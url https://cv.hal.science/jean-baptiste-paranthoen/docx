--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -677,1089 +677,1098 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16 (3)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 16 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15uom⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La (re)localisation des activités industrielles dans le Grand Est. Contextualisation, évolutions, motivations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26 (4), pp.465-491. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/ges.2024.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des reconversions professionnelles en train de se faire vers le maraîchage biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 166-167, pp.103-129. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.13176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités professionnelles. Contextualisations et incidences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hugrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 122, pp.3-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gen.122.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation continue publique en agriculture : mission impossible pour les Centres de formation pour la promotion agricole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 63 (4), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.40038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler en circuits courts : des exploitations sous tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wavresky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nrt.8240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les agentes de développement agricole cultivent l’incertitude. Stratégies de légitimation de nouveaux intermédiaires dans la construction des marchés locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020,  24 (1), pp.149. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.024.0149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la contestation des accords du GATT à la création des AMAP : genèse d’un mouvement devenu emblématique de l’ESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 356 (2), pp.50-67. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/recma.356.0050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02565404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La procuration, un vote de classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Digol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Violier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’incursion des scientifiques dans l’organisation des marchés agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 111 (3), pp.119. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.111.0119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02565412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déplacement social et entrées en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 96 (4), pp.51. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.096.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02565415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de distinction d'une petite bourgeoisie rurale. Le cas d'une AMAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Agone - Histoire, Politique et Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51, pp.117-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de distinction d’une petite-bourgeoisie rurale Le cas d’une « association pour le maintien de l’agriculture paysanne » (AMAP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Agone - Histoire, Politique et Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.117-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02565422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1769,422 +1778,422 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des « reconversions professionnelles » vers l’agriculture. Sélection des prétendants et gestion de l’incertitude au sein d’un centre de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Professionnels en déplacement. Ce que passer les frontières professionnelles veut dire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la contestation du GATT aux AMAP. La métamorphose de l’Alliance entre les producteurs et les consommateurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norms and alternatives. Anthropological approaches to pratices and narratives change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction sociale de la proximité dans le champ de production agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wavresky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association française de sociologie, RT "sociologie économique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définir les circuits courts par et pour la science ? Comparaison de trois dispositifs du groupe de travail Barnier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Définir les mineurs délinquants. Inégale répartition du travail d’expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association française de science politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">RT03 « Normes, déviances et réactions sociales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5ème Congrès de l’Association Française de Sociologie, Sep 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945989v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01330669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définir les mineurs délinquants. Inégale répartition du travail d’expertise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Définir les circuits courts par et pour la science ? Comparaison de trois dispositifs du groupe de travail Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RT03 « Normes, déviances et réactions sociales »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5ème Congrès de l’Association Française de Sociologie, Sep 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association française de science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01330669v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domination légale-rationnelle et construction de l’ordre social.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2200,189 +2209,189 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association française de sociologie, RT "normes, déviances et réactions sociales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir agriculteur quand on n’est pas héritier. Stratégies d’installation et modes de vie de deux maraîchers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque CESAER-INRA-CMH « Représentations et transformations sociales des mondes ruraux et périurbains » du Sénat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand consommer devient un acte politique : le cas des AMAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qu'est-ce que le politique?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Biefeld, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2392,91 +2401,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les circuits courts alimentaires : des marchés de proximité incertains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions du Croquant, 302 p., 2022, Dynamiques socio-économiques, ISSN 2104-6301, 978-2-36512-375-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03889456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2486,154 +2495,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des socialisations politiques différenciées. Contribution à l'analyse des représentations politiques des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Carrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Sempé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Milanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gauche Droite. Genèse d'un clivage politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, 512 p., 2012, Collection Hors Collection (PUF), 978-2-13-060660-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2643,91 +2652,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture, « Ronan Le Velly, Sociologie des systèmes alimentaires alternatifs. Une promesse de différence », Sociologie du travail [Online], Vol. 61 - n° 4 | Octobre-Décembre 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2737,147 +2746,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La région Grand-Est au défi de ses évolutions industrielles et de sa réindustrialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Bonfiglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRES/CGT. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2887,185 +2896,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’organisation des circuits courts par les intermédiaires. La construction sociale de la proximité dans les marchés agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne Franche-Comté (COMUE), 2016. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02798543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’organisation des circuits courts par les intermédiaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université de Bourgogne, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02933015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3212,51 +3221,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446071v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Parantho&#235;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.70020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546180v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parantho&#235;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Comby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882144v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Messaoudi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Piantoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.23" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624739v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.13176" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194915v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hugr&#233;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lehner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.122.0003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483428v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.40038" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217134v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wavresky" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.8240" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890896v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.024.0149" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565404v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.356.0050" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933057v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Digol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Violier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565412v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.111.0119" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565415v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.096.0051" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642956v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565422v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945982v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945969v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945977v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945989v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Amiel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945984v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945992v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945994v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03889456v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806326v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Carri&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Semp&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Milanesi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932993v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882207v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bost" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bonfiglioli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cresson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leclercq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02798543v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02933015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446071v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Parantho&#235;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.70020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546180v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parantho&#235;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Comby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15uom" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882144v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Messaoudi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Piantoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.23" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624739v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.13176" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194915v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hugr&#233;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lehner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.122.0003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483428v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.40038" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217134v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wavresky" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.8240" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890896v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.024.0149" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.356.0050" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933057v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Digol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Violier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565412v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.111.0119" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565415v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.096.0051" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642956v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565422v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945982v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945969v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945977v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Amiel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945989v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945992v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945994v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03889456v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Carri&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Semp&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Milanesi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932993v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882207v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bonfiglioli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cresson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leclercq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02798543v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02933015v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>