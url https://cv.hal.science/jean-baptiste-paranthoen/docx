--- v1 (2026-04-06)
+++ v2 (2026-05-19)
@@ -910,300 +910,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilités professionnelles. Contextualisations et incidences.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La formation continue publique en agriculture : mission impossible pour les Centres de formation pour la promotion agricole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gen.122.0003⟩</w:t>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.40038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194915v1</w:t>
+                <w:t xml:space="preserve">hal-03483428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation continue publique en agriculture : mission impossible pour les Centres de formation pour la promotion agricole ?</w:t>
+                <w:t xml:space="preserve">Travailler en circuits courts : des exploitations sous tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wavresky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/sdt.40038⟩</w:t>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.8240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03483428v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler en circuits courts : des exploitations sous tensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobilités professionnelles. Contextualisations et incidences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hugrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Wavresky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18, </w:t>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 122, pp.3-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nrt.8240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gen.122.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217134v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les agentes de développement agricole cultivent l’incertitude. Stratégies de légitimation de nouveaux intermédiaires dans la construction des marchés locaux</w:t>
               </w:r>
@@ -1371,51 +1371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Digol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1616,165 +1616,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02565415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de distinction d'une petite bourgeoisie rurale. Le cas d'une AMAP</w:t>
+                <w:t xml:space="preserve">Processus de distinction d’une petite-bourgeoisie rurale Le cas d’une « association pour le maintien de l’agriculture paysanne » (AMAP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Agone - Histoire, Politique et Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 51, pp.117-130</w:t>
+              <w:t xml:space="preserve">, 2013, pp.117-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642956v1</w:t>
+                <w:t xml:space="preserve">halshs-02565422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de distinction d’une petite-bourgeoisie rurale Le cas d’une « association pour le maintien de l’agriculture paysanne » (AMAP)</w:t>
+                <w:t xml:space="preserve">Processus de distinction d'une petite bourgeoisie rurale. Le cas d'une AMAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Agone - Histoire, Politique et Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.117-130</w:t>
+              <w:t xml:space="preserve">, 2013, 51, pp.117-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02565422v1</w:t>
+                <w:t xml:space="preserve">hal-02642956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1943,51 +1943,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction sociale de la proximité dans le champ de production agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wavresky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association française de sociologie, RT "sociologie économique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2006,208 +2006,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définir les mineurs délinquants. Inégale répartition du travail d’expertise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Définir les circuits courts par et pour la science ? Comparaison de trois dispositifs du groupe de travail Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RT03 « Normes, déviances et réactions sociales »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5ème Congrès de l’Association Française de Sociologie, Sep 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association française de science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01330669v1</w:t>
+                <w:t xml:space="preserve">hal-02945989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définir les circuits courts par et pour la science ? Comparaison de trois dispositifs du groupe de travail Barnier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Définir les mineurs délinquants. Inégale répartition du travail d’expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association française de science politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">RT03 « Normes, déviances et réactions sociales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5ème Congrès de l’Association Française de Sociologie, Sep 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945989v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01330669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domination légale-rationnelle et construction de l’ordre social.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2535,51 +2535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Carrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Sempé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3221,51 +3221,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446071v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Parantho&#235;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.70020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546180v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parantho&#235;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Comby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15uom" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882144v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Messaoudi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Piantoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.23" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624739v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.13176" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194915v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hugr&#233;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lehner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.122.0003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483428v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.40038" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217134v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wavresky" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.8240" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890896v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.024.0149" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.356.0050" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933057v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Digol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Violier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565412v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.111.0119" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565415v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.096.0051" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642956v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565422v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945982v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945969v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945977v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Amiel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945989v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945992v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945994v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03889456v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Carri&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Semp&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Milanesi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932993v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882207v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bonfiglioli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cresson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leclercq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02798543v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02933015v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446071v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Parantho&#235;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.70020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546180v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parantho&#235;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Comby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15uom" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882144v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Messaoudi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Piantoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.23" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624739v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.13176" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483428v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.40038" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217134v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wavresky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.8240" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194915v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hugr&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lehner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.122.0003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890896v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.024.0149" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.356.0050" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933057v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Digol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Violier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565412v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.111.0119" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565415v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.096.0051" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565422v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642956v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945982v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945969v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945977v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945989v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330669v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Amiel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945992v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945994v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03889456v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Carri&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Semp&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Milanesi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932993v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882207v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bonfiglioli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cresson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leclercq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02798543v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02933015v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>