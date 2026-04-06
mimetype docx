--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -273,1187 +273,1187 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Propos conclusifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valère Ndior; Nicolas Rousseau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit dans la saga Harry Potter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Enrick B. éditions, pp.217, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03295444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">PMA, principes bioéthiques et droit pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Universitaire Varenne / Colloques &amp; Essais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit court-il après la PMA ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, in Magali Bouteille-Brigant (dir), (tome 81, 1er édition), LGDJ, pp.47, 2019, Colloques, études et rapports, 978-2-37032-205-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Enrick B. éditions, pp.217, 2019</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de la chronique judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique judiciaire et fictionnalisation du procès ; discours, récits et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Entreprise, économie &amp; droit, collection libre droit, 2017, Mare &amp; Martin, 9782849342596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le droit de la chronique judiciaire</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions juridiques d’accueil des enfants aux côtés de leur mère détenue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan / BibliothèqueS de droit. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enfant en prison</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, 2017, Colloques, études et rapports, 978-2-343-13051-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'effectivité de l'indemnisation de la victime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cédric Ribeyre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La victime de l’infraction pénale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.171-182, 2016, Thèmes &amp; commentaires, 978-2-247-16090-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’encadrement pénal des paris sportifs en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut Fédératif de Recherche - Université Toulouse 1 Capitole. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'éthique en matière sportive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 er édition (série 18), LGDJ, 2016, Colloques, études et rapports, 978-2-36170-129-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Epinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Goedert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Flores-Lonjou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Magalie Flores-Lonjou; Estelle Epinoux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La famille au cinéma. Regards juridiques et esthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.29-42, 2016, coll. Droit &amp; cinéma</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’encadrement des paris sportifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Gardes; Lionel Miniato. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'éthique en matière sportive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Fédératif de Recherche "Mutation des normes juridiques" - Université Toulouse I, 2016, Travaux de l'IFR, 978-2-36170-129-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de la famille dans les films d’Etienne Chatiliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mare &amp; Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique judiciaire et fictionnalisation du procès ; discours, récits et représentations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Entreprise, économie &amp; droit, collection libre droit, 2017, Mare &amp; Martin, 9782849342596</w:t>
+              <w:t xml:space="preserve">La famille au cinéma, Regards juridiques et esthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, collection Droit &amp; cinéma, LGDJ, 2016, 978-2-84934-229-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, 2017, Colloques, études et rapports, 978-2-343-13051-4</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tribulations d’un pénaliste au royaume d’un spécialiste de droit pénal médical : hommage à Alain Prothais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie Leonhard; Bruno Py; François Vialla. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur de Gérard Mémeteau - Droit médical et éthique médicale : regards contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEH, 2015, Collection Mélanges, 978-2-84874-591-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.171-182, 2016, Thèmes &amp; commentaires, 978-2-247-16090-7</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où en est-on des rapports entre criminologie et droit pénal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Beaussonie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faut-il regénéraliser le droit pénal ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L.G.D.J, 2015, Grands colloques, 978-2-275-04420-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 1 er édition (série 18), LGDJ, 2016, Colloques, études et rapports, 978-2-36170-129-1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’interdit pénal à l’épreuve du tourisme médical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Brach-Thiel; Jean-Baptiste Thierry. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum shopping médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaire de Nancy - Editions Universitaires de Lorraine, 2015, Santé, qualité de vie et handicap, 9782814302563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Estelle Epinoux</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le secret professionnel du médecin aujourd’hui et demain : à propos de La Maladie de Sachs et Gattaca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Boiron; Nathalie Goedert; Ninon Maillard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les secrets du droit : secret, droit et cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Sceaux; L’Harmattan, 2014, 9782343046709</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les impasses de l'assistance sexuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, pp.29-42, 2016, coll. Droit &amp; cinéma</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves JEANNE. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps à cœur: Intimité, amour, sexualité et handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.107, 2014, Connaissances de la diversité, 9782749242521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Institut Fédératif de Recherche "Mutation des normes juridiques" - Université Toulouse I, 2016, Travaux de l'IFR, 978-2-36170-129-1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Real Life Super Heroes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Réseau Européen de Recherche en Droit de l'Homme (RERDH). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Héroïsme et droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 2014, Thèmes et commentaires, 9782247137428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...437 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896424v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-01896403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit au développement vital, intellectuel, moral et social de l'enfant handicapé</w:t>
               </w:r>
@@ -1869,14276 +1869,14345 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (200)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (201)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pascal Engman, Féminicide, Nouveau monde, 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 03, pp.101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05565716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La prescription et la dissimulation du cadavre, suite et fin ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 02, pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05519324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le futur nouveau code de procédure pénale en suspension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 01, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05476127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caro, Les derniers jours de l'apesanteur, Gallimard, 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 01, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05476124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Poix, Perpétuité, Verticales, 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 02, pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05519323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réexamen des condamnations des Femen : et maintenant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 01, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05476129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blake Crouch, Wayward Pines, trilogie, J'ai lu, 2015 (livres 1 et 2), Gallmeister, 2024 (livre 3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3, pp.109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05002253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dierstein, Bleus, blancs, rouges, Flammarion, 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5, pp.213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05088514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand von Schirach, Tabou, Du monde entier, Gallimard, 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 4, pp.165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05046890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cachez-vous, vous êtes filmés : l'enregistrement clandestin des audiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 436, pp.286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05122669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité impertinente du droit pénal de la probité au prisme des réflexions de Fréderic Stasiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Catelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 213, pp.67-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Catelan</w:t>
+                <w:t xml:space="preserve">hal-05044955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois temps de la privation illégale de liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.568</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05446521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les incarnations du service public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.295</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05122662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Mention, Qu'un sang impur, Belfond, 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.373</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05270620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Monnehay, Chiens fous, HarperCollins, 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.525</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05444022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chacun cherche sa place : la victime et l'appel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.456</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05324354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce qui se cache derrière la porte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05046898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DOA, Rétiaire(s), Gallimard, 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, pp.316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05169542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordage, Le Feu de Dieu, Au Diable Vauvert, 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05122656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsten Dusse, Les meurtres zen (3 tomes : Des meurtres qui font du bien ; Des meurtres pour lâcher prise ; Des meurtres pour retrouver son calme), Pocket, 2023-2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.421</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05324346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henry Gomont, Slava, Dargaud, 3 tomes, 2022-2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04912370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inspection du travail et forme de la dénonciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.407</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05270624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Turow, Presumed Guilty, Grand Central Publishing, 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.469</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05406821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard pénaliste sur la construction du bloc de constitutionnalité par le Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrélation n'est pas causalité : la constitution de partie civile pour violation du secret professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 01, pp.45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04427403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Hassaine, Panorama, Gallimard, 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 01, pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04427341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand von Schirach, Coupables, Gallimard, 2014, Folio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 04, pp.181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04552775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice fait son cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 05, pp.283</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04593120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interrompre la prescription : question de volonté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.514</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04775641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Beaulieu, Le Refuge, Liana Levi, 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.485</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04775639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clap de – presque – fin pour Tariq Ramadan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04515623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yishaï Sarid, Le Poète de Gaza, Actes sud, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 02, pp.61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04473564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain Levison, Arrêtez-moi là !, Liana Levi, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.597</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04851177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Amoudi, Les Conditions idéales, Gallimard, 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 07, pp.357</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04653118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago H. Amigorena, La Justice des hommes, P.O.L., 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.542</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04800491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La répression du dopage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, pp.97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04507260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prescription et la dissimulation du cadavre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 01, pp.33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04427349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection de l’image du policier : peut-on filmer le policier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">30 ans d'incriminations invisibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04515556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courcelle-Labrousse, Vivement la guerre qu'on se tue, Slatkine et compagnie, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04515553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mal nommer les choses : la surveillance douanière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 09, pp.470</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04704655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Apert, À l'ombre, une anthologie de la littérature carcérale de Charles d'Orléans à Charlie Bauer, Le Temps des cerises, 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 05, pp.237</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04593071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'amendement par-delà la mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.639</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04851184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ferney, Deux innocents, Actes sud, 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.525</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04360167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viol sous anesthésie et confusions sur la prescription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.464</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04252451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-renvoi d'une QPC sur l'application dans le temps du nouveau régime des réductions de peine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 07, pp.353</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04165738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Dalcher, &amp;lt;i&amp;gt; Vox &amp;lt;i&amp;gt;, Nil éditions, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.421</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04252419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'Émile Louis à Dominique Cottrez : l'allongement des délais de prescription de l'action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Hors et série, pp.LXI</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04306151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Rouchon-Borie, Ritournelle, Le Tripode, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 06, pp.253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Office de la chambre de l'instruction statuant après cassation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 01, pp.45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03950549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Robert-Diard, La Petite menteuse, L'Iconoclaste, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 01, pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03950537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Couturier, De Femme en femme, Rivages/Noir, 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 09, pp.365</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04213106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SPQR, Bal tragique à la Concorde, Balland, 1989</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04085218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guillaumot et Maïté Bernard, Petits désordres, Liana Levi, 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 05, pp.205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04100827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Reveney, Le Programme Lazare, Le Rayon imaginaire, 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 07, pp.317</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04165683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le racisme au pied du mur de la liberté d'expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 07, pp.343</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04165734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Grisham, The Exchange, Doubleday, 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.477</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04305679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conventionnalité de la répression résultant de l'article 39 quinquies de la loi du 29 juillet 1881</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 05, pp.241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04100839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Åsa Ericsdotter, L'Épidémie, Actes sud, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 03, pp.110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04041595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondine Millot, Le candidat idéal, Stock, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 01, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03539850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Boye, Kallocaïne, Les moutons électriques, 2016 (éd. originale, 1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 05, pp.229</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03674670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Paulain, Ne t'arrête pas de courir, L'Iconoclaste, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 09, pp.389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/lmcs-18%283%3A17%292022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03784250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Carrère, V13, P.O.L, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.453</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03816123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Stasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 01, pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsc.2201.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les trois temps de la privation illégale de liberté</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03639693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récidive : définition de la peine prévue par la loi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 12, pp.568</w:t>
+              <w:t xml:space="preserve">, 2022, 09, pp.425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les incarnations du service public</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03784251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dautresme et Bast, 17 piges. Récit d'une année en prison, Futuropolis, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 6, pp.295</w:t>
+              <w:t xml:space="preserve">, 2022, 03, pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Michaël Mention, Qu'un sang impur, Belfond, 2025</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03614019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitutionnalité de l'article 39 quinquies de la loi du 29 juillet 1881</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9, pp.373</w:t>
+              <w:t xml:space="preserve">, 2022, 10, pp.478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chacun cherche sa place : la victime et l'appel</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03816143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche des critères de la liberté d'expression neutralisante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, pp.456</w:t>
+              <w:t xml:space="preserve">, 2022, 07, pp.374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Max Monnehay, Chiens fous, HarperCollins, 2025</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03735500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Honoré, Un lieu de justice, Arléa, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 12, pp.525</w:t>
+              <w:t xml:space="preserve">, 2022, 04, pp.172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">DOA, Rétiaire(s), Gallimard, 2023</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03652100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guidot, Les Actes, Jean-Claude Lattès, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 7, pp.316</w:t>
+              <w:t xml:space="preserve">, 2022, 06, pp.285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ce qui se cache derrière la porte</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03707994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochette, La Dernière reine, Casterman, 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 4, pp.205</w:t>
+              <w:t xml:space="preserve">, 2022, 11, pp.500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bordage, Le Feu de Dieu, Au Diable Vauvert, 2009</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03880591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bronnec, Collapsus, Gallimard, série noire, 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 6, pp.261</w:t>
+              <w:t xml:space="preserve">, 2022, 12, pp.557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Karsten Dusse, Les meurtres zen (3 tomes : Des meurtres qui font du bien ; Des meurtres pour lâcher prise ; Des meurtres pour retrouver son calme), Pocket, 2023-2024</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03904140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Menegaux, Femmes en colère, Grasset, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, pp.421</w:t>
+              <w:t xml:space="preserve">, 2022, 07, pp.341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henry Gomont, Slava, Dargaud, 3 tomes, 2022-2024</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03735485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La raison de la loi est la raison du plus fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 1, pp.4</w:t>
+              <w:t xml:space="preserve">, 2022, 05, pp.273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Inspection du travail et forme de la dénonciation</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03674682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur la motivation des peines en matière criminelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9, pp.407</w:t>
+              <w:t xml:space="preserve">, 2021, 03, pp.163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Scott Turow, Presumed Guilty, Grand Central Publishing, 2025</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03176738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soren Seelow, Kévin Jackson et Nicolas Otero, La Cellule, Enquête sur les attentats du 13 novembre 2015, Les Arènes BD, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 11, pp.469</w:t>
+              <w:t xml:space="preserve">, 2021, 10, pp.445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03407090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Gattis, Le Système, Fayard, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 09, pp.388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Corrélation n'est pas causalité : la constitution de partie civile pour violation du secret professionnel</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03348281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maître Mô, Au guet-apens, Chroniques de la justice pénale ordinaire, La Table ronde, 1994</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 01, pp.45</w:t>
+              <w:t xml:space="preserve">, 2021, 03, pp.125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lilia Hassaine, Panorama, Gallimard, 2023</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03176695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La déspécialisation de la procédure pénale applicable aux infractions de presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 01, pp.5</w:t>
+              <w:t xml:space="preserve">, 2021, 11, pp.504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ferdinand von Schirach, Coupables, Gallimard, 2014, Folio</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03450598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lloyd Parry, Dévorer les ténèbres, La disparue de Tokyo, Sonatine, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 04, pp.181</w:t>
+              <w:t xml:space="preserve">, 2021, 11, pp.501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La justice fait son cinéma</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03450597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemaitre, Travail soigné, éditions du Masque, 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 05, pp.283</w:t>
+              <w:t xml:space="preserve">, 2021, 02, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Clap de – presque – fin pour Tariq Ramadan</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03145532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seth Tobocman, L'Amérique en procès, Leonard Weinglass, un avocat contre la justice d'État, Ici-bas, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 03, pp.148</w:t>
+              <w:t xml:space="preserve">, 2021, 01, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Yishaï Sarid, Le Poète de Gaza, Actes sud, 2011</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03116172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Heinich, Corps défendus, Flammarion, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 02, pp.61</w:t>
+              <w:t xml:space="preserve">, 2021, 05, pp.229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...41 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03232141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le risque de la privation de liberté pendant le covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Riseo : risques études et observations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, LE RISQUE COVID-19, 2020-numéro spécial (numéro spécial), pp.94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La déprogrammation de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 12, pp.597</w:t>
+              <w:t xml:space="preserve">, 2021, 02, pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mokhtar Amoudi, Les Conditions idéales, Gallimard, 2023</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03145531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incidence d'une éventuelle abolition du discernement sur le mandat d'arrêt européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 07, pp.357</w:t>
+              <w:t xml:space="preserve">, 2021, 10, pp.487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Interrompre la prescription : question de volonté</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03407150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prouver ou ne pas prouver la vérité des faits diffamatoires, telle n'est plus la question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 10, pp.514</w:t>
+              <w:t xml:space="preserve">, 2021, 07 et 08, pp.367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Alain Beaulieu, Le Refuge, Liana Levi, 2024</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03294481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux sources de l'abolition du discernement : à propos de l'affaire Sarah Halimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 10, pp.485</w:t>
+              <w:t xml:space="preserve">, 2021, 05, pp.254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Santiago H. Amigorena, La Justice des hommes, P.O.L., 2023</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03232143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard North Patterson, Degré de culpabilité, Albin Michel, 1994</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 11, pp.542</w:t>
+              <w:t xml:space="preserve">, 2021, 04, pp.173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1, pp.97</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03218515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen King, Si ça saigne, Albin Michel, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 07 et 08, pp.341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La prescription et la dissimulation du cadavre</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03294262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extension des nullités en raison de la présence de journalistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 01, pp.33</w:t>
+              <w:t xml:space="preserve">, 2021, 06, pp.325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">30 ans d'incriminations invisibles</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03262702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Loyer et Xavier Bétaucourt, La Balance, le glaive et les fourmis, Futuropolis, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 03, pp.130</w:t>
+              <w:t xml:space="preserve">, 2021, 06, pp.285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 74</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03262647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa, maman, la presse et moi : à propos de l'arrêt du 19 octobre 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vincent Courcelle-Labrousse, Vivement la guerre qu'on se tue, Slatkine et compagnie, 2022</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03498871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refus de transmission : extension du domaine de la motivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 03, pp.117</w:t>
+              <w:t xml:space="preserve">, 2020, 06, pp.310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mal nommer les choses : la surveillance douanière</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02870490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appel et la peine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 09, pp.470</w:t>
+              <w:t xml:space="preserve">, 2020, 02, pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Olivier Apert, À l'ombre, une anthologie de la littérature carcérale de Charles d'Orléans à Charlie Bauer, Le Temps des cerises, 2023</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02487108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carnet de lectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, [Chronique] Carnets de lectures 2020, 30 (septembre 2020), pp.N4572BYY</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire partie d’une association de malfaiteurs ou être en bande organisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Gazette Spécialisée DROIT PÉNAL ET PROCÉDURE PÉNALE, n°05 (05), pp.76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billet littéraire mensuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 05, pp.237</w:t>
+              <w:t xml:space="preserve">, In press, parution en octobre 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'amendement par-delà la mort</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Springora, Le Consentement, Grasset, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 12, pp.639</w:t>
+              <w:t xml:space="preserve">, 2020, 10, pp.437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Alice Ferney, Deux innocents, Actes sud, 2023</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02970019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juges et jurés chez John Grisham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Considérant : Revue du droit imaginé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Classiques Garnier, 2020 (2), pp.201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La procédure pénale confinée par voie d’ordonnance : commentaire de l’ordonnance &amp;quot;covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Lexbase Pénal n°26 du 23 avril 2020 : Covid-19, n°26 du 23 avril 2020 (26), pp.N3033BYY</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure de déclaration d'irresponsabilité pénale : revirement de la Cour de cassation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12, pp.525</w:t>
+              <w:t xml:space="preserve">, 2020, 09, pp.414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Viol sous anesthésie et confusions sur la prescription</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02942259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contours et détours : l'exhibition sexuelle selon la Cour de cassation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10, pp.464</w:t>
+              <w:t xml:space="preserve">, 2020, 05, pp.247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Rouchon-Borie, Ritournelle, Le Tripode, 2021</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02612892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La permanence du fond, l'évolution de la forme : le lien hypertexte devant la Cour de cassation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 06, pp.253</w:t>
+              <w:t xml:space="preserve">, 2020, 10, pp.470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Office de la chambre de l'instruction statuant après cassation</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02970034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filmer pour l'histoire : l'enregistrement pour la constitution d'archives historiques de la justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 01, pp.45</w:t>
+              <w:t xml:space="preserve">, 2020, 10, pp.458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">D'Émile Louis à Dominique Cottrez : l'allongement des délais de prescription de l'action publique</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02970020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La preuve de la bonne foi ne s'use que quand on ne s'en sert pas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Hors et série, pp.LXI</w:t>
+              <w:t xml:space="preserve">, 2020, 03, pp.134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Christina Dalcher, &amp;lt;i&amp;gt; Vox &amp;lt;i&amp;gt;, Nil éditions, 2019</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02514140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime pénal des états d’urgence sécuritaire et sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atteinte à la vie privée : faites entrer la réparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10, pp.421</w:t>
+              <w:t xml:space="preserve">, 2020, 12, pp.586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Non-renvoi d'une QPC sur l'application dans le temps du nouveau régime des réductions de peine</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03077894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Buffard, Jeux de dames, Filature(s), 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 07, pp.353</w:t>
+              <w:t xml:space="preserve">, 2020, 11, pp.493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pascale Robert-Diard, La Petite menteuse, L'Iconoclaste, 2022</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03014812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les masques et la plume du Conseil d’Etat : à propos de l’ordonnance du 20 avril 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Avocats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 303</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Petitmangin, Ce qu'il faut de nuit, La Manufacture de livres, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 01, pp.5</w:t>
+              <w:t xml:space="preserve">, 2020, 12, pp.549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hélène Couturier, De Femme en femme, Rivages/Noir, 2023</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03077864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relayer n'est pas diffamer : le lien hypertexte devant la CEDH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 09, pp.365</w:t>
+              <w:t xml:space="preserve">, 2019, 02, pp.93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">SPQR, Bal tragique à la Concorde, Balland, 1989</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carnet de lectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lexbase Pénal n°19 du 19 septembre 2019, pp.N0319BYH</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’information des droits de la défense dans le procès pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, les petites affiches, numéro spécial du 30 avril 2019, l'information en droit privé sous la direction scientifique de Deen Gibirila (n° 86), pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garde à vue et poursuites d'un majeur (peu) protégé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 04, pp.156</w:t>
+              <w:t xml:space="preserve">, 2019, 02, pp.98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Brice Reveney, Le Programme Lazare, Le Rayon imaginaire, 2023</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partie civile au stade de l'instruction : ne pas mettre la charrue avant les bufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 07, pp.317</w:t>
+              <w:t xml:space="preserve">, 2019, 10, pp.510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guillaumot et Maïté Bernard, Petits désordres, Liana Levi, 2023</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La subornation de témoin à la recherche de la vérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 05, pp.205</w:t>
+              <w:t xml:space="preserve">, 2019, 09, pp.447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">John Grisham, The Exchange, Doubleday, 2023</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudiant un jour, étudiant toujours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Avocats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, numéro 291 (291)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On connaît la chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">éditorial, Lexbase Hebdo édition professions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, numéro 283 (283)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme de la justice – La loi no 2019-222 du 23 mars 2019, loi de réforme pour la justice numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, LA SEMAINE DE LA DOCTRINE L’ÉTUDE, RÉFORME DE LA JUSTICE (ÉDITION GÉNÉRALE – N° 19-13 MAI 2019), pp.524</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment (ne pas) savoir motiver un arrêt d'assises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 11, pp.477</w:t>
+              <w:t xml:space="preserve">, 2019, 06, pp.334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le racisme au pied du mur de la liberté d'expression</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit dans la bande dessinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Considérant : Revue du droit imaginé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Considérant Revue du droit imaginé 2019, n° 1, Classique Garnier (1), pp.139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09164-6.p.0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réprimer les délits depuis la loi de réforme pour la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lexbase Pénal n°17 du 20 juin 2019 : Procédure pénale, pp.N9314BXA</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blocage des sites et terrorisme : l'inspiration pénale du juge administratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 07, pp.343</w:t>
+              <w:t xml:space="preserve">, 2019, 04, pp.206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conventionnalité de la répression résultant de l'article 39 quinquies de la loi du 29 juillet 1881</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le littéral et le téléologique : à propos de l'injonction de soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 05, pp.241</w:t>
+              <w:t xml:space="preserve">, 2019, 12, pp.609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Åsa Ericsdotter, L'Épidémie, Actes sud, 2020</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La simplification complexifiée : l’article 175 du code de procédure pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Hebdo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lexbase avocats, juin 2019 (288), pp.N9431BXL</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'avarice perd tout en voulant tout gagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 03, pp.110</w:t>
+              <w:t xml:space="preserve">, 2019, 11, pp.554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ondine Millot, Le candidat idéal, Stock, 2021</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le doctorat dans tous ses États</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Avocats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, no 297 du 5 décembre 2019, 297</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication breakdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, numéro 13 (13)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abus de constitution de partie civile en droit de la presse : quand la Cour de cassation prend le rôle du Conseil constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 01, pp.4</w:t>
+              <w:t xml:space="preserve">, 2018, 10, pp.477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Karin Boye, Kallocaïne, Les moutons électriques, 2016 (éd. originale, 1940)</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stupeur et tremblements lors d'une perquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 05, pp.229</w:t>
+              <w:t xml:space="preserve">, 2018, 04, pp.205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Bruno Py</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la théorie à la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, numéro 4 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté de la critique du fonctionnement de la justice par l'avocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 06, pp.310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformation numérique : l’apport de l’économie de la connaissance à l’exercice du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Deffains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pratique de la prospective et de l’innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Revue Pratique de la prospective et de l'innovation N°4 - jeudi 19 avril 2018, dossier 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carnet de lectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lexbase Pénal n°8 du 20 septembre 2018 : Justice, [Chronique] Carnet de lectures (8), pp.N5486BXH</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions de la requalification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, no 2 du 22 février 2018, 02</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur la procédure de déclaration d'irresponsabilité pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 02, pp.87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions de la légitime défense d'un gendarme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 03, pp.145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réexaminez, révisez, il restera toujours quelque chose à juger : les suites de l'affaire Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.568</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositions de droit de la peine du projet de loi de programmation 2018-2022 et de réforme de la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 juin 2018 (N°6)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformation numérique – Pourquoi la fin doit justifier les moyens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Deffains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nº 6, pp.133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il y a des chances que rien ne bouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, numéro 28 (28)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incidence de l'altération des facultés sur la capacité à être jugé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.517</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'employeur enquêteur : pression n'est pas séquestration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 05, pp.382</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erreur sur le droit : 100 % des perdants ont tenté leur chance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 07 et 08, pp.363</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’abrogation en matière pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Mélanges en l'honneur du professeur Jean-François Seuvic, pp.227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à une cyber-association de malfaiteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 01, pp.44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime procédural applicable aux hommes et femmes politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, la politique et le droit pénal, n°11 du 20 décembre 2018 (11), pp.N6175BXY</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'influence du Contrôleur général sur les soins sans consentement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.426</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation : conditions de la citation directe et caractérisation de la bonne foi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 05, pp.235</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prolongation de la détention provisoire en cas d'annulation partielle de la mise en examen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 09, pp.401</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit saisi par la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Droit &amp; Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, depuis 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lien hypertexte et prescription des infractions de presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 01, pp.39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motivation du JLD pour une perquisition sans assentiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 01, pp.43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choquer n'est pas provoquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 09, pp.398</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irrecevabilité des conclusions déposées par l'avocat qui quitte le procès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 06, pp.294</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infraction unique, problèmes multiples : le détournement de fonds par un banquier, la prescription, la peine et la réparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, no 701 du 8 juin 2017, 701</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romans. In Le Droit saisi par la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chantepie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Miniato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Droit &amp; Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Droit et Littérature, 1, pp.247-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdl.001.0247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'importance de la motivation : à propos des décisions du 23 novembre 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 02, pp.76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion de messages pornographiques susceptibles d'être vus par un mineur : irrecevabilité de l'action civile d'une association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46, pp.32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nullité de la perquisition filmée par un journaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 03, pp.140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consécration de la motivation des peines correctionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, no 689 du 2 mars 2017, 689</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résumer n'est pas déformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.497</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juristes rêvent-ils d'un droit algorithmique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz avocats : exercer et entreprendre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.392</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de la prescription pénale : simplifier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, actes du congrès des jeunes pénalistes de l’Association Française de Droit Pénal, N°686</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lien hypertexte vers une vidéo contenant des menaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.329</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enquêteur désigné par le juge d’instruction pour faire un rapport sur la personnalité du mis en examen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beaussonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LEXBASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 655</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation d'un réseau social pour localiser les contrôles routiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, pp.534</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice du XXIeme siècle : à propos des dispositions pénales de la loi no 2016-1547 du 18 novembre 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, N°681</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise de dossier médical confiée à un pharmacien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en examen pour participation à un groupement ou une entente terroriste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.492</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion sur internet de la photographie d’une femme nue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, pp.268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La faute de l’auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle de validité d'actes réalisés à l'étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.595</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agressions sexuelles, conflit de lois dans le temps et sanctions applicables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.444</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion sur internet de la photographie d'une femme nue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 05, pp.268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme pénale du 3 juin 2016 : l'esprit des dispositions relatives à la procédure pénale (l'enquête)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, numéro spécial</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atteinte à la liberté individuelle par une personne dépositaire de l’autorité publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23, pp.652</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violation du secret des délibérations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7-8, pp.390</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obstacle à l'exercice de l'action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.463</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’absence de notification du droit de quitter les lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beaussonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LEXBASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 655</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beaussonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LEXBASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 655</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme pénale du 3 juin 2016 : la lettre des dispositions relatives à la procédure pénale (l'instruction et le jugement)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, numéro spécial</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Témoignage des descendants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beaussonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LEXBASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 620</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Force probante des procès-verbaux en matière contraventionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beaussonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LEXBASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 620</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impartialité de la juridiction de jugement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beaussonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LEXBASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 620</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’information relative au droit de se taire devant les juridictions correctionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beaussonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LEXBASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 628</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les actes d’enquête et d’instruction dans le cadre de la criminalité organisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beaussonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LEXBASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 628</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information du gardé à vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beaussonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LEXBASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 620</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’interception de correspondances électroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beaussonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LEXBASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 628</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique bi-annuelle de procédure pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, depuis 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il ouvrir ou restreindre les conditions d’accès à la profession d’avocat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Deffains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1-2, pp.doctr. 42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les catastrophes sanitaires en matière médicale : état des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.392</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paradoxes de l’avis du CCNE sur l’assistance sexuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès à la profession d’avocat : 3 questions à Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48, pp.2192-2193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au poil, le retour , obs. sous Versailles, 20 juin 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité pénale des établissements de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 07 et 08, pp.376</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parce qu'elles ne le valaient pas bien : au sujet de l'arrêt rendu par la Chambre criminelle le 23 juin 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12, pp.722</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'individualisation du droit criminel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 01, pp.7. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 01, pp.59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Carrère, V13, P.O.L, 2022</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révocation d'une suspension de peine pour motif médical : l'enjeu des expertises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 10, pp.453</w:t>
+              <w:t xml:space="preserve">, 2005, 01, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Paulain, Ne t'arrête pas de courir, L'Iconoclaste, 2021</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révocation d'une suspension de peine pour motif médical : l'enjeu des expertises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 09, pp.389. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 06, pp.248</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...9821 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02225334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16148,3501 +16217,3501 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Just mercy / La Voie de la justice : D. D. Cretton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forçats : Bedouel, Perna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, sinelege.hypotheses.org</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraitable, tome 1 : C. Kyu-sok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pédagogie d’après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Forçats : Bedouel, Perna</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capharnaüm : N. Labaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, Articles en ligne sur sinelege.hypotheses.org</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">…And Justice for All : N. Jewison, 1979</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020, Articles en ligne sur sinelege.hypotheses.org</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagovid-19 (Comment faire cours pendant le coronavirus?) », 14 mars 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">…And Justice for All : N. Jewison, 1979</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’affaire Grégory : à propos de deux récents documentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pédagovid-19 (Comment faire cours pendant le coronavirus?) », 14 mars 2020</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au tribunal des couples: B. Virot et le collectif Onze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020, sinelege.hypotheses.org</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un colloque, qu’est-ce que c’est ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020, sinelege.hypotheses.org</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilets jaunes : que risque Éric Drouet après son appel au soulèvement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un colloque, qu’est-ce que c’est ?</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation des dispositions pénales de la loi du 23 mars 2019 de réforme pour la justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Sept péchés capitaux des universitaires : B. Maris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Présentation des dispositions pénales de la loi du 23 mars 2019 de réforme pour la justice</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vertiges de l’aveu : J. Brafman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019, sinelege.hypotheses.org</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ballade des dangereuses. Journal d’une incarcération : D. Hermans, A. Hermans, V. Zézé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019, sinelege.hypotheses.org</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cercle : D. Eggers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La ballade des dangereuses. Journal d’une incarcération : D. Hermans, A. Hermans, V. Zézé</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un statut juridique de la correctionnalisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Cercle : D. Eggers</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denial – Le procès du siècle : M. Jackson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Denial – Le procès du siècle : M. Jackson</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Jeu de la défense : A. Buffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vers un statut juridique de la correctionnalisation ?</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les libertés universitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Jeu de la défense : A. Buffard</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Outsider : S. King</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecriture, mémoires d’un métier : S. King</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, sinelege.hypotheses.org</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pirate no 7 : E. Arfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2018, sinelege.hypotheses.org</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le déclin de la doctrine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018, sinelege.hypotheses.org</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de la procédure prud’homale, 28 novembre 2016 (compte-rendu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018, sinelege.hypotheses.org</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigade criminelle, Immersion au cœur du 36, quai des Orfèvres : R. Pellicer, Titwane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le déclin de la doctrine ?</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homicide, Une année dans les rues de Baltimore : P. Squarzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La réforme de la procédure prud’homale, 28 novembre 2016 (compte-rendu)</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigade des mineurs, immersion au cœur de la brigade de protection des mineurs : R. Pellicer, Titwane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Brigade criminelle, Immersion au cœur du 36, quai des Orfèvres : R. Pellicer, Titwane</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi les enseignants-chercheurs sont-ils sur les réseaux sociaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Homicide, Une année dans les rues de Baltimore : P. Squarzoni</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte contre la radicalisation violente, 29 novembre 2016 – 1ere partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Brigade des mineurs, immersion au cœur de la brigade de protection des mineurs : R. Pellicer, Titwane</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’articulation des dispositions administratives et judiciaires dans la lutte contre la radicalisation violente – 2e partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’articulation des dispositions administratives et judiciaires dans la lutte contre la radicalisation violente – 2e partie</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice et Santé à l’écran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique du droit en bandes-dessinées (Faire la loi : H. Bekmezian, P. Roger, Aurel ; Désintégration : M. Angotti, R. Recht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La lutte contre la radicalisation violente, 29 novembre 2016 – 1ere partie</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos des qualités universitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pourquoi les enseignants-chercheurs sont-ils sur les réseaux sociaux ?</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’articulation des dispositions administratives et judiciaires dans la lutte contre la radicalisation violente – 1ere partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte contre la radicalisation violente, 29 novembre 2016 – 2e partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017, sinelege.hypotheses.org</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’intérêt des séries pour le droit (et vice-versa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017, sinelege.hypotheses.org</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Déposition : P. Robert-Diard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017, sinelege.hypotheses.org</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le management de la justice à l’écran (2e partie – Les impératifs judiciaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017, sinelege.hypotheses.org</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le management de la justice à l’écran (dernière partie – La promotion pédagogique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l’intérêt des séries pour le droit (et vice-versa)</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Panne : F. Dürenmatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Déposition : P. Robert-Diard</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentations de quelques réformes de la procédure pénale, passées et à venir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le management de la justice à l’écran (2e partie – Les impératifs judiciaires</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petit éloge des séries télé : M. Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le management de la justice à l’écran (dernière partie – La promotion pédagogique)</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making a murderer : M. Demos, L. Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Panne : F. Dürenmatt</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi faire simple quand on peut faire compliqué : à propos de la réforme de l’examen d’accès à un C.R.F.P.A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pourquoi faire simple quand on peut faire compliqué : à propos de la réforme de l’examen d’accès à un C.R.F.P.A</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexy dressing : D. Kennedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sexy dressing : D. Kennedy</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment écrire sa thèse : U. Eco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Comment écrire sa thèse : U. Eco</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Law and Order, la justice en prime time : B. Villez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Présentations de quelques réformes de la procédure pénale, passées et à venir</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daredevil : D. Goddard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Making a murderer : M. Demos, L. Ricciardi</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le management de la justice à l’écran (3e partie – Les artifices de mise en scène) », 16 novembre 2016.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Petit éloge des séries télé : M. Winckler</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le management de la justice à l’écran (1ere partie – le corps judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Daredevil : D. Goddard</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le C.R.F.P.A nouveau est arrivé ! Présentation de la réforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Law and Order, la justice en prime time : B. Villez</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En procès, une histoire du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le management de la justice à l’écran (3e partie – Les artifices de mise en scène) », 16 novembre 2016.</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Depuis mai 2016 : actualité mensuelle normative du droit criminel : textes parus au Journal officiel de la République française (intégration du Journal officiel de l’Union européenne à compter de juin 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le management de la justice à l’écran (1ere partie – le corps judiciaire</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’usage du mail en milieu universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">En procès, une histoire du XXe siècle</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La doctrine est-elle soluble dans les réseaux sociaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...247 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19652,1178 +19721,1178 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bloc peines de la loi du 23 mars 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">formation école des avocats du sud-est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque de privation de liberté pendant le COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le risque COVID-19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERDACC - Université de Haute-Alsace, May 2020, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cybercriminalité : aspects de droit pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d’études APROFIN mars 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Faculté de Droit, Sciences économiques et Gestion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un statut juridique de la correctionnalisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque La correctionnalisation judiciaire : enjeux et perspectives,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Faculté de Droit, Sciences économiques et Gestion de Nancy, Jan 2018, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’opportunité d’un droit pénal de la bioéthique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque « Le droit français à l’aune du droit comparé : pour un droit pénal médical rénové ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lyon III Jean Moulin, Apr 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Be visible or vanish&amp;quot; : réseaux sociaux et accompagnement des chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">atelier du Carrefour de l’IST, 20-21 mars 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Prouvé, Mar 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le management de la justice à l’écran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation continue des magistrats « Le management de la justice en perspective », sous la direction de Julie Allard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École nationale de la magistrature,, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin et les moyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque « ADN et preuve pénale »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté de Droit, Sciences économiques et Gestion de Nancy, Jun 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’actualité normative de la procédure pénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation continue des magistrats et officiers de police judiciaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École nationale de la magistrature, cour d’appel de Nancy, Faculté de Droit de Nancy,, Nov 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prison dans la bande-dessinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque Culture, art, prison, 29-30 nov. 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée national d’histoire de l’immigration, Paris., Nov 2017, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus de radicalisation dans Made in France et La Désintégration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence « Le terrorisme à l’écran »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté de Droit, Sciences économiques et Gestion de Nancy, Feb 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice et santé à l’écran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire Justice, Images, Langages et Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I.H.E.J, Paris, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’articulation entre les dispositions administratives et judiciaires dans la loi du 13 novembre 2014 et la loi du 3 juin 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation continue des magistrats, journée conjointe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École nationale de la magistrature, cour d’appel de Nancy, Faculté de Droit de Nancy, Nov 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accélération des procédures en matière pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIVth International Conference of the Faculty of Law, University of the United Arab Emirates :Delay in Litigation Procedures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of the United Arab Emirates, Sep 2016, Dubaï, United Arab Emirates</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La procédure pénale en réforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la FNUJA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté de Droit, Sciences économiques et Gestion de Nancy, May 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322864v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03322869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trente ans de vie du code pénal : une mise à l'épreuve pour la probation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dantras-Bioy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lexbase N8593BZB, 28 mars 2024, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20833,215 +20902,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi Harry Potter est-il important pour le droit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice en fiction : le droit dans l’œuvre de John Grisham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cher(s) collègue(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21051,613 +21120,613 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion autour du livre de Frédéric Rolin, &amp;quot;Mettre en scène de Conseil d'Etat : iconographie et scénographie juridique du Paris Royal. 1975-2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Seurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Rolin</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">hal-05458093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenkamono : M. Kagawa, T. Tsukishima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020, sinelege.hypotheses.org</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortelle défense : B. Meltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mortelle défense : B. Meltzer</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Fléau : S. King</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Fléau : S. King</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juge avec les stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018, sinelege.hypotheses.org</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tweets écrits, twitte et crie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’État de droit à l’épreuve du terrorisme : G. Benhessa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017, sinelege.hypotheses.org</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making a murderer ou la fabrication de l’innocence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, p. 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016, p. 38</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séries télé : visions de la justice : B. Villez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21667,100 +21736,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le handicap en droit criminel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université Nancy 2, 2006. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2006NAN21009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01776837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21770,105 +21839,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratio legis et droit criminel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université de Lorraine, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04022314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId340"/>
+      <w:footerReference w:type="default" r:id="rId341"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21936,51 +22005,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F734C7E9"/>
+    <w:nsid w:val="746FF5DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22167,51 +22236,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-thierry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112524257" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01897557v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brach-Thiel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thierry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321376v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03295444v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321408v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321386v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01907724v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321429v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424488v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Epinoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goedert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Flores-Lonjou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01907357v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321440v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01906158v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01905379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01904889v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01896408v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01896424v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896403v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dufour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-eres.com/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896418v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885755v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885724v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885742v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01896013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885748v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519324v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05476127v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05476124v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519323v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05476129v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002253v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088514v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05046890v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05122669v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044955v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catelan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446521v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05122662v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05270620v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324354v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05444022v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05169542v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05046898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05122656v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324346v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04912370v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05270624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05406821v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490683v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427403v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427341v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552775v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04593120v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515623v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04473564v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851177v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653118v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04775641v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04775639v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800491v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04507260v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427349v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515556v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490688v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515553v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704655v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04593071v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851184v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360167v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252451v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137147v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950549v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306151v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252419v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04165738v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950537v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04213106v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085218v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04165683v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100827v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305679v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04165734v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100839v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041595v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539850v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674670v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639693v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Py" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsc.2201.0007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816123v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784250v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-18%283%3A17%292022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784251v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614019v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816143v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735500v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652100v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03707994v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880591v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904140v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735485v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674682v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03176738v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407090v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348281v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03176695v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116172v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232141v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145532v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03450597v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03450598v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286304v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03294481v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145531v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407150v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03294262v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218515v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232143v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262702v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262647v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498871v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870490v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487108v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286285v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286773v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321485v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286344v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970019v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970034v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02942259v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612892v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286318v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970020v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514140v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03284387v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03077894v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014812v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322677v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03077864v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451381v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286853v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03287054v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451379v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451408v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03290355v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09164-6.p.0139" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286896v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451429v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451426v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356173v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356182v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03287035v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451395v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451439v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286927v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451436v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322682v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356220v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226467v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226437v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356230v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226451v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03290820v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03290668v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deffains" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226431v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226422v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322719v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03290775v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356170v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225253v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321308v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226460v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242271v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226481v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03290626v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226412v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03290462v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225211v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226366v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226389v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321506v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226339v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226336v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226385v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226374v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322725v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03426758v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chantepie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Miniato" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdl.001.0247" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226350v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225186v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201193v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322729v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226400v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226525v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321330v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924267v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930040v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beaussonie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226324v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321337v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924262v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924265v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226315v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929893v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924260v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226327v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321341v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226284v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922621v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924269v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922629v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930039v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930038v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321342v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930019v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930011v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930025v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930030v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930035v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930020v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930032v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321495v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922539v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924246v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01917653v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01916464v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01907821v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225031v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241332v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244553v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225370v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225334v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356260v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357475v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356256v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356281v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357464v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356263v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356275v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356273v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357469v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357493v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356241v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357486v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357481v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357536v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357514v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357534v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357519v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357521v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357505v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357497v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357508v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357512v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357531v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357542v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357554v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357560v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357558v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357544v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357575v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357570v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357551v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357540v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357548v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357555v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357579v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357565v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357673v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357668v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357631v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357584v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357664v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357676v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357639v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357640v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357665v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357669v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357642v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357670v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357636v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357628v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357632v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357638v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356249v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357633v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357667v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357648v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322758v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02897916v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322771v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322774v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322867v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322829v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322862v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322790v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322782v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322780v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322857v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322785v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322860v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322864v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322869v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878655v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dantras-Bioy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357489v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357533v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357537v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05458093v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rolin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seurot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357477v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357502v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357523v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357510v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322870v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357546v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322871v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357644v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776837v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN21009" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04022314v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-thierry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112524257" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01897557v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brach-Thiel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thierry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03295444v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321376v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321408v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321386v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01907724v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321429v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424488v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Epinoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goedert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Flores-Lonjou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01907357v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321440v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01906158v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01905379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01904889v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01896408v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896403v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dufour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-eres.com/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01896424v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896418v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885755v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885724v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885742v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01896013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885748v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05565716v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05476127v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05476124v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519323v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05476129v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002253v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088514v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05046890v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05122669v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044955v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catelan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446521v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05122662v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05270620v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05444022v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05046898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05169542v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05122656v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324346v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04912370v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05270624v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05406821v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490683v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427403v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427341v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552775v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04593120v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04775641v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04775639v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515623v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04473564v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851177v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800491v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04507260v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427349v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490688v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515556v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515553v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704655v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04593071v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851184v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360167v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252451v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04165738v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252419v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306151v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137147v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950549v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950537v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04213106v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085218v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100827v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04165683v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04165734v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305679v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100839v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041595v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539850v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674670v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784250v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-18%283%3A17%292022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816123v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639693v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Py" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsc.2201.0007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784251v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614019v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816143v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735500v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652100v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03707994v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880591v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904140v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735485v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674682v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03176738v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407090v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348281v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03176695v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03450598v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03450597v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145532v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116172v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232141v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286304v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145531v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407150v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03294481v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232143v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218515v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03294262v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262702v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262647v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498871v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870490v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487108v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286285v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286773v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321485v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970019v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286344v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286318v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02942259v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612892v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970034v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970020v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514140v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03284387v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03077894v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014812v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322677v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03077864v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451381v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286853v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03287054v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451379v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451429v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451426v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356173v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356182v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03287035v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451408v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03290355v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09164-6.p.0139" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286896v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451395v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451439v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286927v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451436v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322682v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356220v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226467v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226437v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356230v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226451v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03290668v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deffains" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03290820v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322719v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226422v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226431v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225253v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321308v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03290775v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356170v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226481v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242271v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226460v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03290626v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226412v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03290462v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225211v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226366v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226389v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321506v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226339v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226336v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226385v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226374v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322725v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03426758v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chantepie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Miniato" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdl.001.0247" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225186v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201193v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226350v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322729v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226400v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226525v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321330v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924267v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930040v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beaussonie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226324v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321337v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924265v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226315v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924262v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929893v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226327v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924260v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226284v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321341v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922621v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924269v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922629v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930039v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930038v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321342v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930019v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930011v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930025v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930030v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930035v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930020v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930032v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321495v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922539v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924246v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01917653v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01907821v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01916464v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225031v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241332v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244553v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225370v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225334v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356260v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356281v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357475v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356256v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357464v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356263v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356275v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356273v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357469v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357493v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356241v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357486v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357481v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357536v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357514v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357534v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357521v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357519v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357505v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357512v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357508v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357531v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357497v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357542v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357554v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357560v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357558v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357544v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357551v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357570v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357575v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357540v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357548v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357555v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357579v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357565v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357673v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357668v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357631v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357584v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357664v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357665v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357642v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357669v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357676v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357639v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357640v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357636v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357670v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357628v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357632v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357633v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357638v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356249v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357667v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357648v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322758v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02897916v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322771v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322774v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322867v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322829v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322862v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322790v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322782v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322780v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322857v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322785v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322860v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322869v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322864v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878655v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dantras-Bioy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357489v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357533v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357537v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05458093v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rolin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seurot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357477v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357502v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357523v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357510v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322870v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357546v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322871v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357644v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776837v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN21009" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04022314v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>