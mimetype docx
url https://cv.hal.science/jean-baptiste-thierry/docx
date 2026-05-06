--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -273,1479 +273,1479 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">PMA, principes bioéthiques et droit pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut Universitaire Varenne / Colloques &amp; Essais. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit court-il après la PMA ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, in Magali Bouteille-Brigant (dir), (tome 81, 1er édition), LGDJ, pp.47, 2019, Colloques, études et rapports, 978-2-37032-205-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Propos conclusifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valère Ndior; Nicolas Rousseau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Droit dans la saga Harry Potter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Enrick B. éditions, pp.217, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03295444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, in Magali Bouteille-Brigant (dir), (tome 81, 1er édition), LGDJ, pp.47, 2019, Colloques, études et rapports, 978-2-37032-205-0</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de la chronique judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique judiciaire et fictionnalisation du procès ; discours, récits et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Entreprise, économie &amp; droit, collection libre droit, 2017, Mare &amp; Martin, 9782849342596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le droit de la chronique judiciaire</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions juridiques d’accueil des enfants aux côtés de leur mère détenue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan / BibliothèqueS de droit. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enfant en prison</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, 2017, Colloques, études et rapports, 978-2-343-13051-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'effectivité de l'indemnisation de la victime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cédric Ribeyre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La victime de l’infraction pénale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.171-182, 2016, Thèmes &amp; commentaires, 978-2-247-16090-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’encadrement pénal des paris sportifs en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut Fédératif de Recherche - Université Toulouse 1 Capitole. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'éthique en matière sportive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 er édition (série 18), LGDJ, 2016, Colloques, études et rapports, 978-2-36170-129-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Epinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Goedert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Flores-Lonjou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Magalie Flores-Lonjou; Estelle Epinoux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La famille au cinéma. Regards juridiques et esthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.29-42, 2016, coll. Droit &amp; cinéma</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’encadrement des paris sportifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Gardes; Lionel Miniato. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'éthique en matière sportive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Fédératif de Recherche "Mutation des normes juridiques" - Université Toulouse I, 2016, Travaux de l'IFR, 978-2-36170-129-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de la famille dans les films d’Etienne Chatiliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mare &amp; Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique judiciaire et fictionnalisation du procès ; discours, récits et représentations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Entreprise, économie &amp; droit, collection libre droit, 2017, Mare &amp; Martin, 9782849342596</w:t>
+              <w:t xml:space="preserve">La famille au cinéma, Regards juridiques et esthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, collection Droit &amp; cinéma, LGDJ, 2016, 978-2-84934-229-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, 2017, Colloques, études et rapports, 978-2-343-13051-4</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tribulations d’un pénaliste au royaume d’un spécialiste de droit pénal médical : hommage à Alain Prothais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie Leonhard; Bruno Py; François Vialla. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur de Gérard Mémeteau - Droit médical et éthique médicale : regards contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEH, 2015, Collection Mélanges, 978-2-84874-591-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.171-182, 2016, Thèmes &amp; commentaires, 978-2-247-16090-7</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où en est-on des rapports entre criminologie et droit pénal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Beaussonie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faut-il regénéraliser le droit pénal ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L.G.D.J, 2015, Grands colloques, 978-2-275-04420-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 1 er édition (série 18), LGDJ, 2016, Colloques, études et rapports, 978-2-36170-129-1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’interdit pénal à l’épreuve du tourisme médical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Brach-Thiel; Jean-Baptiste Thierry. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum shopping médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaire de Nancy - Editions Universitaires de Lorraine, 2015, Santé, qualité de vie et handicap, 9782814302563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Estelle Epinoux</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le secret professionnel du médecin aujourd’hui et demain : à propos de La Maladie de Sachs et Gattaca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Boiron; Nathalie Goedert; Ninon Maillard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les secrets du droit : secret, droit et cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Sceaux; L’Harmattan, 2014, 9782343046709</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Real Life Super Heroes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Réseau Européen de Recherche en Droit de l'Homme (RERDH). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Héroïsme et droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 2014, Thèmes et commentaires, 9782247137428</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les impasses de l'assistance sexuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, pp.29-42, 2016, coll. Droit &amp; cinéma</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves JEANNE. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps à cœur: Intimité, amour, sexualité et handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.107, 2014, Connaissances de la diversité, 9782749242521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Institut Fédératif de Recherche "Mutation des normes juridiques" - Université Toulouse I, 2016, Travaux de l'IFR, 978-2-36170-129-1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit au développement vital, intellectuel, moral et social de l'enfant handicapé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Neirinck; Maryline Bruggeman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Convention internationale des droits de l'enfant (CIDE), une convention particulière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 2014, Thèmes et commentaires, 978-2-247-13464-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, collection Droit &amp; cinéma, LGDJ, 2016, 978-2-84934-229-9</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le médecin indifférent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Danti-Juan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les orientations actuelles de la responsabilité pénale en matière médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cujas, pp.29, 2013, Travaux de l'Institut de Sciences Criminelles de Poitiers, 978-2-254-13412-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LEH, 2015, Collection Mélanges, 978-2-84874-591-6</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question prioritaire de constitutionnalité en matière médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henri Roland; François Dagognet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur de Marie-France Callu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, 2013, 978-2-7110-1829-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L.G.D.J, 2015, Grands colloques, 978-2-275-04420-0</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin de vie et le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Pitaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vivre vieux, mourir vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERES, 2013, Pratiques du champ social, 9782749236704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...463 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885755v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-01885742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fichiers de police et biométrie</w:t>
               </w:r>
@@ -1869,17849 +1869,17918 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (201)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (202)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le futur nouveau code de procédure pénale en suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 01, pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05476127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prescription et la dissimulation du cadavre, suite et fin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 02, pp.68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05519324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal Engman, Féminicide, Nouveau monde, 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 03, pp.101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05565716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La prescription et la dissimulation du cadavre, suite et fin ?</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caro, Les derniers jours de l'apesanteur, Gallimard, 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 02, pp.68</w:t>
+              <w:t xml:space="preserve">, 2026, 01, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le futur nouveau code de procédure pénale en suspension</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05476124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Poix, Perpétuité, Verticales, 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 01, pp.21</w:t>
+              <w:t xml:space="preserve">, 2026, 02, pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Caro, Les derniers jours de l'apesanteur, Gallimard, 2025</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05519323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark O'Connell, Sur le fil de la violence, Stock, 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 01, pp.5</w:t>
+              <w:t xml:space="preserve">, 2026, 04, pp.157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Poix, Perpétuité, Verticales, 2025</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05605299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le réexamen des condamnations des Femen : et maintenant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 02, pp.53</w:t>
+              <w:t xml:space="preserve">, 2026, 01, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le réexamen des condamnations des Femen : et maintenant ?</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05476129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les incarnations du service public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 01, pp.28</w:t>
+              <w:t xml:space="preserve">, 2025, 6, pp.295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05122662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Mention, Qu'un sang impur, Belfond, 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.373</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05270620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois temps de la privation illégale de liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.568</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05446521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité impertinente du droit pénal de la probité au prisme des réflexions de Fréderic Stasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Catelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 213, pp.67-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blake Crouch, Wayward Pines, trilogie, J'ai lu, 2015 (livres 1 et 2), Gallmeister, 2024 (livre 3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3, pp.109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05002253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dierstein, Bleus, blancs, rouges, Flammarion, 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5, pp.213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05088514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand von Schirach, Tabou, Du monde entier, Gallimard, 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 4, pp.165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05046890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cachez-vous, vous êtes filmés : l'enregistrement clandestin des audiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 436, pp.286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05122669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Catelan</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Monnehay, Chiens fous, HarperCollins, 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.525</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05444022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chacun cherche sa place : la victime et l'appel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.456</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05324354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DOA, Rétiaire(s), Gallimard, 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, pp.316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05169542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce qui se cache derrière la porte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05046898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordage, Le Feu de Dieu, Au Diable Vauvert, 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05122656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsten Dusse, Les meurtres zen (3 tomes : Des meurtres qui font du bien ; Des meurtres pour lâcher prise ; Des meurtres pour retrouver son calme), Pocket, 2023-2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.421</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05324346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henry Gomont, Slava, Dargaud, 3 tomes, 2022-2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04912370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inspection du travail et forme de la dénonciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.407</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05270624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Turow, Presumed Guilty, Grand Central Publishing, 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.469</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05406821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard pénaliste sur la construction du bloc de constitutionnalité par le Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice fait son cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 05, pp.283</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04593120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrélation n'est pas causalité : la constitution de partie civile pour violation du secret professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 01, pp.45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04427403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Hassaine, Panorama, Gallimard, 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 01, pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04427341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand von Schirach, Coupables, Gallimard, 2014, Folio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 04, pp.181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04552775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interrompre la prescription : question de volonté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.514</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04775641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Beaulieu, Le Refuge, Liana Levi, 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.485</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04775639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clap de – presque – fin pour Tariq Ramadan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04515623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yishaï Sarid, Le Poète de Gaza, Actes sud, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 02, pp.61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04473564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain Levison, Arrêtez-moi là !, Liana Levi, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.597</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04851177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Amoudi, Les Conditions idéales, Gallimard, 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 07, pp.357</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04653118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago H. Amigorena, La Justice des hommes, P.O.L., 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.542</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04800491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La répression du dopage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, pp.97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04507260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prescription et la dissimulation du cadavre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 01, pp.33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04427349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">30 ans d'incriminations invisibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04515556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection de l’image du policier : peut-on filmer le policier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courcelle-Labrousse, Vivement la guerre qu'on se tue, Slatkine et compagnie, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04515553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mal nommer les choses : la surveillance douanière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 09, pp.470</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04704655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Apert, À l'ombre, une anthologie de la littérature carcérale de Charles d'Orléans à Charlie Bauer, Le Temps des cerises, 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 05, pp.237</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04593071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'amendement par-delà la mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.639</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04851184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viol sous anesthésie et confusions sur la prescription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.464</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04252451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ferney, Deux innocents, Actes sud, 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.525</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04360167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-renvoi d'une QPC sur l'application dans le temps du nouveau régime des réductions de peine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 07, pp.353</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04165738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Dalcher, &amp;lt;i&amp;gt; Vox &amp;lt;i&amp;gt;, Nil éditions, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.421</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04252419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'Émile Louis à Dominique Cottrez : l'allongement des délais de prescription de l'action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Hors et série, pp.LXI</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04306151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Rouchon-Borie, Ritournelle, Le Tripode, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 06, pp.253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Office de la chambre de l'instruction statuant après cassation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 01, pp.45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03950549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Robert-Diard, La Petite menteuse, L'Iconoclaste, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 01, pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03950537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Couturier, De Femme en femme, Rivages/Noir, 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 09, pp.365</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04213106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SPQR, Bal tragique à la Concorde, Balland, 1989</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04085218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Reveney, Le Programme Lazare, Le Rayon imaginaire, 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 07, pp.317</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04165683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guillaumot et Maïté Bernard, Petits désordres, Liana Levi, 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 05, pp.205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04100827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Grisham, The Exchange, Doubleday, 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.477</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04305679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le racisme au pied du mur de la liberté d'expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 07, pp.343</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04165734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conventionnalité de la répression résultant de l'article 39 quinquies de la loi du 29 juillet 1881</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 05, pp.241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04100839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Åsa Ericsdotter, L'Épidémie, Actes sud, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 03, pp.110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04041595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondine Millot, Le candidat idéal, Stock, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 01, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03539850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Boye, Kallocaïne, Les moutons électriques, 2016 (éd. originale, 1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 05, pp.229</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03674670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Paulain, Ne t'arrête pas de courir, L'Iconoclaste, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 09, pp.389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/lmcs-18%283%3A17%292022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03784250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Carrère, V13, P.O.L, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.453</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03816123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Stasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 01, pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsc.2201.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les trois temps de la privation illégale de liberté</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03639693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récidive : définition de la peine prévue par la loi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 12, pp.568</w:t>
+              <w:t xml:space="preserve">, 2022, 09, pp.425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les incarnations du service public</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03784251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dautresme et Bast, 17 piges. Récit d'une année en prison, Futuropolis, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 6, pp.295</w:t>
+              <w:t xml:space="preserve">, 2022, 03, pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Michaël Mention, Qu'un sang impur, Belfond, 2025</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03614019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitutionnalité de l'article 39 quinquies de la loi du 29 juillet 1881</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9, pp.373</w:t>
+              <w:t xml:space="preserve">, 2022, 10, pp.478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Max Monnehay, Chiens fous, HarperCollins, 2025</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03816143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche des critères de la liberté d'expression neutralisante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 12, pp.525</w:t>
+              <w:t xml:space="preserve">, 2022, 07, pp.374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chacun cherche sa place : la victime et l'appel</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03735500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Honoré, Un lieu de justice, Arléa, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, pp.456</w:t>
+              <w:t xml:space="preserve">, 2022, 04, pp.172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ce qui se cache derrière la porte</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03652100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guidot, Les Actes, Jean-Claude Lattès, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 4, pp.205</w:t>
+              <w:t xml:space="preserve">, 2022, 06, pp.285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">DOA, Rétiaire(s), Gallimard, 2023</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03707994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochette, La Dernière reine, Casterman, 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 7, pp.316</w:t>
+              <w:t xml:space="preserve">, 2022, 11, pp.500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bordage, Le Feu de Dieu, Au Diable Vauvert, 2009</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03880591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bronnec, Collapsus, Gallimard, série noire, 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 6, pp.261</w:t>
+              <w:t xml:space="preserve">, 2022, 12, pp.557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Karsten Dusse, Les meurtres zen (3 tomes : Des meurtres qui font du bien ; Des meurtres pour lâcher prise ; Des meurtres pour retrouver son calme), Pocket, 2023-2024</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03904140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Menegaux, Femmes en colère, Grasset, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, pp.421</w:t>
+              <w:t xml:space="preserve">, 2022, 07, pp.341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henry Gomont, Slava, Dargaud, 3 tomes, 2022-2024</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03735485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La raison de la loi est la raison du plus fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 1, pp.4</w:t>
+              <w:t xml:space="preserve">, 2022, 05, pp.273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Inspection du travail et forme de la dénonciation</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03674682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Gattis, Le Système, Fayard, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9, pp.407</w:t>
+              <w:t xml:space="preserve">, 2021, 09, pp.388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Scott Turow, Presumed Guilty, Grand Central Publishing, 2025</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03348281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maître Mô, Au guet-apens, Chroniques de la justice pénale ordinaire, La Table ronde, 1994</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 11, pp.469</w:t>
+              <w:t xml:space="preserve">, 2021, 03, pp.125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03176695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur la motivation des peines en matière criminelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 03, pp.163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Corrélation n'est pas causalité : la constitution de partie civile pour violation du secret professionnel</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03176738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soren Seelow, Kévin Jackson et Nicolas Otero, La Cellule, Enquête sur les attentats du 13 novembre 2015, Les Arènes BD, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 01, pp.45</w:t>
+              <w:t xml:space="preserve">, 2021, 10, pp.445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lilia Hassaine, Panorama, Gallimard, 2023</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03407090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La déspécialisation de la procédure pénale applicable aux infractions de presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 01, pp.5</w:t>
+              <w:t xml:space="preserve">, 2021, 11, pp.504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ferdinand von Schirach, Coupables, Gallimard, 2014, Folio</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03450598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lloyd Parry, Dévorer les ténèbres, La disparue de Tokyo, Sonatine, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 04, pp.181</w:t>
+              <w:t xml:space="preserve">, 2021, 11, pp.501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La justice fait son cinéma</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03450597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemaitre, Travail soigné, éditions du Masque, 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 05, pp.283</w:t>
+              <w:t xml:space="preserve">, 2021, 02, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Interrompre la prescription : question de volonté</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03145532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seth Tobocman, L'Amérique en procès, Leonard Weinglass, un avocat contre la justice d'État, Ici-bas, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 10, pp.514</w:t>
+              <w:t xml:space="preserve">, 2021, 01, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Alain Beaulieu, Le Refuge, Liana Levi, 2024</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03116172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Heinich, Corps défendus, Flammarion, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 10, pp.485</w:t>
+              <w:t xml:space="preserve">, 2021, 05, pp.229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Clap de – presque – fin pour Tariq Ramadan</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03232141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le risque de la privation de liberté pendant le covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Riseo : risques études et observations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, LE RISQUE COVID-19, 2020-numéro spécial (numéro spécial), pp.94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prouver ou ne pas prouver la vérité des faits diffamatoires, telle n'est plus la question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 03, pp.148</w:t>
+              <w:t xml:space="preserve">, 2021, 07 et 08, pp.367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03294481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La déprogrammation de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 02, pp.61</w:t>
+              <w:t xml:space="preserve">, 2021, 02, pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Iain Levison, Arrêtez-moi là !, Liana Levi, 2011</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03145531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incidence d'une éventuelle abolition du discernement sur le mandat d'arrêt européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 12, pp.597</w:t>
+              <w:t xml:space="preserve">, 2021, 10, pp.487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mokhtar Amoudi, Les Conditions idéales, Gallimard, 2023</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03407150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen King, Si ça saigne, Albin Michel, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 07, pp.357</w:t>
+              <w:t xml:space="preserve">, 2021, 07 et 08, pp.341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Santiago H. Amigorena, La Justice des hommes, P.O.L., 2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03294262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard North Patterson, Degré de culpabilité, Albin Michel, 1994</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 11, pp.542</w:t>
+              <w:t xml:space="preserve">, 2021, 04, pp.173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1, pp.97</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03218515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux sources de l'abolition du discernement : à propos de l'affaire Sarah Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 05, pp.254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La prescription et la dissimulation du cadavre</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03232143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extension des nullités en raison de la présence de journalistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 01, pp.33</w:t>
+              <w:t xml:space="preserve">, 2021, 06, pp.325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 74</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03262702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Loyer et Xavier Bétaucourt, La Balance, le glaive et les fourmis, Futuropolis, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 06, pp.285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">30 ans d'incriminations invisibles</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03262647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa, maman, la presse et moi : à propos de l'arrêt du 19 octobre 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 03, pp.130</w:t>
+              <w:t xml:space="preserve">, 2021, 12, pp.580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vincent Courcelle-Labrousse, Vivement la guerre qu'on se tue, Slatkine et compagnie, 2022</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03498871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billet littéraire mensuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 03, pp.117</w:t>
+              <w:t xml:space="preserve">, In press, parution en octobre 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mal nommer les choses : la surveillance douanière</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refus de transmission : extension du domaine de la motivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 09, pp.470</w:t>
+              <w:t xml:space="preserve">, 2020, 06, pp.310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Olivier Apert, À l'ombre, une anthologie de la littérature carcérale de Charles d'Orléans à Charlie Bauer, Le Temps des cerises, 2023</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02870490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appel et la peine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 05, pp.237</w:t>
+              <w:t xml:space="preserve">, 2020, 02, pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'amendement par-delà la mort</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02487108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carnet de lectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, [Chronique] Carnets de lectures 2020, 30 (septembre 2020), pp.N4572BYY</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire partie d’une association de malfaiteurs ou être en bande organisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Gazette Spécialisée DROIT PÉNAL ET PROCÉDURE PÉNALE, n°05 (05), pp.76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Springora, Le Consentement, Grasset, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 12, pp.639</w:t>
+              <w:t xml:space="preserve">, 2020, 10, pp.437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Alice Ferney, Deux innocents, Actes sud, 2023</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02970019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juges et jurés chez John Grisham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Considérant : Revue du droit imaginé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Classiques Garnier, 2020 (2), pp.201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La permanence du fond, l'évolution de la forme : le lien hypertexte devant la Cour de cassation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12, pp.525</w:t>
+              <w:t xml:space="preserve">, 2020, 10, pp.470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Viol sous anesthésie et confusions sur la prescription</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02970034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure de déclaration d'irresponsabilité pénale : revirement de la Cour de cassation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10, pp.464</w:t>
+              <w:t xml:space="preserve">, 2020, 09, pp.414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Non-renvoi d'une QPC sur l'application dans le temps du nouveau régime des réductions de peine</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02942259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contours et détours : l'exhibition sexuelle selon la Cour de cassation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 07, pp.353</w:t>
+              <w:t xml:space="preserve">, 2020, 05, pp.247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Christina Dalcher, &amp;lt;i&amp;gt; Vox &amp;lt;i&amp;gt;, Nil éditions, 2019</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02612892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La procédure pénale confinée par voie d’ordonnance : commentaire de l’ordonnance &amp;quot;covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Lexbase Pénal n°26 du 23 avril 2020 : Covid-19, n°26 du 23 avril 2020 (26), pp.N3033BYY</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filmer pour l'histoire : l'enregistrement pour la constitution d'archives historiques de la justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10, pp.421</w:t>
+              <w:t xml:space="preserve">, 2020, 10, pp.458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">D'Émile Louis à Dominique Cottrez : l'allongement des délais de prescription de l'action publique</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02970020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La preuve de la bonne foi ne s'use que quand on ne s'en sert pas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Hors et série, pp.LXI</w:t>
+              <w:t xml:space="preserve">, 2020, 03, pp.134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Rouchon-Borie, Ritournelle, Le Tripode, 2021</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02514140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime pénal des états d’urgence sécuritaire et sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atteinte à la vie privée : faites entrer la réparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 06, pp.253</w:t>
+              <w:t xml:space="preserve">, 2020, 12, pp.586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Office de la chambre de l'instruction statuant après cassation</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03077894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Buffard, Jeux de dames, Filature(s), 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 01, pp.45</w:t>
+              <w:t xml:space="preserve">, 2020, 11, pp.493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pascale Robert-Diard, La Petite menteuse, L'Iconoclaste, 2022</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03014812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les masques et la plume du Conseil d’Etat : à propos de l’ordonnance du 20 avril 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Avocats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 303</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Petitmangin, Ce qu'il faut de nuit, La Manufacture de livres, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 01, pp.5</w:t>
+              <w:t xml:space="preserve">, 2020, 12, pp.549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hélène Couturier, De Femme en femme, Rivages/Noir, 2023</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03077864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garde à vue et poursuites d'un majeur (peu) protégé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 09, pp.365</w:t>
+              <w:t xml:space="preserve">, 2019, 02, pp.98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">SPQR, Bal tragique à la Concorde, Balland, 1989</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relayer n'est pas diffamer : le lien hypertexte devant la CEDH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 04, pp.156</w:t>
+              <w:t xml:space="preserve">, 2019, 02, pp.93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guillaumot et Maïté Bernard, Petits désordres, Liana Levi, 2023</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carnet de lectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lexbase Pénal n°19 du 19 septembre 2019, pp.N0319BYH</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’information des droits de la défense dans le procès pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, les petites affiches, numéro spécial du 30 avril 2019, l'information en droit privé sous la direction scientifique de Deen Gibirila (n° 86), pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partie civile au stade de l'instruction : ne pas mettre la charrue avant les bufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 05, pp.205</w:t>
+              <w:t xml:space="preserve">, 2019, 10, pp.510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Brice Reveney, Le Programme Lazare, Le Rayon imaginaire, 2023</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La subornation de témoin à la recherche de la vérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 07, pp.317</w:t>
+              <w:t xml:space="preserve">, 2019, 09, pp.447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le racisme au pied du mur de la liberté d'expression</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudiant un jour, étudiant toujours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Avocats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, numéro 291 (291)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On connaît la chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">éditorial, Lexbase Hebdo édition professions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, numéro 283 (283)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme de la justice – La loi no 2019-222 du 23 mars 2019, loi de réforme pour la justice numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, LA SEMAINE DE LA DOCTRINE L’ÉTUDE, RÉFORME DE LA JUSTICE (ÉDITION GÉNÉRALE – N° 19-13 MAI 2019), pp.524</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment (ne pas) savoir motiver un arrêt d'assises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 07, pp.343</w:t>
+              <w:t xml:space="preserve">, 2019, 06, pp.334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">John Grisham, The Exchange, Doubleday, 2023</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit dans la bande dessinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Considérant : Revue du droit imaginé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Considérant Revue du droit imaginé 2019, n° 1, Classique Garnier (1), pp.139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09164-6.p.0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réprimer les délits depuis la loi de réforme pour la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lexbase Pénal n°17 du 20 juin 2019 : Procédure pénale, pp.N9314BXA</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blocage des sites et terrorisme : l'inspiration pénale du juge administratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 11, pp.477</w:t>
+              <w:t xml:space="preserve">, 2019, 04, pp.206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conventionnalité de la répression résultant de l'article 39 quinquies de la loi du 29 juillet 1881</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le littéral et le téléologique : à propos de l'injonction de soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 05, pp.241</w:t>
+              <w:t xml:space="preserve">, 2019, 12, pp.609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Åsa Ericsdotter, L'Épidémie, Actes sud, 2020</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La simplification complexifiée : l’article 175 du code de procédure pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Hebdo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lexbase avocats, juin 2019 (288), pp.N9431BXL</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'avarice perd tout en voulant tout gagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 03, pp.110</w:t>
+              <w:t xml:space="preserve">, 2019, 11, pp.554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ondine Millot, Le candidat idéal, Stock, 2021</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le doctorat dans tous ses États</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Avocats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, no 297 du 5 décembre 2019, 297</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication breakdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, numéro 13 (13)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stupeur et tremblements lors d'une perquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 01, pp.4</w:t>
+              <w:t xml:space="preserve">, 2018, 04, pp.205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Karin Boye, Kallocaïne, Les moutons électriques, 2016 (éd. originale, 1940)</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la théorie à la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, numéro 4 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abus de constitution de partie civile en droit de la presse : quand la Cour de cassation prend le rôle du Conseil constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 05, pp.229</w:t>
+              <w:t xml:space="preserve">, 2018, 10, pp.477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Paulain, Ne t'arrête pas de courir, L'Iconoclaste, 2021</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté de la critique du fonctionnement de la justice par l'avocat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 09, pp.389. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 06, pp.310</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Carrère, V13, P.O.L, 2022</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformation numérique : l’apport de l’économie de la connaissance à l’exercice du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Deffains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pratique de la prospective et de l’innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Revue Pratique de la prospective et de l'innovation N°4 - jeudi 19 avril 2018, dossier 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carnet de lectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lexbase Pénal n°8 du 20 septembre 2018 : Justice, [Chronique] Carnet de lectures (8), pp.N5486BXH</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions de la légitime défense d'un gendarme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 10, pp.453</w:t>
+              <w:t xml:space="preserve">, 2018, 03, pp.145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Bruno Py</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur la procédure de déclaration d'irresponsabilité pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 02, pp.87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions de la requalification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, no 2 du 22 février 2018, 02</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformation numérique – Pourquoi la fin doit justifier les moyens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Deffains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nº 6, pp.133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il y a des chances que rien ne bouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, numéro 28 (28)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réexaminez, révisez, il restera toujours quelque chose à juger : les suites de l'affaire Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.568</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositions de droit de la peine du projet de loi de programmation 2018-2022 et de réforme de la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 juin 2018 (N°6)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erreur sur le droit : 100 % des perdants ont tenté leur chance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 07 et 08, pp.363</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'employeur enquêteur : pression n'est pas séquestration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 05, pp.382</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incidence de l'altération des facultés sur la capacité à être jugé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.517</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’abrogation en matière pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Mélanges en l'honneur du professeur Jean-François Seuvic, pp.227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à une cyber-association de malfaiteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 01, pp.44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime procédural applicable aux hommes et femmes politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, la politique et le droit pénal, n°11 du 20 décembre 2018 (11), pp.N6175BXY</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lien hypertexte et prescription des infractions de presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 01, pp.39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'influence du Contrôleur général sur les soins sans consentement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.426</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation : conditions de la citation directe et caractérisation de la bonne foi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 05, pp.235</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prolongation de la détention provisoire en cas d'annulation partielle de la mise en examen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 09, pp.401</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit saisi par la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Droit &amp; Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, depuis 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motivation du JLD pour une perquisition sans assentiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 01, pp.43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choquer n'est pas provoquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 09, pp.398</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irrecevabilité des conclusions déposées par l'avocat qui quitte le procès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 06, pp.294</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infraction unique, problèmes multiples : le détournement de fonds par un banquier, la prescription, la peine et la réparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, no 701 du 8 juin 2017, 701</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romans. In Le Droit saisi par la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chantepie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Miniato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Droit &amp; Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Droit et Littérature, 1, pp.247-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdl.001.0247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nullité de la perquisition filmée par un journaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 03, pp.140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'importance de la motivation : à propos des décisions du 23 novembre 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 02, pp.76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion de messages pornographiques susceptibles d'être vus par un mineur : irrecevabilité de l'action civile d'une association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46, pp.32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consécration de la motivation des peines correctionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, no 689 du 2 mars 2017, 689</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résumer n'est pas déformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.497</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juristes rêvent-ils d'un droit algorithmique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz avocats : exercer et entreprendre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.392</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de la prescription pénale : simplifier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, actes du congrès des jeunes pénalistes de l’Association Française de Droit Pénal, N°686</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation d'un réseau social pour localiser les contrôles routiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, pp.534</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice du XXIeme siècle : à propos des dispositions pénales de la loi no 2016-1547 du 18 novembre 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, N°681</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lien hypertexte vers une vidéo contenant des menaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.329</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enquêteur désigné par le juge d’instruction pour faire un rapport sur la personnalité du mis en examen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beaussonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LEXBASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 655</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise de dossier médical confiée à un pharmacien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en examen pour participation à un groupement ou une entente terroriste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.492</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion sur internet de la photographie d’une femme nue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, pp.268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La faute de l’auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agressions sexuelles, conflit de lois dans le temps et sanctions applicables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.444</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle de validité d'actes réalisés à l'étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.595</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme pénale du 3 juin 2016 : l'esprit des dispositions relatives à la procédure pénale (l'enquête)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, numéro spécial</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion sur internet de la photographie d'une femme nue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 05, pp.268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atteinte à la liberté individuelle par une personne dépositaire de l’autorité publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23, pp.652</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violation du secret des délibérations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7-8, pp.390</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obstacle à l'exercice de l'action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.463</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’absence de notification du droit de quitter les lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beaussonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LEXBASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 655</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beaussonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LEXBASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 655</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme pénale du 3 juin 2016 : la lettre des dispositions relatives à la procédure pénale (l'instruction et le jugement)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, numéro spécial</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Force probante des procès-verbaux en matière contraventionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beaussonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LEXBASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 620</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Témoignage des descendants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beaussonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LEXBASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 620</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impartialité de la juridiction de jugement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beaussonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LEXBASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 620</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’information relative au droit de se taire devant les juridictions correctionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beaussonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LEXBASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 628</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les actes d’enquête et d’instruction dans le cadre de la criminalité organisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beaussonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LEXBASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 628</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information du gardé à vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beaussonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LEXBASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 620</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’interception de correspondances électroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beaussonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LEXBASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 628</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique bi-annuelle de procédure pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, depuis 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il ouvrir ou restreindre les conditions d’accès à la profession d’avocat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Deffains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1-2, pp.doctr. 42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les catastrophes sanitaires en matière médicale : état des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.392</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paradoxes de l’avis du CCNE sur l’assistance sexuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au poil, le retour , obs. sous Versailles, 20 juin 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès à la profession d’avocat : 3 questions à Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48, pp.2192-2193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité pénale des établissements de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 07 et 08, pp.376</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parce qu'elles ne le valaient pas bien : au sujet de l'arrêt rendu par la Chambre criminelle le 23 juin 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12, pp.722</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'individualisation du droit criminel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 01, pp.7. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 01, pp.59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Récidive : définition de la peine prévue par la loi</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02244553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révocation d'une suspension de peine pour motif médical : l'enjeu des expertises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 09, pp.425</w:t>
+              <w:t xml:space="preserve">, 2005, 06, pp.248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Dautresme et Bast, 17 piges. Récit d'une année en prison, Futuropolis, 2020</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02225334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révocation d'une suspension de peine pour motif médical : l'enjeu des expertises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 03, pp.110</w:t>
+              <w:t xml:space="preserve">, 2005, 01, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...9614 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02225370v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02225334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Just mercy / La Voie de la justice : D. D. Cretton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forçats : Bedouel, Perna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraitable, tome 1 : C. Kyu-sok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pédagogie d’après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capharnaüm : N. Labaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, Articles en ligne sur sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">…And Justice for All : N. Jewison, 1979</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédagovid-19 (Comment faire cours pendant le coronavirus?) », 14 mars 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’affaire Grégory : à propos de deux récents documentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au tribunal des couples: B. Virot et le collectif Onze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilets jaunes : que risque Éric Drouet après son appel au soulèvement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un colloque, qu’est-ce que c’est ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation des dispositions pénales de la loi du 23 mars 2019 de réforme pour la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Présentation des dispositions pénales de la loi du 23 mars 2019 de réforme pour la justice</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Sept péchés capitaux des universitaires : B. Maris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les Sept péchés capitaux des universitaires : B. Maris</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vertiges de l’aveu : J. Brafman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019, sinelege.hypotheses.org</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ballade des dangereuses. Journal d’une incarcération : D. Hermans, A. Hermans, V. Zézé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La ballade des dangereuses. Journal d’une incarcération : D. Hermans, A. Hermans, V. Zézé</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cercle : D. Eggers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Cercle : D. Eggers</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un statut juridique de la correctionnalisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vers un statut juridique de la correctionnalisation ?</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denial – Le procès du siècle : M. Jackson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Denial – Le procès du siècle : M. Jackson</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Jeu de la défense : A. Buffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Jeu de la défense : A. Buffard</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pirate no 7 : E. Arfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Outsider : S. King</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, sinelege.hypotheses.org</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les libertés universitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The Outsider : S. King</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecriture, mémoires d’un métier : S. King</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018, sinelege.hypotheses.org</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigade des mineurs, immersion au cœur de la brigade de protection des mineurs : R. Pellicer, Titwane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018, sinelege.hypotheses.org</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigade criminelle, Immersion au cœur du 36, quai des Orfèvres : R. Pellicer, Titwane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déclin de la doctrine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme de la procédure prud’homale, 28 novembre 2016 (compte-rendu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Brigade criminelle, Immersion au cœur du 36, quai des Orfèvres : R. Pellicer, Titwane</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homicide, Une année dans les rues de Baltimore : P. Squarzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Homicide, Une année dans les rues de Baltimore : P. Squarzoni</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi les enseignants-chercheurs sont-ils sur les réseaux sociaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Brigade des mineurs, immersion au cœur de la brigade de protection des mineurs : R. Pellicer, Titwane</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte contre la radicalisation violente, 29 novembre 2016 – 1ere partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pourquoi les enseignants-chercheurs sont-ils sur les réseaux sociaux ?</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’articulation des dispositions administratives et judiciaires dans la lutte contre la radicalisation violente – 2e partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La lutte contre la radicalisation violente, 29 novembre 2016 – 1ere partie</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice et Santé à l’écran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique du droit en bandes-dessinées (Faire la loi : H. Bekmezian, P. Roger, Aurel ; Désintégration : M. Angotti, R. Recht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’articulation des dispositions administratives et judiciaires dans la lutte contre la radicalisation violente – 2e partie</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos des qualités universitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’articulation des dispositions administratives et judiciaires dans la lutte contre la radicalisation violente – 1ere partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La fabrique du droit en bandes-dessinées (Faire la loi : H. Bekmezian, P. Roger, Aurel ; Désintégration : M. Angotti, R. Recht</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte contre la radicalisation violente, 29 novembre 2016 – 2e partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017, sinelege.hypotheses.org</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le management de la justice à l’écran (2e partie – Les impératifs judiciaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017, sinelege.hypotheses.org</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Panne : F. Dürenmatt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017, sinelege.hypotheses.org</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le management de la justice à l’écran (dernière partie – La promotion pédagogique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’intérêt des séries pour le droit (et vice-versa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Déposition : P. Robert-Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le management de la justice à l’écran (2e partie – Les impératifs judiciaires</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentations de quelques réformes de la procédure pénale, passées et à venir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le management de la justice à l’écran (dernière partie – La promotion pédagogique)</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petit éloge des séries télé : M. Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Panne : F. Dürenmatt</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making a murderer : M. Demos, L. Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Présentations de quelques réformes de la procédure pénale, passées et à venir</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi faire simple quand on peut faire compliqué : à propos de la réforme de l’examen d’accès à un C.R.F.P.A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Petit éloge des séries télé : M. Winckler</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexy dressing : D. Kennedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Making a murderer : M. Demos, L. Ricciardi</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment écrire sa thèse : U. Eco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pourquoi faire simple quand on peut faire compliqué : à propos de la réforme de l’examen d’accès à un C.R.F.P.A</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daredevil : D. Goddard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sexy dressing : D. Kennedy</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Law and Order, la justice en prime time : B. Villez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Comment écrire sa thèse : U. Eco</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le management de la justice à l’écran (3e partie – Les artifices de mise en scène) », 16 novembre 2016.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Law and Order, la justice en prime time : B. Villez</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le management de la justice à l’écran (1ere partie – le corps judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Daredevil : D. Goddard</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En procès, une histoire du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le management de la justice à l’écran (3e partie – Les artifices de mise en scène) », 16 novembre 2016.</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Depuis mai 2016 : actualité mensuelle normative du droit criminel : textes parus au Journal officiel de la République française (intégration du Journal officiel de l’Union européenne à compter de juin 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le management de la justice à l’écran (1ere partie – le corps judiciaire</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le C.R.F.P.A nouveau est arrivé ! Présentation de la réforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le C.R.F.P.A nouveau est arrivé ! Présentation de la réforme</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’usage du mail en milieu universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">En procès, une histoire du XXe siècle</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La doctrine est-elle soluble dans les réseaux sociaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...185 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19721,1178 +19790,1178 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bloc peines de la loi du 23 mars 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">formation école des avocats du sud-est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque de privation de liberté pendant le COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le risque COVID-19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERDACC - Université de Haute-Alsace, May 2020, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cybercriminalité : aspects de droit pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d’études APROFIN mars 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Faculté de Droit, Sciences économiques et Gestion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un statut juridique de la correctionnalisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque La correctionnalisation judiciaire : enjeux et perspectives,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Faculté de Droit, Sciences économiques et Gestion de Nancy, Jan 2018, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’opportunité d’un droit pénal de la bioéthique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque « Le droit français à l’aune du droit comparé : pour un droit pénal médical rénové ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lyon III Jean Moulin, Apr 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Be visible or vanish&amp;quot; : réseaux sociaux et accompagnement des chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">atelier du Carrefour de l’IST, 20-21 mars 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Prouvé, Mar 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le management de la justice à l’écran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation continue des magistrats « Le management de la justice en perspective », sous la direction de Julie Allard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École nationale de la magistrature,, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin et les moyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque « ADN et preuve pénale »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté de Droit, Sciences économiques et Gestion de Nancy, Jun 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’actualité normative de la procédure pénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation continue des magistrats et officiers de police judiciaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École nationale de la magistrature, cour d’appel de Nancy, Faculté de Droit de Nancy,, Nov 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prison dans la bande-dessinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque Culture, art, prison, 29-30 nov. 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée national d’histoire de l’immigration, Paris., Nov 2017, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus de radicalisation dans Made in France et La Désintégration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence « Le terrorisme à l’écran »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté de Droit, Sciences économiques et Gestion de Nancy, Feb 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice et santé à l’écran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire Justice, Images, Langages et Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I.H.E.J, Paris, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’articulation entre les dispositions administratives et judiciaires dans la loi du 13 novembre 2014 et la loi du 3 juin 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation continue des magistrats, journée conjointe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École nationale de la magistrature, cour d’appel de Nancy, Faculté de Droit de Nancy, Nov 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La procédure pénale en réforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la FNUJA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de Droit, Sciences économiques et Gestion de Nancy, May 2016, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accélération des procédures en matière pénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVth International Conference of the Faculty of Law, University of the United Arab Emirates :Delay in Litigation Procedures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of the United Arab Emirates, Sep 2016, Dubaï, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322869v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03322864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trente ans de vie du code pénal : une mise à l'épreuve pour la probation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dantras-Bioy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lexbase N8593BZB, 28 mars 2024, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20902,215 +20971,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi Harry Potter est-il important pour le droit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice en fiction : le droit dans l’œuvre de John Grisham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cher(s) collègue(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21120,613 +21189,613 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion autour du livre de Frédéric Rolin, &amp;quot;Mettre en scène de Conseil d'Etat : iconographie et scénographie juridique du Paris Royal. 1975-2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Seurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Rolin</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">hal-05458093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenkamono : M. Kagawa, T. Tsukishima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020, sinelege.hypotheses.org</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortelle défense : B. Meltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mortelle défense : B. Meltzer</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Fléau : S. King</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Fléau : S. King</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juge avec les stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018, sinelege.hypotheses.org</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tweets écrits, twitte et crie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’État de droit à l’épreuve du terrorisme : G. Benhessa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017, sinelege.hypotheses.org</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making a murderer ou la fabrication de l’innocence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, p. 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016, p. 38</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séries télé : visions de la justice : B. Villez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, sinelege.hypotheses.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21736,100 +21805,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le handicap en droit criminel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université Nancy 2, 2006. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2006NAN21009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01776837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21839,105 +21908,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratio legis et droit criminel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université de Lorraine, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04022314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId341"/>
+      <w:footerReference w:type="default" r:id="rId342"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22005,51 +22074,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="746FF5DE"/>
+    <w:nsid w:val="235B6133"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22236,51 +22305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-thierry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112524257" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01897557v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brach-Thiel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thierry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03295444v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321376v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321408v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321386v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01907724v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321429v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424488v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Epinoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goedert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Flores-Lonjou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01907357v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321440v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01906158v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01905379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01904889v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01896408v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896403v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dufour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-eres.com/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01896424v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896418v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885755v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885724v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885742v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01896013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885748v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05565716v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05476127v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05476124v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519323v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05476129v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002253v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088514v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05046890v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05122669v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044955v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catelan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446521v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05122662v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05270620v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05444022v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05046898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05169542v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05122656v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324346v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04912370v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05270624v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05406821v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490683v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427403v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427341v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552775v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04593120v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04775641v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04775639v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515623v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04473564v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851177v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800491v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04507260v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427349v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490688v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515556v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515553v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704655v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04593071v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851184v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360167v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252451v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04165738v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252419v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306151v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137147v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950549v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950537v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04213106v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085218v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100827v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04165683v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04165734v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305679v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100839v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041595v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539850v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674670v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784250v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-18%283%3A17%292022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816123v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639693v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Py" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsc.2201.0007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784251v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614019v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816143v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735500v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652100v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03707994v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880591v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904140v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735485v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674682v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03176738v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407090v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348281v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03176695v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03450598v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03450597v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145532v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116172v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232141v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286304v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145531v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407150v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03294481v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232143v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218515v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03294262v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262702v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262647v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498871v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870490v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487108v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286285v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286773v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321485v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970019v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286344v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286318v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02942259v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612892v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970034v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970020v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514140v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03284387v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03077894v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014812v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322677v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03077864v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451381v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286853v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03287054v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451379v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451429v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451426v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356173v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356182v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03287035v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451408v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03290355v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09164-6.p.0139" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286896v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451395v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451439v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286927v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451436v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322682v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356220v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226467v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226437v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356230v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226451v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03290668v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deffains" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03290820v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322719v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226422v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226431v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225253v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321308v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03290775v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356170v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226481v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242271v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226460v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03290626v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226412v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03290462v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225211v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226366v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226389v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321506v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226339v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226336v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226385v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226374v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322725v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03426758v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chantepie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Miniato" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdl.001.0247" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225186v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201193v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226350v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322729v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226400v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226525v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321330v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924267v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930040v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beaussonie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226324v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321337v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924265v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226315v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924262v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929893v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226327v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924260v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226284v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321341v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922621v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924269v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922629v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930039v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930038v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321342v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930019v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930011v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930025v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930030v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930035v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930020v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930032v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321495v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922539v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924246v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01917653v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01907821v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01916464v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225031v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241332v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244553v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225370v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225334v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356260v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356281v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357475v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356256v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357464v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356263v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356275v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356273v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357469v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357493v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356241v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357486v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357481v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357536v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357514v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357534v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357521v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357519v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357505v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357512v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357508v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357531v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357497v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357542v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357554v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357560v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357558v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357544v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357551v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357570v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357575v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357540v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357548v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357555v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357579v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357565v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357673v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357668v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357631v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357584v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357664v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357665v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357642v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357669v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357676v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357639v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357640v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357636v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357670v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357628v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357632v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357633v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357638v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356249v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357667v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357648v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322758v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02897916v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322771v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322774v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322867v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322829v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322862v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322790v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322782v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322780v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322857v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322785v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322860v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322869v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322864v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878655v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dantras-Bioy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357489v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357533v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357537v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05458093v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rolin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seurot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357477v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357502v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357523v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357510v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322870v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357546v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322871v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357644v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776837v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN21009" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04022314v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-thierry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112524257" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01897557v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brach-Thiel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thierry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321376v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03295444v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321408v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321386v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01907724v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321429v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424488v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Epinoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goedert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Flores-Lonjou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01907357v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321440v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01906158v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01905379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01904889v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01896408v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01896424v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896403v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dufour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-eres.com/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896418v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885742v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885724v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885755v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01896013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885748v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05476127v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05565716v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05476124v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519323v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605299v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05476129v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05122662v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05270620v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446521v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044955v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catelan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002253v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088514v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05046890v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05122669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05444022v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05169542v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05046898v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05122656v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324346v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04912370v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05270624v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05406821v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490683v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04593120v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427403v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427341v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552775v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04775641v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04775639v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515623v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04473564v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851177v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653118v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800491v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04507260v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427349v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515556v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490688v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515553v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704655v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04593071v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851184v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252451v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360167v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04165738v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252419v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306151v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137147v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950549v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950537v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04213106v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085218v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04165683v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100827v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305679v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04165734v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100839v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041595v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539850v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674670v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784250v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-18%283%3A17%292022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816123v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639693v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Py" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsc.2201.0007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03784251v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614019v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816143v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735500v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652100v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03707994v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880591v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904140v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735485v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674682v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348281v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03176695v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03176738v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407090v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03450598v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03450597v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145532v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116172v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232141v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286304v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03294481v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145531v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407150v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03294262v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218515v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232143v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262702v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262647v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498871v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321485v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870490v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487108v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286285v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286773v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970019v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286344v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970034v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02942259v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612892v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286318v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970020v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514140v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03284387v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03077894v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014812v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322677v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03077864v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451379v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451381v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286853v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03287054v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451429v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451426v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356173v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356182v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03287035v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451408v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03290355v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09164-6.p.0139" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286896v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451395v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451439v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286927v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451436v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322682v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356220v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226437v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356230v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226467v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226451v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03290668v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deffains" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03290820v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226431v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226422v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322719v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03290775v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356170v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225253v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321308v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226460v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242271v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226481v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03290626v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226412v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03290462v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226339v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225211v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226366v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226389v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321506v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226336v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226385v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226374v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322725v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03426758v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chantepie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Miniato" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdl.001.0247" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226350v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225186v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201193v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322729v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226400v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226525v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321330v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226324v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321337v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924267v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930040v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beaussonie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924265v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226315v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924262v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929893v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924260v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226327v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321341v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226284v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922621v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924269v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922629v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930039v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930038v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321342v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930011v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930019v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930025v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930030v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930035v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930020v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930032v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321495v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922539v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924246v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01917653v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01916464v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01907821v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225031v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241332v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244553v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225334v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225370v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356260v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356281v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357475v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356256v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357464v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356263v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356275v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356273v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357469v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356241v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357493v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357486v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357481v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357536v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357514v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357534v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357521v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357519v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357505v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357497v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357508v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357512v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357531v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357544v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357560v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357542v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357554v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357558v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357551v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357570v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357575v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357540v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357548v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357555v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357579v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357565v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357631v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357664v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357584v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357673v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357668v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357665v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357642v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357669v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357676v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357639v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357640v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357670v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357636v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357628v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357632v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357638v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356249v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357633v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357667v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357648v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322758v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02897916v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322771v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322774v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322867v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322829v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322862v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322790v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322782v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322780v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322857v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322785v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322860v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322864v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322869v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878655v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dantras-Bioy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357489v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357533v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357537v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05458093v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rolin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seurot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357477v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357502v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357523v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357510v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322870v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357546v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322871v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03357644v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776837v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN21009" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04022314v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>