--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -2970,165 +2970,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Nanoscopy and Optical Control: From Single Molecules to Entangled Pairs</w:t>
+                <w:t xml:space="preserve">Quantum coherence and photon correlations in entangled fluorescent organic molecule pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B Trebbia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th BasQ/IKUR Basque Quantum Science and Technology Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">Congrès Général de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320354v1</w:t>
+                <w:t xml:space="preserve">hal-05138340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum coherence and photon correlations in entangled fluorescent organic molecule pairs</w:t>
+                <w:t xml:space="preserve">Quantum Nanoscopy and Optical Control: From Single Molecules to Entangled Pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B Trebbia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Général de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Troyes, France</w:t>
+              <w:t xml:space="preserve">8th BasQ/IKUR Basque Quantum Science and Technology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138340v1</w:t>
+                <w:t xml:space="preserve">hal-05320354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling and Characterizing Light Emission from Two Interacting Fluorescent Organic Molecules</w:t>
               </w:r>
@@ -3882,349 +3882,349 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large parallelization of STED nanoscopy using optical lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Trebbia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brahim Lounis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Light Microscopy Initiative 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Olso, Norway</w:t>
+              <w:t xml:space="preserve">International Microscopy Congress 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00997770v1</w:t>
+                <w:t xml:space="preserve">hal-01066006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large parallelization of STED nanoscopy using optical lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Trebbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Lounis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microscopy Congress 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">European Light Microscopy Initiative 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Olso, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01066006v1</w:t>
+                <w:t xml:space="preserve">hal-00997770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive Parallelization of STED Nanoscopy Using Optical Lattices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Massive parallelization of STED nanoscopy using optical lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Trebbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Lounis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novel optical microscopes for biomedical applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">frontiers in neurophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912368v1</w:t>
+                <w:t xml:space="preserve">hal-00910213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive parallelization of STED nanoscopy using optical lattices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Massive Parallelization of STED Nanoscopy Using Optical Lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Trebbia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brahim Lounis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">frontiers in neurophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Novel optical microscopes for biomedical applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910213v1</w:t>
+                <w:t xml:space="preserve">hal-00912368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers le couplage cohérent à grande distance de deux émetteurs uniques par plasmon de surface</w:t>
               </w:r>
@@ -5762,51 +5762,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307884v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Juan-Delgado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Trebbia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Esteban" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deplano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tamarat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1z52-p73t" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610147v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Nodar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lounis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.023207" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325123v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0180689" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015064v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Hou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Swarnkar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Biadala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19740-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013634v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Rochet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliy Vadimov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Magrini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharatha Thakur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c02166" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186046v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Trebbia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baby" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tamarat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lounis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.023486" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130647v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna I Bodnarchuk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Erni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym V Kovalenko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0364-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858261v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Fu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05876-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182344v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan S. Veshchunov," TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei V. Mironov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasili S. Stolyarov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Rossolenko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.027601" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359602v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang C.-Y." TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang H.-C." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5FD00092K" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359111v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reenu Baby" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.152" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Przybilla" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mestre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.005581" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668360v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Louyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Fern&#233;e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl202506c" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540457v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.063803" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540465v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Ruf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.023986" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159895v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchoule" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L. Garrido Alzar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801429v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bouchoule" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Trebbia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.023624" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127098v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Cornelussen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I Westbrook" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.263201" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011123v7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Est&#232;ve" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Schumm" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.130403" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083391v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.250403" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004460v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00190-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002220v4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aussibal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Figl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00016-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320358v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320354v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138340v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937100v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679163v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970457v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810009v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765086v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Deplano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409342v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933605v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang He" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey L Rogach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396816v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01066165v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2064820" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00997770v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066006v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00912368v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00910213v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00734905v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627504v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Schellekens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Krachmalnicoff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Viana Gomes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2400648" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731073v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765082v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409407v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01208123v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396818v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396819v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230532v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971751v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680723v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844210v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00186656v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307884v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Juan-Delgado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Trebbia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Esteban" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deplano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tamarat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1z52-p73t" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610147v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Nodar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lounis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.023207" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325123v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0180689" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015064v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Hou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Swarnkar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Biadala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19740-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013634v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Rochet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliy Vadimov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Magrini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharatha Thakur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c02166" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186046v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Trebbia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baby" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tamarat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lounis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.023486" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130647v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna I Bodnarchuk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Erni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym V Kovalenko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0364-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858261v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Fu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05876-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182344v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan S. Veshchunov," TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei V. Mironov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasili S. Stolyarov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Rossolenko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.027601" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359602v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang C.-Y." TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang H.-C." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5FD00092K" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359111v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reenu Baby" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.152" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Przybilla" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mestre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.005581" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668360v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Louyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Fern&#233;e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl202506c" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540457v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.063803" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540465v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Ruf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.023986" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159895v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchoule" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L. Garrido Alzar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801429v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bouchoule" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Trebbia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.023624" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127098v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Cornelussen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I Westbrook" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.263201" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011123v7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Est&#232;ve" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Schumm" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.130403" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083391v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.250403" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004460v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00190-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002220v4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aussibal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Figl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00016-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320358v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138340v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320354v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937100v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679163v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970457v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810009v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765086v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Deplano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409342v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933605v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang He" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey L Rogach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396816v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01066165v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2064820" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066006v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00997770v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00910213v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00912368v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00734905v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627504v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Schellekens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Krachmalnicoff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Viana Gomes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2400648" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731073v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765082v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409407v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01208123v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396818v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396819v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230532v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971751v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680723v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844210v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00186656v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>