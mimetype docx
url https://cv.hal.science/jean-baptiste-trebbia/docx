--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -3882,185 +3882,185 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large parallelization of STED nanoscopy using optical lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Trebbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Lounis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microscopy Congress 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">European Light Microscopy Initiative 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Olso, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01066006v1</w:t>
+                <w:t xml:space="preserve">hal-00997770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large parallelization of STED nanoscopy using optical lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Trebbia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brahim Lounis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Light Microscopy Initiative 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Olso, Norway</w:t>
+              <w:t xml:space="preserve">International Microscopy Congress 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00997770v1</w:t>
+                <w:t xml:space="preserve">hal-01066006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive parallelization of STED nanoscopy using optical lattices</w:t>
               </w:r>
@@ -5762,51 +5762,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307884v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Juan-Delgado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Trebbia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Esteban" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deplano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tamarat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1z52-p73t" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610147v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Nodar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lounis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.023207" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325123v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0180689" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015064v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Hou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Swarnkar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Biadala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19740-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013634v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Rochet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliy Vadimov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Magrini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharatha Thakur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c02166" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186046v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Trebbia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baby" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tamarat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lounis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.023486" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130647v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna I Bodnarchuk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Erni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym V Kovalenko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0364-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858261v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Fu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05876-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182344v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan S. Veshchunov," TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei V. Mironov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasili S. Stolyarov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Rossolenko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.027601" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359602v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang C.-Y." TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang H.-C." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5FD00092K" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359111v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reenu Baby" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.152" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Przybilla" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mestre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.005581" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668360v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Louyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Fern&#233;e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl202506c" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540457v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.063803" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540465v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Ruf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.023986" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159895v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchoule" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L. Garrido Alzar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801429v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bouchoule" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Trebbia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.023624" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127098v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Cornelussen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I Westbrook" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.263201" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011123v7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Est&#232;ve" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Schumm" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.130403" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083391v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.250403" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004460v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00190-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002220v4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aussibal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Figl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00016-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320358v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138340v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320354v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937100v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679163v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970457v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810009v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765086v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Deplano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409342v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933605v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang He" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey L Rogach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396816v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01066165v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2064820" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066006v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00997770v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00910213v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00912368v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00734905v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627504v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Schellekens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Krachmalnicoff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Viana Gomes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2400648" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731073v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765082v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409407v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01208123v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396818v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396819v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230532v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971751v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680723v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844210v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00186656v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307884v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Juan-Delgado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Trebbia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Esteban" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deplano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tamarat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1z52-p73t" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610147v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Nodar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lounis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.023207" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325123v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0180689" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015064v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Hou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Swarnkar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Biadala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19740-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013634v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Rochet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliy Vadimov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Magrini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharatha Thakur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c02166" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186046v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Trebbia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baby" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tamarat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lounis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.023486" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130647v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna I Bodnarchuk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Erni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym V Kovalenko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0364-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858261v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Fu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05876-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182344v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan S. Veshchunov," TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei V. Mironov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasili S. Stolyarov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Rossolenko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.027601" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359602v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang C.-Y." TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang H.-C." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5FD00092K" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359111v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reenu Baby" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.152" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Przybilla" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mestre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.005581" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668360v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Louyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Fern&#233;e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl202506c" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540457v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.063803" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540465v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Ruf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.023986" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159895v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchoule" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L. Garrido Alzar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801429v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bouchoule" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Trebbia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.023624" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127098v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Cornelussen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I Westbrook" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.263201" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011123v7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Est&#232;ve" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Schumm" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.130403" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083391v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.250403" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004460v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00190-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002220v4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aussibal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Figl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00016-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320358v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138340v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320354v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937100v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679163v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970457v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810009v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765086v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Deplano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409342v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933605v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang He" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey L Rogach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396816v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01066165v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2064820" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00997770v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066006v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00910213v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00912368v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00734905v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627504v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Schellekens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Krachmalnicoff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Viana Gomes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2400648" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731073v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765082v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409407v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01208123v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396818v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396819v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230532v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971751v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680723v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844210v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00186656v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>