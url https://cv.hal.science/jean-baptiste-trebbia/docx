--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -2901,234 +2901,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Nanoscopy and Optical Control: From Single Molecules to Entangled Pairs</w:t>
+                <w:t xml:space="preserve">Quantum coherence and photon correlations in entangled fluorescent organic molecule pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B Trebbia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUEENTEC 2025 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Olomouc, République tchèque, Czech Republic</w:t>
+              <w:t xml:space="preserve">Congrès Général de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320358v1</w:t>
+                <w:t xml:space="preserve">hal-05138340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum coherence and photon correlations in entangled fluorescent organic molecule pairs</w:t>
+                <w:t xml:space="preserve">Quantum Nanoscopy and Optical Control: From Single Molecules to Entangled Pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B Trebbia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Général de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Troyes, France</w:t>
+              <w:t xml:space="preserve">8th BasQ/IKUR Basque Quantum Science and Technology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138340v1</w:t>
+                <w:t xml:space="preserve">hal-05320354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Nanoscopy and Optical Control: From Single Molecules to Entangled Pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B Trebbia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th BasQ/IKUR Basque Quantum Science and Technology Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">QUEENTEC 2025 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Olomouc, République tchèque, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320354v1</w:t>
+                <w:t xml:space="preserve">hal-05320358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling and Characterizing Light Emission from Two Interacting Fluorescent Organic Molecules</w:t>
               </w:r>
@@ -3772,147 +3772,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Optical Lattice for STED Parallelization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large parallelization of STED nanoscopy using optical lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Trebbia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brahim Lounis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics+Photonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Microscopy Congress 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01066165v1</w:t>
+                <w:t xml:space="preserve">hal-01066006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large parallelization of STED nanoscopy using optical lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3941,290 +3906,325 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Light Microscopy Initiative 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Olso, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large parallelization of STED nanoscopy using optical lattices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Optical Lattice for STED Parallelization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Trebbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Lounis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microscopy Congress 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Optics+Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, San Diego, United States. pp.91690E, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2064820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066006v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive parallelization of STED nanoscopy using optical lattices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Massive Parallelization of STED Nanoscopy Using Optical Lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Trebbia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brahim Lounis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">frontiers in neurophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Novel optical microscopes for biomedical applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910213v1</w:t>
+                <w:t xml:space="preserve">hal-00912368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive Parallelization of STED Nanoscopy Using Optical Lattices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Massive parallelization of STED nanoscopy using optical lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Trebbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Lounis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novel optical microscopes for biomedical applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">frontiers in neurophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912368v1</w:t>
+                <w:t xml:space="preserve">hal-00910213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers le couplage cohérent à grande distance de deux émetteurs uniques par plasmon de surface</w:t>
               </w:r>
@@ -5762,51 +5762,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307884v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Juan-Delgado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Trebbia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Esteban" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deplano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tamarat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1z52-p73t" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610147v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Nodar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lounis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.023207" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325123v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0180689" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015064v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Hou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Swarnkar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Biadala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19740-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013634v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Rochet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliy Vadimov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Magrini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharatha Thakur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c02166" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186046v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Trebbia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baby" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tamarat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lounis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.023486" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130647v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna I Bodnarchuk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Erni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym V Kovalenko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0364-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858261v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Fu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05876-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182344v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan S. Veshchunov," TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei V. Mironov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasili S. Stolyarov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Rossolenko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.027601" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359602v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang C.-Y." TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang H.-C." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5FD00092K" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359111v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reenu Baby" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.152" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Przybilla" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mestre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.005581" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668360v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Louyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Fern&#233;e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl202506c" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540457v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.063803" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540465v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Ruf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.023986" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159895v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchoule" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L. Garrido Alzar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801429v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bouchoule" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Trebbia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.023624" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127098v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Cornelussen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I Westbrook" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.263201" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011123v7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Est&#232;ve" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Schumm" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.130403" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083391v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.250403" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004460v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00190-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002220v4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aussibal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Figl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00016-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320358v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138340v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320354v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937100v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679163v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970457v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810009v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765086v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Deplano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409342v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933605v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang He" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey L Rogach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396816v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01066165v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2064820" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00997770v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066006v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00910213v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00912368v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00734905v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627504v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Schellekens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Krachmalnicoff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Viana Gomes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2400648" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731073v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765082v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409407v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01208123v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396818v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396819v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230532v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971751v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680723v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844210v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00186656v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307884v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Juan-Delgado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Trebbia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Esteban" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deplano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tamarat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1z52-p73t" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610147v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Nodar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lounis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.023207" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325123v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0180689" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015064v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Hou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Swarnkar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Biadala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19740-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013634v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Rochet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliy Vadimov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Magrini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharatha Thakur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c02166" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186046v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Trebbia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baby" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tamarat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lounis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.023486" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130647v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna I Bodnarchuk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Erni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym V Kovalenko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0364-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858261v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Fu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05876-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182344v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan S. Veshchunov," TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei V. Mironov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasili S. Stolyarov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Rossolenko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.027601" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359602v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang C.-Y." TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang H.-C." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5FD00092K" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359111v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reenu Baby" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.152" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Przybilla" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mestre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.005581" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668360v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Louyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Fern&#233;e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl202506c" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540457v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.063803" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540465v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Ruf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.023986" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159895v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchoule" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L. Garrido Alzar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801429v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bouchoule" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Trebbia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.023624" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127098v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Cornelussen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I Westbrook" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.263201" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011123v7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Est&#232;ve" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Schumm" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.130403" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083391v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.250403" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004460v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00190-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002220v4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aussibal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Figl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00016-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138340v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320354v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320358v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937100v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679163v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970457v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810009v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765086v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Deplano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409342v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933605v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang He" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey L Rogach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396816v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066006v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00997770v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01066165v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2064820" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00912368v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00910213v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00734905v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627504v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Schellekens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Krachmalnicoff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Viana Gomes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2400648" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731073v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765082v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409407v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01208123v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396818v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396819v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230532v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971751v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680723v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844210v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00186656v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>