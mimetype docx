--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -502,784 +502,784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children’s implicit attitudes toward male and female power in dyadic inter-gender interactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early Montessori education shows delayed benefits for mathematical problem-solving in a 5-year longitudinal randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Breton</w:t>
+                <w:t xml:space="preserve">Sarah Le Diagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Maire</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Prado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psicologia Sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1482/118879⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.43961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-27687-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05426180v1</w:t>
+                <w:t xml:space="preserve">hal-05452766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual differences in executive functions and theory of mind mediate the relation between academic skills from kindergarten to 5th grade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Diagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jacquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Prado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20 (6), pp.e0324547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0324547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Montessori education shows delayed benefits for mathematical problem-solving in a 5-year longitudinal randomized controlled trial</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Japanese Are Less Human-Centred than French: A New View on Spontaneous Perspective-Taking in Easterners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Quesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Imai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Susami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiharu Niki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chabanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-27687-2⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (11), pp.1482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bs15111482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452766v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cross-cultural temporal neurodynamics of fairness: A developmental machine-learning neuroscience investigation.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social factors contributing to the development of chronic low back pain: a scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Triniol</w:t>
+                <w:t xml:space="preserve">Yvan Sonjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lépingle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen T Reilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/dev0002103⟩</w:t>
+              <w:t xml:space="preserve">BMC Musculoskeletal Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12891-025-09216-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05453627v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Japanese Are Less Human-Centred than French: A New View on Spontaneous Perspective-Taking in Easterners</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The cross-cultural temporal neurodynamics of fairness: A developmental machine-learning neuroscience investigation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiharu Niki</w:t>
+                <w:t xml:space="preserve">Jason Cowell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Chabanat</w:t>
+                <w:t xml:space="preserve">Chenyi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yawei Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Epinat-Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Triniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bs15111482⟩</w:t>
+              <w:t xml:space="preserve">Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/dev0002103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452480v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social factors contributing to the development of chronic low back pain: a scoping review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Gonthier</w:t>
+                <w:t xml:space="preserve">Children’s implicit attitudes toward male and female power in dyadic inter-gender interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawan Charafeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Lépingle</w:t>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Musculoskeletal Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (1), pp.999. </w:t>
+              <w:t xml:space="preserve">Psicologia Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.311-334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12891-025-09216-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1482/118879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05337196v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifications, inférences et évaluation de la dominance : les mécanismes cognitifs à l’œuvre chez le bébé</w:t>
               </w:r>
@@ -1594,51 +1594,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning from illusions: From perception studies to perspective-taking interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Quesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayumi Kambara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1969,386 +1969,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rank reversal aversion and fairness in hierarchies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hierarchy in the cockpit: How captains influence the decision-making of young and inexperienced first officers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Barat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dreher</w:t>
+                <w:t xml:space="preserve">Eve F Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadine Matton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Baragona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cerise Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptive Human Behavior and Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40750-022-00206-7⟩</w:t>
+              <w:t xml:space="preserve">Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 146, pp.105536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2021.105536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842224v1</w:t>
+                <w:t xml:space="preserve">hal-03906310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rank Reversal Aversion and Fairness in Hierarchies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Foncelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dreher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Human Behavior and Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.520-537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchy in the cockpit: How captains influence the decision-making of young and inexperienced first officers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eve F Fabre</w:t>
+                <w:t xml:space="preserve">Rank reversal aversion and fairness in hierarchies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Foncelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Matton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valeria Baragona</w:t>
+                <w:t xml:space="preserve">Elodie Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dreher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerise Cuny</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 146, pp.105536. </w:t>
+              <w:t xml:space="preserve">Adaptive Human Behavior and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (4), pp.520-537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssci.2021.105536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40750-022-00206-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906310v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction and its failures: an approach through embarrassment and shame</w:t>
               </w:r>
@@ -2432,472 +2432,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Preschoolers Align Their Preferences With Those of a Powerful Individual?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Montessori Education on the Academic, Cognitive, and Social Development of Disadvantaged Preschoolers: A Randomized Controlled Study in the French Public‐School System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Ogier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Foncelle</w:t>
+                <w:t xml:space="preserve">Philippine Courtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Epinat</w:t>
+                <w:t xml:space="preserve">Marie-Line Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira Noveck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Education </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feduc.2020.607096⟩</w:t>
+              <w:t xml:space="preserve">Child Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (5), pp.2069-2088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cdev.13575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03505191v1</w:t>
+                <w:t xml:space="preserve">hal-03366390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does nonviolent communication education improve empathy in French medical students?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Epinat-Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Foncelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Quesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chabanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Medical Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.205-218. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5116/ijme.615e.c507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Montessori Education on the Academic, Cognitive, and Social Development of Disadvantaged Preschoolers: A Randomized Controlled Study in the French Public‐School System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Van Der Henst</w:t>
+                <w:t xml:space="preserve">Do Preschoolers Align Their Preferences With Those of a Powerful Individual?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawan Charafeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Triniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ira Noveck</w:t>
+                <w:t xml:space="preserve">Mathilde Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Foncelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Caroline Croset</w:t>
+                <w:t xml:space="preserve">Justine Epinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 92 (5), pp.2069-2088. </w:t>
+              <w:t xml:space="preserve">Frontiers in Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.607096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cdev.13575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feduc.2020.607096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366390v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Language on Spatial Reasoning: Reading Habits Modulate the Formulation of Conclusions and the Integration of Premises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2931,90 +2931,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sympathy for the underdog: people are inclined to adopt the emotional perspective of powerless (versus powerful) others</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Quesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Foncelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chabanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3078,51 +3078,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enfance du pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawan Charafeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37 (4), pp.386-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3182,51 +3182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawan Charafeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imac Maria Zambrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Triniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3424,51 +3424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How occupational status influences the processing of faces: An EEG study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ligneul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3686,300 +3686,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique de l’enfant et le dilemme de la hiérarchie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Does prestige affect us physiologically?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cordonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20173306025⟩</w:t>
+              <w:t xml:space="preserve">Interaction Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (2), pp.214-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/is.18.2.04cor⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895939v1</w:t>
+                <w:t xml:space="preserve">hal-02895852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perte d’agentivité sans coercition ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">La politique de l’enfant et le dilemme de la hiérarchie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 33 (5), pp.548-548. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20173305020⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 33 (6–7), pp.664-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20173306025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02896015v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does prestige affect us physiologically?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Perte d’agentivité sans coercition ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interaction Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (2), pp.214-233. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (5), pp.548-548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/is.18.2.04cor⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20173305020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895852v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You can laugh at everything, but not with everyone</w:t>
               </w:r>
@@ -4004,64 +4004,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Eymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira Noveck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interaction Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (1), pp.116 - 141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4121,51 +4121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ligneul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dreher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4380,51 +4380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne C Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cheylus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4622,51 +4622,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context in Generalized Conversational Implicatures: the case of some</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine E. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cheylus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4752,51 +4752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Yama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4962,274 +4962,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preschoolers' understanding of merit in two Asian societies</w:t>
+                <w:t xml:space="preserve">The Influence of Power and Reason on Young Maya Children’s Endorsement of Testimony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chevallier</w:t>
+                <w:t xml:space="preserve">T. Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Xu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Baumard</w:t>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0114717⟩</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/desc.12336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279390v1</w:t>
+                <w:t xml:space="preserve">hal-01279091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Power and Reason on Young Maya Children’s Endorsement of Testimony</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preschoolers' understanding of merit in two Asian societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Castelain</w:t>
+                <w:t xml:space="preserve">K. Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-B van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bernard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hugo Mercier</w:t>
+                <w:t xml:space="preserve">N. Baumard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/desc.12336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0114717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279091v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Easterners and Westerners treat contradiction differently?</w:t>
               </w:r>
@@ -5267,51 +5267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognition and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5513,51 +5513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Koun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Hewitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27 (4), pp.692 - 704. </w:t>
@@ -5589,386 +5589,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasoning from transitive premises: An EEG study.</w:t>
+                <w:t xml:space="preserve">Disabling conditional inferences: An EEG study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kaliuzhna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim de Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56, pp.Pages : 255-262</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067953v1</w:t>
+                <w:t xml:space="preserve">hal-01103145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face the hierarchy: ERP and oscillatory brain responses in social rank processing.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Henaff</w:t>
+                <w:t xml:space="preserve">Reasoning from transitive premises: An EEG study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cheylus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (3), pp.e91451. </w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.100-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0091451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2014.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067837v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disabling conditional inferences: An EEG study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Bonnefond</w:t>
+                <w:t xml:space="preserve">Face the hierarchy: ERP and oscillatory brain responses in social rank processing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Jerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Kaliuzhna</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Anne Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cheylus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (3), pp.e91451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0091451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103145v1</w:t>
+                <w:t xml:space="preserve">hal-01067837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deduction electrified: ERPs elicited by the processing of words in conditional arguments.</w:t>
               </w:r>
@@ -6057,51 +6057,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture, ambiguity aversion and choice in probability judgments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Yama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6208,51 +6208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Spotorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cheylus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira A Noveck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6312,51 +6312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What MEG can reveal about inference making: the case of if...then sentences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira Noveck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6463,64 +6463,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Koun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira Noveck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 63 (1), pp.25-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6605,51 +6605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Koun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira A Noveck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6702,446 +6702,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How pragmatic interpretations arise from conditionals: Profiling the Affirmation of the Consequent argument with reaction time and EEG measures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Belief revision and delusions: how do patients with schizophrenia take advice?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Kaliuzhna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Testud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Memory and Language</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (4), pp.e34771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0034771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915916v1</w:t>
+                <w:t xml:space="preserve">hal-00904089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belief revision and delusions: how do patients with schizophrenia take advice?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérian Chambon</w:t>
+                <w:t xml:space="preserve">Is the use of averaging in advice taking modulated by culture?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Franck</w:t>
+                <w:t xml:space="preserve">H Yama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérangère Testud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Y Kawasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Cognition and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904089v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the use of averaging in advice taking modulated by culture?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Mercier</w:t>
+                <w:t xml:space="preserve">How pragmatic interpretations arise from conditionals: Profiling the Affirmation of the Consequent argument with reaction time and EEG measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Yama</w:t>
+                <w:t xml:space="preserve">Marion Gougain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Kawasaki</w:t>
+                <w:t xml:space="preserve">Suzanne Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Adachi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthew D. Olsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognition and Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">Journal of Memory and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (67), pp.468-485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400799v1</w:t>
+                <w:t xml:space="preserve">hal-00915916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the Use of Averaging in Advice Taking Modulated by Culture?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Yama,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7205,51 +7205,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A deflationary account of invited inferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira Noveck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7294,367 +7294,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ERPs to capture inferential processes guided by prosodic cues</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ira Noveck</w:t>
+                <w:t xml:space="preserve">Overlapping and distinct neural representations of numbers and verbal transitive series.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira A Noveck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Journal of Linguistics / Rivista di linguistica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (3), pp.720-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhp137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280719v1</w:t>
+                <w:t xml:space="preserve">hal-00652507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recomposing a fragmented literature: how conditional and relational arguments engage different neural systems for deductive reasoning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira A Noveck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 51 (3), pp.1213-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2010.03.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00654908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlapping and distinct neural representations of numbers and verbal transitive series.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+                <w:t xml:space="preserve">Using ERPs to capture inferential processes guided by prosodic cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-B van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira Noveck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Italian Journal of Linguistics / Rivista di linguistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22.1 (125-152)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00652507v1</w:t>
+                <w:t xml:space="preserve">hal-01280719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cross-cultural study of hindsight bias and conditional probabilistic reasoning</w:t>
               </w:r>
@@ -7679,51 +7679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken I. Manktelow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyung Soo Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7774,51 +7774,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belief revision in schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariia Kaliuzhna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Derhenst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7882,51 +7882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What's behind an inference? An EEG study with conditional arguments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 47 (14), pp.3125-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7966,476 +7966,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of language on spatial reasoning: The case of reading habits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste van Derhenst</w:t>
+                <w:t xml:space="preserve">Spatial associations in relational reasoning: evidence for a SNARC-like effect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira A Noveck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 61 (8), pp.1143-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17470210801954777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103393v1</w:t>
+                <w:t xml:space="preserve">hal-00652499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with indeterminacy in spatial descriptions.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Dealing with indeterminacy in spatial descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Schaeken</w:t>
+                <w:t xml:space="preserve">C Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Schaeken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira Noveck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 72 (5), pp.553-66. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00904108v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial associations in relational reasoning: evidence for a SNARC-like effect.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ira A Noveck</w:t>
+                <w:t xml:space="preserve">The influence of language on spatial reasoning: The case of reading habits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Derhenst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International journal of psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43, pp.Issue : 3-4 Pages: 781-781</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652499v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with indeterminacy in spatial descriptions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Dealing with indeterminacy in spatial descriptions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">W Schaeken</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Schaeken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira Noveck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 72 (5), pp.553-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-007-0130-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400867v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interpretation of classically quantified sentences: a set-theoretic approach.</w:t>
               </w:r>
@@ -8551,64 +8551,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le raisonnement causal : de la pragmatique du discours à la pragmatique expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Moeschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-B van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8659,103 +8659,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with contradiction in a communicative context: a cross-cultural study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Yama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Kawasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Adachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intercultural Pragmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8793,77 +8793,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Interpretation of Classically Quantified Sentences: A set-theoretic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Politzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delle Luche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira Noveck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 30 (4), pp.691-723</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8888,51 +8888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance effects in reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mind &amp; Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6 (229-245)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8957,64 +8957,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The wording of conclusions in relational reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Schaeken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 97, pp.Issue : 1 Pages : 1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9136,247 +9136,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truthfulness and Relevance in Telling The Time</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Strategies in sentential reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Carles</w:t>
+                <w:t xml:space="preserve">Yingrui Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Sperber</w:t>
+                <w:t xml:space="preserve">Johnson-Laird N. Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mind and Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 17, pp.457-466</w:t>
+              <w:t xml:space="preserve">Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 26, pp.425-468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00000171v1</w:t>
+                <w:t xml:space="preserve">hal-00000173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies in sentential reasoning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Truthfulness and Relevance in Telling The Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingrui Yang</w:t>
+                <w:t xml:space="preserve">Laure Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnson-Laird N. Philip</w:t>
+                <w:t xml:space="preserve">Dan Sperber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 26, pp.425-468</w:t>
+              <w:t xml:space="preserve">Mind and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 17, pp.457-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00000173v1</w:t>
+                <w:t xml:space="preserve">hal-00000171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental Model Theory versus the Inference Rule Approach in relational reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thinking &amp; Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 8, pp.193-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9395,200 +9395,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00000174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When is a conclusion worth deriving? A relevance-based analysis of indeterminate relational problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">La perspective pragmatique dans l'étude du raisonnement et de la rationalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Politzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thinking and Reasoning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 102, pp.65-108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ijn_00000099v1</w:t>
+                <w:t xml:space="preserve">hal-00000172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perspective pragmatique dans l'étude du raisonnement et de la rationalité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">When is a conclusion worth deriving? A relevance-based analysis of indeterminate relational problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Sperber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Politzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thinking and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 8 (1), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13546780143000071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00000172v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ijn_00000099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inept reasoners or pragmatic virtuosos? Relevance and the deontic selection task</w:t>
               </w:r>
@@ -9600,64 +9600,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Girotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Kemmelmeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Sperber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 81, pp.B69-B76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9825,51 +9825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Derhenst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Sperber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 35, pp.Issue : 3-4 Pages : 59-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9894,51 +9894,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental model theory and pragmatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 23, pp.Issue : 2 Pages : 283+. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9984,51 +9984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mental model theory of spatial reasoning re-examined: The role of relevance in premise order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 90, pp.Pages : 73-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10053,51 +10053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental models theory and relational reasoning re-examined: the role of relevance in premise order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 90 (73-84)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10122,51 +10122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles Mentaux et Pragmatique: le cas du raisonnement relationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InCognito Cahiers Romans de Sciences Cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 6 (5-14)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10217,316 +10217,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CREAT_criteria: What have we learned regarding CTD patient epilepsy? A prospective study in creatine transporter deficiency (SLC6A8) patients to determine the most relevant outcome measures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Est-ce que commander rend joyeux ? Etude des émotions attribuées à des personnages féminins et masculins impliqués dans des relations de pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Curie</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clovis Levrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawan Charafeddine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 CCDS Scientific + Patient Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Creatine Deficiencies, Jun 2024, Salt Lake City (US), United States</w:t>
+              <w:t xml:space="preserve">Colloque International du Réseau Interuniversitaire de PSYchologie du DEVEloppement et de l’Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731103v1</w:t>
+                <w:t xml:space="preserve">hal-04629483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Est-ce que commander rend joyeux ? Etude des émotions attribuées à des personnages féminins et masculins impliqués dans des relations de pouvoir</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elodie Barat</w:t>
+                <w:t xml:space="preserve">CREAT_criteria: What have we learned regarding CTD patient epilepsy? A prospective study in creatine transporter deficiency (SLC6A8) patients to determine the most relevant outcome measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Ouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahra Gheurbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clovis Levrez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Touil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International du Réseau Interuniversitaire de PSYchologie du DEVEloppement et de l’Éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">2024 CCDS Scientific + Patient Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Creatine Deficiencies, Jun 2024, Salt Lake City (US), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629483v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« C’est moi qui commande ! ». Pouvoir, genre et priorité à soi chez les enfants de 7 à 9 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawan Charafeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Foncelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10590,77 +10590,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir a-t-il un genre ? Représentations des relations de pouvoir entre les genres pendant l'enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawan Charafeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Triniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Epinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10715,51 +10715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Là, c’est pas le questionnement habituel question-réponse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dargnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude du projet DECLICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10778,368 +10778,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03188038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles caractéristiques des tâches de Sciences discriminent la performance des élèves en fonction de leur niveau socio-économique et culturel ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Fontanieu</w:t>
+                <w:t xml:space="preserve">L’impact de l’apprentissage d’une langue seconde sur les capacités pragmatiques : le cas des implicatures scalaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penka Stateva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Andreetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cheylus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l'Association de recherches en Didactique des Sciences et Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Connaissances et usages en langue seconde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20173800005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105066v1</w:t>
+                <w:t xml:space="preserve">hal-01659678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact de l’apprentissage d’une langue seconde sur les capacités pragmatiques : le cas des implicatures scalaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+                <w:t xml:space="preserve">Quelles caractéristiques des tâches de Sciences discriminent la performance des élèves en fonction de leur niveau socio-économique et culturel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duclos Mylène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Hebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Montpied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Tiberghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fontanieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connaissances et usages en langue seconde</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence de l'Association de recherches en Didactique des Sciences et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Saint Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659678v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine Socio-économique des élèves et évaluation de la culture scientifique par PISA: Utilisation de L’ASI pour trouver des classes d’items d’intérêt pour analyser la problématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Montpied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Montpied</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Duclos Mylène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Hébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira Noveck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 9ème colloque d'Analyse Statistique Implicative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Besançon, France. pp.375-402</w:t>
@@ -11207,51 +11207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Koun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira A Noveck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11302,51 +11302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de la hiérarchie et attitude face aux figures de la dominance : une étude chez les enfants de 3 à 6 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawan Charafeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">premier congrès PSYRENE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11397,234 +11397,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational mechanisms underlying adaptation to fluctuating intentions of others in children</w:t>
+                <w:t xml:space="preserve">COMPUTATIONAL MODELING OF THE ABILITY TO READ CHANGES OF COOPERATIVE VS COMPETITIVE INTENTIONS: DEVELOPMENTAL CHANGES IN CHILDREN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toan Nong</w:t>
+                <w:t xml:space="preserve">T. Nong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J.H. Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Miao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurofrance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">SBDM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04980266v1</w:t>
+                <w:t xml:space="preserve">hal-04980283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPUTATIONAL MODELING OF THE ABILITY TO READ CHANGES OF COOPERATIVE VS COMPETITIVE INTENTIONS: DEVELOPMENTAL STUDY IN CHILDREN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toan Nong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yansong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jae Hyung Woo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuqian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SBDM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
@@ -11639,229 +11639,229 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPUTATIONAL MODELING OF THE ABILITY TO READ CHANGES OF COOPERATIVE VS COMPETITIVE INTENTIONS: DEVELOPMENTAL CHANGES IN CHILDREN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Nong</w:t>
+                <w:t xml:space="preserve">Computational mechanisms underlying adaptation to fluctuating intentions of others in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toan Nong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.H. Woo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Wang</w:t>
+                <w:t xml:space="preserve">C. Miao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBDM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Neurofrance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04980283v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPUTATIONAL MODELS OF THE DETECTION OF COOPERATIVE AND COMPETITIVE INTENTIONS IN CHILDREN FROM AGE 3 TO 9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Nong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Miao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11929,77 +11929,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Hébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fontanieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the American Educational Research Association (AERA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, New York (NY), United States</w:t>
@@ -12028,103 +12028,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PISA science item difficulties according to socio-economical-cultural level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duclos Mylène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Hebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Noveck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the European Science Education Research Association.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Dublin, Ireland</w:t>
@@ -12185,51 +12185,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darwin en tête ! L'Evolution et les sciences cognitives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12273,51 +12273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologies du raisonnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck, 2007, 978-2-8041-5542-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12619,64 +12619,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonnement et situations quotidiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariia Kaliuzhna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In N. Franck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de Réhabilitation Psychosociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier-Masson, pp.92-99, 2018, </w:t>
@@ -12727,90 +12727,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PISA science item difficulties according to socio-economical-cultural level (Part 11 : Evaluation and Assessment of Student Learning and Development)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Hebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira A Noveck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Odilla Finlayson; Eilish McLoughlin; Sibel Erduran; Peter Childs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Proceedings of the ESERA 2017 Conference. Research, Practice and Collaboration in Science Education</w:t>
@@ -12882,51 +12882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Billanboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira A Noveck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In P. Saint-Germier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language, Evolution and Mind. Essays in honour of Anne Reboul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, College Publications, pp.247-262, 2018</w:t>
@@ -12968,51 +12968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le raisonnement et la pensée dans la schizophrénie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kaliuznha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Franck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition sociale et Schizophrénie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier masson, 2014</w:t>
@@ -13041,51 +13041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13140,51 +13140,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to open the door to System 2: Debiasing the Bat-and-Ball problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Bourgeois-Gironde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Watanabe et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rational Animals, Irrational Humans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Keio University, pp.235-252, 2009</w:t>
@@ -13226,51 +13226,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Psychologie évolutionniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Van der Henst, J-B. and Mercier, H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Darwin en tête ! L'Evolution et les sciences cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Grenoble: PUG, 2009</w:t>
@@ -13385,77 +13385,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some interpretational difficulties regarding the Social Contract account of the content effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira Noveck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Roberts, M.J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrating the mind</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hove: Psychology Press, 2007</w:t>
@@ -13478,199 +13478,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mental model theory of relational reasoning: Premises' relevance, conclusions' phrasing and cognitive economy</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Schaeken, W., Vandierendonck, A., Schroyens, W., &amp; d'Ydewalle. G. </w:t>
+                <w:t xml:space="preserve">Psychologie du raisonnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In J-Y Baudouin &amp; G. Tiberghien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Mental Models Theory of Reasoning: Refinements and Extensions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lawrence Erlbaum Associates, pp.129-150, 2007</w:t>
+              <w:t xml:space="preserve">Manuel de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bréal, pp.72-75, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00277088v1</w:t>
+                <w:t xml:space="preserve">hal-02899822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychologie du raisonnement</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">In J-Y Baudouin &amp; G. Tiberghien. </w:t>
+                <w:t xml:space="preserve">The mental model theory of relational reasoning: Premises' relevance, conclusions' phrasing and cognitive economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Schaeken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Schroyens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Schaeken, W., Vandierendonck, A., Schroyens, W., &amp; d'Ydewalle. G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manuel de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bréal, pp.72-75, 2007</w:t>
+              <w:t xml:space="preserve">The Mental Models Theory of Reasoning: Refinements and Extensions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lawrence Erlbaum Associates, pp.129-150, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899822v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00277088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To what extent do social contracts affect performance on Wason's selection task</w:t>
               </w:r>
@@ -13755,245 +13755,245 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie cognitive et raisonnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Mercier</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira Noveck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rossi</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Rossi, S. &amp; Van der Henst, J-B. </w:t>
+                <w:t xml:space="preserve">S Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In Rossi, S. and Van der Henst, J-B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologies du raisonnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Deboeck, pp.39-76, 2007</w:t>
+              <w:t xml:space="preserve">, Bruxelles: DeBoeck, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00277085v1</w:t>
+                <w:t xml:space="preserve">hal-01402069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie cognitive et raisonnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Noveck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Rossi</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">In Rossi, S. and Van der Henst, J-B. </w:t>
+                <w:t xml:space="preserve">S. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rossi, S. &amp; Van der Henst, J-B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologies du raisonnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Bruxelles: DeBoeck, 2007</w:t>
+              <w:t xml:space="preserve">, Deboeck, pp.39-76, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402069v1</w:t>
+                <w:t xml:space="preserve">hal-00277085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie du raisonnement</w:t>
               </w:r>
@@ -14138,51 +14138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie évolutionniste et raisonnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14237,51 +14237,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie évolutionniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Baudouin, J-Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie cognitive – tome 1 : L’adulte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Breal., 2007</w:t>
@@ -14310,51 +14310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to make a participant logical: The role of premise presentation in a conditional reasoning task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinga Bujakowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14534,64 +14534,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It’s good to be wrong: An analysis of mistakes in relational reasoning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Schaeken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Girotto, V. &amp; Johnson-Laird, P.N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The shape of reason</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Psychology Press, pp.51-69, 2005</w:t>
@@ -14620,64 +14620,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the cognitive and communicative principles of relevance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Sperber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ira Noveck, Dan Sperber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Pragmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave, 2004</w:t>
@@ -14706,64 +14706,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the cognitive and the communicative principles of relevance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Sperber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ira Noveck, Dan Sperber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Pragmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave, 2004</w:t>
@@ -14792,51 +14792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contexte et Raisonnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guy Politzer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Raisonnement humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes, p. 1-35, 2002</w:t>
@@ -14865,51 +14865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie des modèles mentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15009,90 +15009,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational mechanisms underlying the emergence of theory of mind in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinh-Toan Axel Nong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yansong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jae Hyung Woo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuqian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -15157,51 +15157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryel Othon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15258,51 +15258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Mongelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15489,51 +15489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452768v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Eve Helmlinger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Foncelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina-Ioana Galusca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van der Henst" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chidev/aacaf005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Shafika Mokhtar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Ng Lee Yen Abdullah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Maire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Charafeddine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castelain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21315/apjee2025.40.3.17" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448583v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat-Duclos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rossignon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paulignan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.20416" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05426180v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Breton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1482/118879" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126568v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Diagon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacquel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0324547" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27687-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453627v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cowell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyi Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawei Cheng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Triniol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0002103" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452480v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quesque" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Imai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Susami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiharu Niki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabanat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs15111482" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337196v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Sonjon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gonthier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille L&#233;pingle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen T Reilly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12891-025-09216-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740665v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste van der Henst" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/canalpsy.3545" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314489v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Charefeddine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10693971231202885" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193958v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mascaro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goupil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pantecouteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Depierreux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-023-01634-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193967v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumi Kambara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rossetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2023.05.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dreher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascalis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49385-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193976v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Liu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Derrington" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;nistant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Corgnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1087979" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03842224v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste van Der Henst" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40750-022-00206-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628099v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van Der Henst" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906310v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve F Fabre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Matton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beltran" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Baragona" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Cuny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105536" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03760227v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2022.2.04" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505191v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ogier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2020.607096" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03417315v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duguet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5116/ijme.615e.c507" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366390v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Courtier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Noveck" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.13575" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505193v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.654266" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505184v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2021.1902282" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211685v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021036" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03039222v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imac Maria Zambrana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mercier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cl&#233;ment" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11199-019-01116-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895844v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yamada" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Matsui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioko Sudo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685373-12340058" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006207v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ligneul" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jerbi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie George" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.09.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803048v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Dupuy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penka Stateva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Andreetta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cheylus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Deprez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lab.17017.dup" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895939v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173306025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896015v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173305020" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895852v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordonier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.18.2.04cor" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878732v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Morisseau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Eymond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.18.1.06mor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340964v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Qu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2017.08.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67KT4XF2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374001v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex A de Carvalho" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C. Reboul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Nazir" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01500" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951229v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex de Carvalho" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Reboul" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400548v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Castelain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B van Der Henst" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kaufmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582067v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine E. Dupuy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reboul" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00381" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279065v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mercier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deguchi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yama" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895956v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kaufmann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0000164" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279390v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevallier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adachi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baumard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114717" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279091v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Castelain" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12336" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400642v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zhang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Qu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279389v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charafeddine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kaufman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berchtold" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878742v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Spotorno" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Hewitt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00744" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067953v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonnefond" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2014.06.010" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067837v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Henaff" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091451" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103145v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kaliuzhna" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Neys" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864188v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste van Derhenst" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2012.12.011" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTWDXK8J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280854v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kawasaki" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875135v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira A Noveck" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066839" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927578v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baillet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpuech" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957442v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.06.046" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKNCFQ9G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864241v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915916v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gougain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Robic" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Olsen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904089v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Kaliuzhna" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Chambon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Testud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034771" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400799v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Yama" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kawasaki" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Adachi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907831v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yama," TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayoi Kawasaki" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuniko Adachi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280389v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefond" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280719v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654908v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.03.026" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TKPBS5N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652507v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhp137" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-D4932M2X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646263v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yama" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken I. Manktelow" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Soo Do" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546783.2010.526786" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109816v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Chambon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652466v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2009.07.014" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M93D2Q64-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103393v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904108v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chevallier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Schaeken" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-007-0130-6" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XDTQ9TF0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652499v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210801954777" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400867v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevallier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Schaeken" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653803v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Politzer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Henst" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delle Luche" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15516709cog0000_75" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280734v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moeschler" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tapiero" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400876v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00130614v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280727v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103159v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2004.06.008" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4FQ8DBN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109829v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000171v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carles" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Sperber" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000173v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingrui Yang" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnson-Laird N. Philip" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000174v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000099v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546780143000071" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000172v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000100v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Girotto" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kemmelmeir" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441409v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Girotto" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kemmelmeier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sperber" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb van Der Henst" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-0277(01)00124-X" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109843v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carles" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103176v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X00212442" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-NRTXCGZV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103210v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280740v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280742v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731103v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Curie" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ouss" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahra Gheurbi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pommier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touil" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04629483v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Levrez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04200884v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03740153v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marignier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188038v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dargnat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105066v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duclos Myl&#232;ne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Hebel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Montpied" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659678v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20173800005" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902606v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le H&#233;bel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950468v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941594v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04980266v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Nong" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miao" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04980236v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yansong Li" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu Chen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Hyung Woo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqian Wang" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04980283v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nong" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Woo" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04980220v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946743v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Duclos" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105072v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Noveck" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400888v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896441v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276980v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. van Der Henst" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740645v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54593-1_2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895028v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899783v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-2-294-75915-4.00011-6" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076638v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899753v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Billanboz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280774v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaliuznha" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282053v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00432320v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bourgeois-Gironde" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402050v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277083v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402056v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277088v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schaeken" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schroyens" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899822v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277086v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277085v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402069v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277090v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277091v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402063v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402077v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899838v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Bujakowska" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ciceron" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277093v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bujakowska" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciceron" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Noveck" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280793v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000452v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000450v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000177v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280809v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Livet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sabah" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288677v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh-Toan Axel Nong" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452974v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fabre" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryel Othon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073507v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jayez" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Mongelli" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452768v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Eve Helmlinger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Foncelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina-Ioana Galusca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van der Henst" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chidev/aacaf005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Shafika Mokhtar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Ng Lee Yen Abdullah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Maire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Charafeddine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castelain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21315/apjee2025.40.3.17" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448583v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat-Duclos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rossignon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paulignan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.20416" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452766v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Diagon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27687-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126568v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacquel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0324547" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452480v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quesque" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Imai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Susami" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiharu Niki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabanat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs15111482" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337196v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Sonjon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gonthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille L&#233;pingle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen T Reilly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12891-025-09216-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453627v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cowell" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyi Chen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawei Cheng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Triniol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0002103" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05426180v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Breton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1482/118879" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740665v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste van der Henst" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/canalpsy.3545" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314489v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Charefeddine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10693971231202885" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193958v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mascaro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goupil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pantecouteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Depierreux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-023-01634-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193967v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumi Kambara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rossetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2023.05.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dreher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascalis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49385-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193976v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Liu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Derrington" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;nistant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Corgnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1087979" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906310v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve F Fabre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Matton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beltran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Baragona" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Cuny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105536" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628099v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van Der Henst" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03842224v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste van Der Henst" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40750-022-00206-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03760227v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2022.2.04" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366390v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Courtier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Noveck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.13575" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03417315v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duguet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5116/ijme.615e.c507" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505191v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ogier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2020.607096" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505193v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.654266" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505184v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2021.1902282" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211685v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021036" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03039222v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imac Maria Zambrana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mercier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cl&#233;ment" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11199-019-01116-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895844v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yamada" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Matsui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioko Sudo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685373-12340058" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006207v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ligneul" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jerbi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie George" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.09.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803048v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Dupuy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penka Stateva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Andreetta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cheylus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Deprez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lab.17017.dup" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895852v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordonier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.18.2.04cor" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895939v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173306025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896015v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173305020" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878732v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Morisseau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Eymond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.18.1.06mor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340964v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Qu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2017.08.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67KT4XF2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374001v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex A de Carvalho" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C. Reboul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Nazir" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01500" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951229v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex de Carvalho" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Reboul" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400548v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Castelain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B van Der Henst" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kaufmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582067v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine E. Dupuy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reboul" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00381" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279065v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mercier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deguchi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yama" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895956v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kaufmann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0000164" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279091v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Castelain" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12336" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279390v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevallier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adachi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baumard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114717" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400642v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zhang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Qu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279389v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charafeddine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kaufman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berchtold" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878742v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Spotorno" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Hewitt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00744" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103145v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonnefond" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kaliuzhna" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Neys" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067953v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2014.06.010" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067837v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Henaff" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091451" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864188v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste van Derhenst" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2012.12.011" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTWDXK8J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280854v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kawasaki" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875135v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira A Noveck" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066839" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927578v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baillet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpuech" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957442v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.06.046" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKNCFQ9G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864241v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904089v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Kaliuzhna" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Chambon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Testud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034771" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400799v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Yama" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kawasaki" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Adachi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915916v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gougain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Robic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Olsen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907831v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yama," TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayoi Kawasaki" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuniko Adachi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280389v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefond" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652507v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhp137" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-D4932M2X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654908v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.03.026" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TKPBS5N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280719v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646263v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yama" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken I. Manktelow" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Soo Do" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546783.2010.526786" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109816v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Chambon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652466v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2009.07.014" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M93D2Q64-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652499v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210801954777" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400867v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevallier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Schaeken" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103393v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904108v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chevallier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Schaeken" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-007-0130-6" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XDTQ9TF0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653803v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Politzer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Henst" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delle Luche" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15516709cog0000_75" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280734v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moeschler" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tapiero" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400876v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00130614v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280727v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103159v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2004.06.008" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4FQ8DBN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109829v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000173v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingrui Yang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnson-Laird N. Philip" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000171v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carles" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Sperber" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000174v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000172v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000099v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546780143000071" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000100v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Girotto" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kemmelmeir" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441409v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Girotto" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kemmelmeier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sperber" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb van Der Henst" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-0277(01)00124-X" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109843v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carles" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103176v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X00212442" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-NRTXCGZV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103210v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280740v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280742v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04629483v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Levrez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731103v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Curie" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ouss" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahra Gheurbi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pommier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touil" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04200884v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03740153v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marignier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188038v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dargnat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659678v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20173800005" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105066v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duclos Myl&#232;ne" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Hebel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Montpied" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902606v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le H&#233;bel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950468v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941594v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04980283v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nong" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Woo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04980236v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Nong" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yansong Li" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu Chen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Hyung Woo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqian Wang" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04980266v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miao" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04980220v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946743v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Duclos" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105072v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Noveck" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400888v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896441v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276980v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. van Der Henst" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740645v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54593-1_2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895028v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899783v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-2-294-75915-4.00011-6" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076638v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899753v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Billanboz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280774v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaliuznha" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282053v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00432320v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bourgeois-Gironde" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402050v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277083v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402056v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899822v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277088v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schaeken" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schroyens" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277086v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402069v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277085v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277090v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277091v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402063v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402077v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899838v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Bujakowska" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ciceron" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277093v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bujakowska" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciceron" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Noveck" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280793v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000452v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000450v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000177v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280809v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Livet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sabah" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288677v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh-Toan Axel Nong" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452974v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fabre" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryel Othon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073507v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jayez" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Mongelli" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>