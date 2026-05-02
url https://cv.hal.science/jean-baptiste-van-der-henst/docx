--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -100,1138 +100,1138 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three- to 8-year old children do not favor male power when allocating resources</w:t>
+                <w:t xml:space="preserve">Evaluating portable EEG: a comparison between two wireless systems (EPOC Flex and LiveAmp) and the wired BrainAmp system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Eve Helmlinger</w:t>
+                <w:t xml:space="preserve">Justine Epinat-Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Foncelle</w:t>
+                <w:t xml:space="preserve">Antoine Rossignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina-Ioana Galusca</w:t>
+                <w:t xml:space="preserve">Jérôme Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Maire</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t>
+                <w:t xml:space="preserve">Yves Paulignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14, pp.e20416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/chidev/aacaf005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.20416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05452768v1</w:t>
+                <w:t xml:space="preserve">hal-05448583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Influencing STEM Self-Efficacy Among Primary School Pupils: A Gender Comparison</w:t>
+                <w:t xml:space="preserve">Three- to 8-year old children do not favor male power when allocating resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noor Shafika Mokhtar</w:t>
+                <w:t xml:space="preserve">Anna Eve Helmlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Ng Lee Yen Abdullah</w:t>
+                <w:t xml:space="preserve">Alexandre Foncelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helène Maire</w:t>
+                <w:t xml:space="preserve">Cristina-Ioana Galusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rawan Charafeddine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Castelain</w:t>
+                <w:t xml:space="preserve">Hélène Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Asia Pacific Journal of Educators and Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21315/apjee2025.40.3.17⟩</w:t>
+              <w:t xml:space="preserve">Child Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chidev/aacaf005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472563v1</w:t>
+                <w:t xml:space="preserve">hal-05452768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating portable EEG: a comparison between two wireless systems (EPOC Flex and LiveAmp) and the wired BrainAmp system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors Influencing STEM Self-Efficacy Among Primary School Pupils: A Gender Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noor Shafika Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Epinat-Duclos</w:t>
+                <w:t xml:space="preserve">Melissa Ng Lee Yen Abdullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rossignon</w:t>
+                <w:t xml:space="preserve">Helène Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Prado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t>
+                <w:t xml:space="preserve">Rawan Charafeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Paulignan</w:t>
+                <w:t xml:space="preserve">Thomas Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 14, pp.e20416. </w:t>
+              <w:t xml:space="preserve">The Asia Pacific Journal of Educators and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 40 (3), pp.423-455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.20416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21315/apjee2025.40.3.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448583v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Montessori education shows delayed benefits for mathematical problem-solving in a 5-year longitudinal randomized controlled trial</w:t>
+                <w:t xml:space="preserve">Social factors contributing to the development of chronic low back pain: a scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Le Diagon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Yvan Sonjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lépingle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen T Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-27687-2⟩</w:t>
+              <w:t xml:space="preserve">BMC Musculoskeletal Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12891-025-09216-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05452766v1</w:t>
+                <w:t xml:space="preserve">hal-05337196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual differences in executive functions and theory of mind mediate the relation between academic skills from kindergarten to 5th grade</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Japanese Are Less Human-Centred than French: A New View on Spontaneous Perspective-Taking in Easterners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Quesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Imai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Susami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiharu Niki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chabanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0324547⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (11), pp.1482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bs15111482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05126568v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Japanese Are Less Human-Centred than French: A New View on Spontaneous Perspective-Taking in Easterners</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Chabanat</w:t>
+                <w:t xml:space="preserve">The cross-cultural temporal neurodynamics of fairness: A developmental machine-learning neuroscience investigation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Cowell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenyi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yawei Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Epinat-Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Triniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bs15111482⟩</w:t>
+              <w:t xml:space="preserve">Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/dev0002103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452480v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social factors contributing to the development of chronic low back pain: a scoping review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Individual differences in executive functions and theory of mind mediate the relation between academic skills from kindergarten to 5th grade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Diagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jacquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Prado</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Musculoskeletal Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12891-025-09216-4⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (6), pp.e0324547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0324547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05337196v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cross-cultural temporal neurodynamics of fairness: A developmental machine-learning neuroscience investigation.</w:t>
+                <w:t xml:space="preserve">Early Montessori education shows delayed benefits for mathematical problem-solving in a 5-year longitudinal randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Cowell</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sarah Le Diagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Prado</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.43961. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/dev0002103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-27687-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05453627v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children’s implicit attitudes toward male and female power in dyadic inter-gender interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawan Charafeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psicologia Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.311-334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1265,51 +1265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifications, inférences et évaluation de la dominance : les mécanismes cognitifs à l’œuvre chez le bébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Eve Helmlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1350,646 +1350,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Maya Children do not see Power as More Masculine: Evidence From Self-Perception and Gender-Power Association Tasks</w:t>
+                <w:t xml:space="preserve">Cross-cultural study of kinship premium and social discounting of generosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rawan Charefeddine</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jiawei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmund Derrington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bénistant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Corgnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cross-Cultural Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10693971231202885⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1087979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314489v1</w:t>
+                <w:t xml:space="preserve">hal-04193976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human and animal dominance hierarchies show a pyramidal structure guiding adult and infant social inferences</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When Maya Children do not see Power as More Masculine: Evidence From Self-Perception and Gender-Power Association Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Depierreux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rawan Charefeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (8), pp.1294-1306. </w:t>
+              <w:t xml:space="preserve">Cross-Cultural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41562-023-01634-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/10693971231202885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193958v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from illusions: From perception studies to perspective-taking interventions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human and animal dominance hierarchies show a pyramidal structure guiding adult and infant social inferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayumi Kambara</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Olivier Mascaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pantecouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Depierreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neures.2023.05.003⟩</w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (8), pp.1294-1306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41562-023-01634-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193967v1</w:t>
+                <w:t xml:space="preserve">hal-04193958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toddlers’ sensitivity to dominance traits from faces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste van der Henst</w:t>
+                <w:t xml:space="preserve">Learning from illusions: From perception studies to perspective-taking interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Quesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+                <w:t xml:space="preserve">Ayumi Kambara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-49385-7⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 195, pp.9-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neures.2023.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363167v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-cultural study of kinship premium and social discounting of generosity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiawei Liu</w:t>
+                <w:t xml:space="preserve">Toddlers’ sensitivity to dominance traits from faces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina-Ioana Galusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmund Derrington</w:t>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bénistant</w:t>
+                <w:t xml:space="preserve">Jean-Claude Dreher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Corgnet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.22292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1087979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-49385-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193976v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchy in the cockpit: How captains influence the decision-making of young and inexperienced first officers</w:t>
               </w:r>
@@ -2122,64 +2122,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rank Reversal Aversion and Fairness in Hierarchies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Foncelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dreher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2217,77 +2217,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rank reversal aversion and fairness in hierarchies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Foncelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dreher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2334,64 +2334,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction and its failures: an approach through embarrassment and shame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawan Charafeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2432,801 +2432,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Montessori Education on the Academic, Cognitive, and Social Development of Disadvantaged Preschoolers: A Randomized Controlled Study in the French Public‐School System</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’enfance du pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawan Charafeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cdev.13575⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (4), pp.386-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2021036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366390v1</w:t>
+                <w:t xml:space="preserve">hal-03211685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does nonviolent communication education improve empathy in French medical students?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Duguet</w:t>
+                <w:t xml:space="preserve">Effects of Montessori Education on the Academic, Cognitive, and Social Development of Disadvantaged Preschoolers: A Randomized Controlled Study in the French Public‐School System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Courtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira Noveck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medical Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5116/ijme.615e.c507⟩</w:t>
+              <w:t xml:space="preserve">Child Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (5), pp.2069-2088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cdev.13575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03417315v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Preschoolers Align Their Preferences With Those of a Powerful Individual?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Does nonviolent communication education improve empathy in French medical students?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Epinat-Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Foncelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Justine Epinat</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Quesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chabanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Education </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feduc.2020.607096⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.205-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5116/ijme.615e.c507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03505191v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Language on Spatial Reasoning: Reading Habits Modulate the Formulation of Conclusions and the Integration of Premises</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Do Preschoolers Align Their Preferences With Those of a Powerful Individual?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawan Charafeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Triniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Foncelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Epinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Frontiers in Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.607096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.654266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feduc.2020.607096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03505193v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sympathy for the underdog: people are inclined to adopt the emotional perspective of powerless (versus powerful) others</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Influence of Language on Spatial Reasoning: Reading Habits Modulate the Formulation of Conclusions and the Integration of Premises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition and Emotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35 (5), pp.902-917. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02699931.2021.1902282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.654266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03505184v1</w:t>
+                <w:t xml:space="preserve">hal-03505193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enfance du pouvoir</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sympathy for the underdog: people are inclined to adopt the emotional perspective of powerless (versus powerful) others</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Quesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Foncelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chabanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37 (4), pp.386-391. </w:t>
+              <w:t xml:space="preserve">Cognition and Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (5), pp.902-917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2021036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02699931.2021.1902282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211685v1</w:t>
+                <w:t xml:space="preserve">hal-03505184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Preschoolers Associate Power with Gender in Male-Female Interactions: A Cross-Cultural Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawan Charafeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imac Maria Zambrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Triniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3284,295 +3284,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-cultural Differences in the Valuing of Dominance by Young Children</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Mercier</w:t>
+                <w:t xml:space="preserve">How occupational status influences the processing of faces: An EEG study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takahiro Yamada</w:t>
+                <w:t xml:space="preserve">Romain Ligneul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomoko Matsui</w:t>
+                <w:t xml:space="preserve">Karim Jerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mioko Sudo</w:t>
+                <w:t xml:space="preserve">Nathalie George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognition and Culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/15685373-12340058⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122, pp.125-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895844v1</w:t>
+                <w:t xml:space="preserve">hal-03006207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How occupational status influences the processing of faces: An EEG study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Ligneul</w:t>
+                <w:t xml:space="preserve">Cross-cultural Differences in the Valuing of Dominance by Young Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawan Charafeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Jerbi</w:t>
+                <w:t xml:space="preserve">Takahiro Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie George</w:t>
+                <w:t xml:space="preserve">Tomoko Matsui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Baudouin</w:t>
+                <w:t xml:space="preserve">Mioko Sudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 122, pp.125-135. </w:t>
+              <w:t xml:space="preserve">Journal of Cognition and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (3-4), pp.256-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.09.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/15685373-12340058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006207v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pragmatic abilities in bilinguals</w:t>
               </w:r>
@@ -3686,1930 +3686,1930 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does prestige affect us physiologically?</w:t>
+                <w:t xml:space="preserve">An Integrative Interdisciplinary Perspective on Social Dominance Hierarchies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cordonier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trouche</w:t>
+                <w:t xml:space="preserve">Chen Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ligneul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dreher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interaction Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (11), pp.893-908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tics.2017.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/is.18.2.04cor⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895852v1</w:t>
+                <w:t xml:space="preserve">hal-02340964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique de l’enfant et le dilemme de la hiérarchie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does prestige affect us physiologically?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cordonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20173306025⟩</w:t>
+              <w:t xml:space="preserve">Interaction Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (2), pp.214-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/is.18.2.04cor⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895939v1</w:t>
+                <w:t xml:space="preserve">hal-02895852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perte d’agentivité sans coercition ?</w:t>
+                <w:t xml:space="preserve">La politique de l’enfant et le dilemme de la hiérarchie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 33 (5), pp.548-548. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20173305020⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 33 (6–7), pp.664-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20173306025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02896015v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">You can laugh at everything, but not with everyone</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perte d’agentivité sans coercition ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ira Noveck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interaction Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (1), pp.116 - 141. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (5), pp.548-548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/is.18.1.06mor⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20173305020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878732v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrative Interdisciplinary Perspective on Social Dominance Hierarchies</w:t>
+                <w:t xml:space="preserve">You can laugh at everything, but not with everyone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen Qu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Ligneul</w:t>
+                <w:t xml:space="preserve">Tiffany Morisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Eymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dreher</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira Noveck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tics.2017.08.004⟩</w:t>
+              <w:t xml:space="preserve">Interaction Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.116 - 141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/is.18.1.06mor⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340964v1</w:t>
+                <w:t xml:space="preserve">hal-01878732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalar Implicatures: The psychological reality of scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Children’s allocation of resources in social dominance situations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawan Charafeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex A de Carvalho</w:t>
+                <w:t xml:space="preserve">Laurence Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne C. Reboul</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01500⟩</w:t>
+              <w:t xml:space="preserve">Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (11), pp.1843-1857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/dev0000164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374001v1</w:t>
+                <w:t xml:space="preserve">hal-02895956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalar Implicatures: The Psychological Reality of Scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The benefits of argumentation are cross-culturally robust: The case of Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex de Carvalho</w:t>
+                <w:t xml:space="preserve">M. Deguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne C Reboul</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tatjana Nazir</w:t>
+                <w:t xml:space="preserve">H. Yama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thinking &amp; Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22(1) (1-15)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01500⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02951229v1</w:t>
+                <w:t xml:space="preserve">hal-01279065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The boss is always right: Preschooler endorse the testimony of a dominant over that of a subordinate</w:t>
+                <w:t xml:space="preserve">Scalar Implicatures: The Psychological Reality of Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Bernard</w:t>
+                <w:t xml:space="preserve">Alex de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Castelain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Mercier</w:t>
+                <w:t xml:space="preserve">Anne C Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cheylus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-B van Der Henst</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tatjana Nazir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400548v1</w:t>
+                <w:t xml:space="preserve">hal-02951229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context in Generalized Conversational Implicatures: the case of some</w:t>
+                <w:t xml:space="preserve">The boss is always right: Preschooler endorse the testimony of a dominant over that of a subordinate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine E. Dupuy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Cheylus</w:t>
+                <w:t xml:space="preserve">S Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Reboul</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-B van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582067v1</w:t>
+                <w:t xml:space="preserve">hal-01400548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefits of argumentation are cross-culturally robust: The case of Japan</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scalar Implicatures: The psychological reality of scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Deguchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+                <w:t xml:space="preserve">Alex A de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Yama</w:t>
+                <w:t xml:space="preserve">Anne C. Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cheylus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana Nazir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thinking &amp; Reasoning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279065v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children’s allocation of resources in social dominance situations.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Context in Generalized Conversational Implicatures: the case of some</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Kaufmann</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Ludivine E. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cheylus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Reboul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52 (11), pp.1843-1857. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/dev0000164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.00381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895956v1</w:t>
+                <w:t xml:space="preserve">hal-01582067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Power and Reason on Young Maya Children’s Endorsement of Testimony</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neural Interaction between Logical Reasoning and Pragmatic Processing in Narrative Discourse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Castelain</w:t>
+                <w:t xml:space="preserve">Nicola Spotorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bernard</w:t>
+                <w:t xml:space="preserve">Eric Koun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Hewitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/desc.12336⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (4), pp.692 - 704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_00744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279091v1</w:t>
+                <w:t xml:space="preserve">hal-01878742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preschoolers' understanding of merit in two Asian societies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Influence of Power and Reason on Young Maya Children’s Endorsement of Testimony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Xu</w:t>
+                <w:t xml:space="preserve">T. Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Adachi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Baumard</w:t>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0114717⟩</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/desc.12336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279390v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Easterners and Westerners treat contradiction differently?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Mercier</w:t>
+                <w:t xml:space="preserve">Preschoolers' understanding of merit in two Asian societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Zhang</w:t>
+                <w:t xml:space="preserve">J. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Qu</w:t>
+                <w:t xml:space="preserve">K. Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-B van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Lu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+                <w:t xml:space="preserve">N. Baumard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognition and Culture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0114717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400642v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Preschoolers use cues of dominance to make sense of their social environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do Easterners and Westerners treat contradiction differently?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Kaufman</w:t>
+                <w:t xml:space="preserve">J Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Clement</w:t>
+                <w:t xml:space="preserve">Y Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Berchtold</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognition and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16(4) (587-604)</w:t>
+              <w:t xml:space="preserve">Journal of Cognition and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279389v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Interaction between Logical Reasoning and Pragmatic Processing in Narrative Discourse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Preschoolers use cues of dominance to make sense of their social environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Spotorno</w:t>
+                <w:t xml:space="preserve">R. Charafeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Koun</w:t>
+                <w:t xml:space="preserve">L. Kaufman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Hewitt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+                <w:t xml:space="preserve">F. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berchtold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Cognition and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16(4) (587-604)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878742v1</w:t>
+                <w:t xml:space="preserve">hal-01279389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disabling conditional inferences: An EEG study</w:t>
               </w:r>
@@ -5716,51 +5716,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reasoning from transitive premises: An EEG study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cheylus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5833,90 +5833,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face the hierarchy: ERP and oscillatory brain responses in social rank processing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Jerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cheylus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (3), pp.e91451. </w:t>
@@ -6057,90 +6057,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture, ambiguity aversion and choice in probability judgments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Yama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-B van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Kawasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6182,51 +6182,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What's behind a P600? Integration operations during irony processing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Spotorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cheylus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6312,51 +6312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What MEG can reveal about inference making: the case of if...then sentences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira Noveck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6418,687 +6418,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural evidence that utterance-processing entails mentalizing: The case of irony</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ira Noveck</w:t>
+                <w:t xml:space="preserve">Belief revision and delusions: how do patients with schizophrenia take advice?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Kaliuzhna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Testud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.06.046⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (4), pp.e34771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0034771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957442v1</w:t>
+                <w:t xml:space="preserve">hal-00904089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural evidence that utterance-processing entails mentalizing: the case of irony.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Prado</w:t>
+                <w:t xml:space="preserve">Is the use of averaging in advice taking modulated by culture?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Yama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Kawasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ira A Noveck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Cognition and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00864241v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belief revision and delusions: how do patients with schizophrenia take advice?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Testud</w:t>
+                <w:t xml:space="preserve">How pragmatic interpretations arise from conditionals: Profiling the Affirmation of the Consequent argument with reaction time and EEG measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gougain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew D. Olsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Memory and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (67), pp.468-485</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904089v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the use of averaging in advice taking modulated by culture?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+                <w:t xml:space="preserve">Neural evidence that utterance-processing entails mentalizing: The case of irony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Spotorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Koun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira Noveck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognition and Culture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (1), pp.25-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.06.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400799v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How pragmatic interpretations arise from conditionals: Profiling the Affirmation of the Consequent argument with reaction time and EEG measures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Bonnefond</w:t>
+                <w:t xml:space="preserve">Neural evidence that utterance-processing entails mentalizing: the case of irony.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Spotorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Koun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira A Noveck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Memory and Language</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (1), pp.25-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.06.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915916v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the Use of Averaging in Advice Taking Modulated by Culture?</w:t>
               </w:r>
@@ -7205,77 +7205,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A deflationary account of invited inferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira Noveck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-B van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belgian Journal of Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14 (195-208)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7300,51 +7300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overlapping and distinct neural representations of numbers and verbal transitive series.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira A Noveck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7416,51 +7416,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recomposing a fragmented literature: how conditional and relational arguments engage different neural systems for deductive reasoning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7532,90 +7532,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using ERPs to capture inferential processes guided by prosodic cues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-B van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira Noveck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italian Journal of Linguistics / Rivista di linguistica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22.1 (125-152)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7774,51 +7774,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belief revision in schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariia Kaliuzhna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Derhenst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7972,51 +7972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial associations in relational reasoning: evidence for a SNARC-like effect.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8128,51 +8128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Schaeken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira Noveck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8197,51 +8197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of language on spatial reasoning: The case of reading habits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Derhenst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8331,51 +8331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Schaeken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira Noveck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 72 (5), pp.553-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8415,563 +8415,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interpretation of classically quantified sentences: a set-theoretic approach.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ira A Noveck</w:t>
+                <w:t xml:space="preserve">Relevance effects in reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mind &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (229-245)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00653803v1</w:t>
+                <w:t xml:space="preserve">hal-01280727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le raisonnement causal : de la pragmatique du discours à la pragmatique expérimentale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Tapiero</w:t>
+                <w:t xml:space="preserve">The Interpretation of Classically Quantified Sentences: A set-theoretic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Politzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delle Luche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira Noveck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de Linguistique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 27 (241-262)</w:t>
+              <w:t xml:space="preserve">Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30 (4), pp.691-723</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280734v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ijn_00130614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with contradiction in a communicative context: a cross-cultural study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K Adachi</w:t>
+                <w:t xml:space="preserve">The interpretation of classically quantified sentences: a set-theoretic approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Politzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delle Luche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira A Noveck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intercultural Pragmatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30 (4), pp.691-723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1207/s15516709cog0000_75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400876v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Interpretation of Classically Quantified Sentences: A set-theoretic approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ira Noveck</w:t>
+                <w:t xml:space="preserve">Le raisonnement causal : de la pragmatique du discours à la pragmatique expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Moeschler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-B van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tapiero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 30 (4), pp.691-723</w:t>
+              <w:t xml:space="preserve">Les Cahiers de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27 (241-262)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ijn_00130614v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance effects in reasoning</w:t>
+                <w:t xml:space="preserve">Dealing with contradiction in a communicative context: a cross-cultural study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Yama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Kawasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Adachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mind &amp; Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 6 (229-245)</w:t>
+              <w:t xml:space="preserve">Intercultural Pragmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280727v1</w:t>
+                <w:t xml:space="preserve">hal-01400876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The wording of conclusions in relational reasoning</w:t>
               </w:r>
@@ -9395,200 +9395,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00000174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perspective pragmatique dans l'étude du raisonnement et de la rationalité</w:t>
+                <w:t xml:space="preserve">When is a conclusion worth deriving? A relevance-based analysis of indeterminate relational problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Sperber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Politzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thinking and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 8 (1), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13546780143000071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00000172v1</w:t>
+                <w:t xml:space="preserve">ijn_00000099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When is a conclusion worth deriving? A relevance-based analysis of indeterminate relational problems</w:t>
+                <w:t xml:space="preserve">La perspective pragmatique dans l'étude du raisonnement et de la rationalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Politzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thinking and Reasoning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 102, pp.65-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13546780143000071⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ijn_00000099v1</w:t>
+                <w:t xml:space="preserve">hal-00000172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inept reasoners or pragmatic virtuosos? Relevance and the deontic selection task</w:t>
               </w:r>
@@ -9978,165 +9978,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mental model theory of spatial reasoning re-examined: The role of relevance in premise order</w:t>
+                <w:t xml:space="preserve">Mental models theory and relational reasoning re-examined: the role of relevance in premise order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 90, pp.Pages : 73-84</w:t>
+              <w:t xml:space="preserve">, 1999, 90 (73-84)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103210v1</w:t>
+                <w:t xml:space="preserve">hal-01280740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental models theory and relational reasoning re-examined: the role of relevance in premise order</w:t>
+                <w:t xml:space="preserve">The mental model theory of spatial reasoning re-examined: The role of relevance in premise order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 90 (73-84)</w:t>
+              <w:t xml:space="preserve">, 1999, 90, pp.Pages : 73-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280740v1</w:t>
+                <w:t xml:space="preserve">hal-01103210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles Mentaux et Pragmatique: le cas du raisonnement relationnel</w:t>
               </w:r>
@@ -10217,342 +10217,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Est-ce que commander rend joyeux ? Etude des émotions attribuées à des personnages féminins et masculins impliqués dans des relations de pouvoir</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CREAT_criteria: What have we learned regarding CTD patient epilepsy? A prospective study in creatine transporter deficiency (SLC6A8) patients to determine the most relevant outcome measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clovis Levrez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurore Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Ouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahra Gheurbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International du Réseau Interuniversitaire de PSYchologie du DEVEloppement et de l’Éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">2024 CCDS Scientific + Patient Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Creatine Deficiencies, Jun 2024, Salt Lake City (US), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629483v1</w:t>
+                <w:t xml:space="preserve">hal-04731103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CREAT_criteria: What have we learned regarding CTD patient epilepsy? A prospective study in creatine transporter deficiency (SLC6A8) patients to determine the most relevant outcome measures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michaël Pommier</w:t>
+                <w:t xml:space="preserve">Est-ce que commander rend joyeux ? Etude des émotions attribuées à des personnages féminins et masculins impliqués dans des relations de pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Touil</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clovis Levrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawan Charafeddine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 CCDS Scientific + Patient Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Creatine Deficiencies, Jun 2024, Salt Lake City (US), United States</w:t>
+              <w:t xml:space="preserve">Colloque International du Réseau Interuniversitaire de PSYchologie du DEVEloppement et de l’Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731103v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« C’est moi qui commande ! ». Pouvoir, genre et priorité à soi chez les enfants de 7 à 9 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawan Charafeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Foncelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau Interuniversitaire de PSYchologie du DEVEloppement et de l’Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10577,103 +10577,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir a-t-il un genre ? Représentations des relations de pouvoir entre les genres pendant l'enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawan Charafeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Triniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Epinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème congrès international de l’Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
@@ -11082,51 +11082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duclos Mylène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Hébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira Noveck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11168,77 +11168,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can irony reveal extensive theory of mind activation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Spotorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Koun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11289,51 +11289,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de la hiérarchie et attitude face aux figures de la dominance : une étude chez les enfants de 3 à 6 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawan Charafeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12442,77 +12442,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is shame a female emotion? The role of social power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawan Charafeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shame and Gender in Transcultural Contexts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.19-35, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12546,51 +12546,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominance sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-B van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In G. Origgi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les passions sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.181-185, 2019</w:t>
@@ -12619,51 +12619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonnement et situations quotidiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariia Kaliuzhna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12843,51 +12843,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preschoolers’ social preferences in a social dominance context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawan Charafeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Billanboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13054,51 +13054,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Baptiste Van der Henst et Hugo Mercier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Darwin en tête ! L’évolution et les sciences cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUG (Presses Universitaires de Grenoble), pp.7-10, 2009</w:t>
@@ -13299,1286 +13299,1286 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie évolutionniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">J-Y. Baudouin &amp; G. Tiberghien. </w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In Baudouin, J-Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manuel de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bréal, pp.162-167, 2007</w:t>
+              <w:t xml:space="preserve">Psychologie cognitive – tome 1 : L’adulte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Breal., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00277083v1</w:t>
+                <w:t xml:space="preserve">hal-01402077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some interpretational difficulties regarding the Social Contract account of the content effect</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Psychologie du raisonnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">In Roberts, M.J. </w:t>
+              <w:t xml:space="preserve">In J-Y Baudouin &amp; G. Tiberghien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrating the mind</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hove: Psychology Press, 2007</w:t>
+              <w:t xml:space="preserve">Manuel de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bréal, pp.72-75, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402056v1</w:t>
+                <w:t xml:space="preserve">hal-02899822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychologie du raisonnement</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">In J-Y Baudouin &amp; G. Tiberghien. </w:t>
+                <w:t xml:space="preserve">The mental model theory of relational reasoning: Premises' relevance, conclusions' phrasing and cognitive economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Schaeken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Schroyens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Schaeken, W., Vandierendonck, A., Schroyens, W., &amp; d'Ydewalle. G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manuel de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bréal, pp.72-75, 2007</w:t>
+              <w:t xml:space="preserve">The Mental Models Theory of Reasoning: Refinements and Extensions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lawrence Erlbaum Associates, pp.129-150, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899822v1</w:t>
+                <w:t xml:space="preserve">hal-00277088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mental model theory of relational reasoning: Premises' relevance, conclusions' phrasing and cognitive economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Schaeken</w:t>
+                <w:t xml:space="preserve">Psychologie évolutionniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Schaeken, W., Vandierendonck, A., Schroyens, W., &amp; d'Ydewalle. G. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J-Y. Baudouin &amp; G. Tiberghien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Mental Models Theory of Reasoning: Refinements and Extensions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lawrence Erlbaum Associates, pp.129-150, 2007</w:t>
+              <w:t xml:space="preserve">Manuel de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bréal, pp.162-167, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00277088v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00277083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent do social contracts affect performance on Wason's selection task</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">M.J. Roberts. </w:t>
+                <w:t xml:space="preserve">Some interpretational difficulties regarding the Social Contract account of the content effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira Noveck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In Roberts, M.J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrating the mind: Domain General versus Domain Specific Processes in Higher Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Psychology Press, pp.39-58, 2007</w:t>
+              <w:t xml:space="preserve">Integrating the mind</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hove: Psychology Press, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00277086v1</w:t>
+                <w:t xml:space="preserve">hal-01402056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychologie cognitive et raisonnement</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">In Rossi, S. and Van der Henst, J-B. </w:t>
+                <w:t xml:space="preserve">To what extent do social contracts affect performance on Wason's selection task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Noveck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.J. Roberts. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologies du raisonnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruxelles: DeBoeck, 2007</w:t>
+              <w:t xml:space="preserve">Integrating the mind: Domain General versus Domain Specific Processes in Higher Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Psychology Press, pp.39-58, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402069v1</w:t>
+                <w:t xml:space="preserve">hal-00277086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie cognitive et raisonnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Rossi, S. &amp; Van der Henst, J-B. </w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira Noveck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In Rossi, S. and Van der Henst, J-B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologies du raisonnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Deboeck, pp.39-76, 2007</w:t>
+              <w:t xml:space="preserve">, Bruxelles: DeBoeck, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00277085v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychologie du raisonnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psychologie cognitive et raisonnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Noveck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">J-Y Baudouin &amp; G. Tiberghien. </w:t>
+              <w:t xml:space="preserve">Rossi, S. &amp; Van der Henst, J-B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manuel de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bréal, pp.72-75, 2007</w:t>
+              <w:t xml:space="preserve">Psychologies du raisonnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deboeck, pp.39-76, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00277090v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00277085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychologie évolutionniste et raisonnement</w:t>
+                <w:t xml:space="preserve">Psychologie du raisonnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">S. Rossi &amp; J-B. Van der Henst. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J-Y Baudouin &amp; G. Tiberghien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologies du Raisonnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Deboeck, pp.221-251, 2007</w:t>
+              <w:t xml:space="preserve">Manuel de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bréal, pp.72-75, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00277091v1</w:t>
+                <w:t xml:space="preserve">hal-00277090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie évolutionniste et raisonnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">In Rossi, S. and Van der Henst, J-B. </w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Rossi &amp; J-B. Van der Henst. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologies du raisonnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruxelles: DeBoeck 2007</w:t>
+              <w:t xml:space="preserve">Psychologies du Raisonnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deboeck, pp.221-251, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402063v1</w:t>
+                <w:t xml:space="preserve">hal-00277091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychologie évolutionniste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psychologie évolutionniste et raisonnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mercier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">In Baudouin, J-Y. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In Rossi, S. and Van der Henst, J-B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie cognitive – tome 1 : L’adulte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Breal., 2007</w:t>
+              <w:t xml:space="preserve">Psychologies du raisonnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruxelles: DeBoeck 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402077v1</w:t>
+                <w:t xml:space="preserve">hal-01402063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to make a participant logical: The role of premise presentation in a conditional reasoning task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinga Bujakowska</w:t>
+                <w:t xml:space="preserve">K. Bujakowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Ciceron</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">In D. Andler, Y. Ogawa, M. Okada &amp; S. Watanabe. </w:t>
+                <w:t xml:space="preserve">C. Ciceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.A. Noveck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Andler, Y. Ogawa, M. Okada &amp; S. Watanabe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reasoning and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Keio University Press: Tokyo, pp.7-17, 2006</w:t>
+              <w:t xml:space="preserve">, Keio University, pp.7-17, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899838v1</w:t>
+                <w:t xml:space="preserve">hal-00277093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to make a participant logical: The role of premise presentation in a conditional reasoning task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Bujakowska</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ciceron</w:t>
+                <w:t xml:space="preserve">Kinga Bujakowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.A. Noveck</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">D. Andler, Y. Ogawa, M. Okada &amp; S. Watanabe. </w:t>
+                <w:t xml:space="preserve">Carine Ciceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira A Noveck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In D. Andler, Y. Ogawa, M. Okada &amp; S. Watanabe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reasoning and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Keio University, pp.7-17, 2006</w:t>
+              <w:t xml:space="preserve">, Keio University Press: Tokyo, pp.7-17, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00277093v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It’s good to be wrong: An analysis of mistakes in relational reasoning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Schaeken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14614,51 +14614,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the cognitive and communicative principles of relevance</w:t>
+                <w:t xml:space="preserve">Testing the cognitive and the communicative principles of relevance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Sperber</w:t>
@@ -14676,75 +14676,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Pragmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ijn_00000452v1</w:t>
+                <w:t xml:space="preserve">ijn_00000450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the cognitive and the communicative principles of relevance</w:t>
+                <w:t xml:space="preserve">Testing the cognitive and communicative principles of relevance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Sperber</w:t>
@@ -14762,223 +14762,223 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Pragmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ijn_00000450v1</w:t>
+                <w:t xml:space="preserve">ijn_00000452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contexte et Raisonnement</w:t>
+                <w:t xml:space="preserve">Théorie des modèles mentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Guy Politzer. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sabah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Tiberghien et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Raisonnement humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermes, p. 1-35, 2002</w:t>
+              <w:t xml:space="preserve">Dictionnaire des Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.180-182, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00000177v1</w:t>
+                <w:t xml:space="preserve">hal-01280809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théorie des modèles mentaux</w:t>
+                <w:t xml:space="preserve">Contexte et Raisonnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">G. Tiberghien et al. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guy Politzer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des Sciences Cognitives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.180-182, 2002</w:t>
+              <w:t xml:space="preserve">Le Raisonnement humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermes, p. 1-35, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280809v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00000177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15022,51 +15022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinh-Toan Axel Nong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yansong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jae Hyung Woo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15245,51 +15245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Mongelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15489,51 +15489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452768v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Eve Helmlinger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Foncelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina-Ioana Galusca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van der Henst" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chidev/aacaf005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Shafika Mokhtar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Ng Lee Yen Abdullah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Maire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Charafeddine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castelain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21315/apjee2025.40.3.17" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448583v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat-Duclos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rossignon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paulignan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.20416" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452766v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Diagon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27687-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126568v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacquel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0324547" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452480v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quesque" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Imai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Susami" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiharu Niki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabanat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs15111482" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337196v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Sonjon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gonthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille L&#233;pingle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen T Reilly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12891-025-09216-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453627v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cowell" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyi Chen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawei Cheng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Triniol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0002103" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05426180v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Breton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1482/118879" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740665v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste van der Henst" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/canalpsy.3545" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314489v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Charefeddine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10693971231202885" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193958v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mascaro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goupil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pantecouteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Depierreux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-023-01634-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193967v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumi Kambara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rossetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2023.05.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dreher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascalis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49385-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193976v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Liu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Derrington" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;nistant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Corgnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1087979" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906310v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve F Fabre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Matton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beltran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Baragona" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Cuny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105536" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628099v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van Der Henst" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03842224v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste van Der Henst" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40750-022-00206-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03760227v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2022.2.04" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366390v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Courtier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Noveck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.13575" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03417315v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duguet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5116/ijme.615e.c507" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505191v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ogier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2020.607096" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505193v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.654266" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505184v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2021.1902282" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211685v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021036" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03039222v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imac Maria Zambrana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mercier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cl&#233;ment" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11199-019-01116-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895844v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yamada" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Matsui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioko Sudo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685373-12340058" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006207v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ligneul" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jerbi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie George" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.09.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803048v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Dupuy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penka Stateva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Andreetta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cheylus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Deprez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lab.17017.dup" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895852v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordonier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.18.2.04cor" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895939v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173306025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896015v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173305020" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878732v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Morisseau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Eymond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.18.1.06mor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340964v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Qu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2017.08.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67KT4XF2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374001v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex A de Carvalho" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C. Reboul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Nazir" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01500" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951229v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex de Carvalho" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Reboul" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400548v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Castelain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B van Der Henst" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kaufmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582067v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine E. Dupuy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reboul" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00381" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279065v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mercier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deguchi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yama" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895956v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kaufmann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0000164" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279091v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Castelain" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12336" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279390v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevallier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adachi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baumard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114717" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400642v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zhang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Qu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279389v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charafeddine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kaufman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berchtold" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878742v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Spotorno" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Hewitt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00744" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103145v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonnefond" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kaliuzhna" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Neys" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067953v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2014.06.010" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067837v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Henaff" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091451" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864188v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste van Derhenst" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2012.12.011" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTWDXK8J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280854v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kawasaki" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875135v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira A Noveck" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066839" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927578v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baillet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpuech" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957442v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.06.046" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKNCFQ9G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864241v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904089v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Kaliuzhna" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Chambon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Testud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034771" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400799v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Yama" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kawasaki" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Adachi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915916v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gougain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Robic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Olsen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907831v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yama," TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayoi Kawasaki" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuniko Adachi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280389v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefond" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652507v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhp137" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-D4932M2X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654908v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.03.026" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TKPBS5N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280719v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646263v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yama" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken I. Manktelow" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Soo Do" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546783.2010.526786" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109816v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Chambon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652466v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2009.07.014" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M93D2Q64-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652499v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210801954777" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400867v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevallier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Schaeken" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103393v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904108v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chevallier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Schaeken" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-007-0130-6" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XDTQ9TF0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653803v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Politzer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Henst" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delle Luche" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15516709cog0000_75" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280734v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moeschler" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tapiero" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400876v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00130614v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280727v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103159v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2004.06.008" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4FQ8DBN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109829v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000173v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingrui Yang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnson-Laird N. Philip" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000171v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carles" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Sperber" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000174v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000172v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000099v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546780143000071" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000100v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Girotto" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kemmelmeir" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441409v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Girotto" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kemmelmeier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sperber" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb van Der Henst" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-0277(01)00124-X" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109843v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carles" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103176v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X00212442" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-NRTXCGZV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103210v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280740v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280742v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04629483v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Levrez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731103v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Curie" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ouss" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahra Gheurbi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pommier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touil" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04200884v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03740153v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marignier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188038v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dargnat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659678v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20173800005" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105066v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duclos Myl&#232;ne" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Hebel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Montpied" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902606v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le H&#233;bel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950468v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941594v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04980283v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nong" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Woo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04980236v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Nong" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yansong Li" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu Chen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Hyung Woo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqian Wang" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04980266v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miao" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04980220v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946743v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Duclos" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105072v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Noveck" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400888v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896441v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276980v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. van Der Henst" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740645v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54593-1_2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895028v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899783v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-2-294-75915-4.00011-6" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076638v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899753v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Billanboz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280774v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaliuznha" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282053v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00432320v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bourgeois-Gironde" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402050v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277083v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402056v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899822v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277088v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schaeken" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schroyens" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277086v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402069v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277085v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277090v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277091v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402063v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402077v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899838v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Bujakowska" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ciceron" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277093v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bujakowska" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciceron" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Noveck" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280793v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000452v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000450v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000177v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280809v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Livet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sabah" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288677v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh-Toan Axel Nong" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452974v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fabre" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryel Othon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073507v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jayez" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Mongelli" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448583v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat-Duclos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rossignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van der Henst" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paulignan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.20416" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Eve Helmlinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Foncelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina-Ioana Galusca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chidev/aacaf005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472563v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Shafika Mokhtar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Ng Lee Yen Abdullah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Maire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Charafeddine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castelain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21315/apjee2025.40.3.17" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337196v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Sonjon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gonthier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille L&#233;pingle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen T Reilly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12891-025-09216-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452480v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quesque" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Imai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Susami" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiharu Niki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabanat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs15111482" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cowell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyi Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawei Cheng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Triniol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0002103" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126568v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Diagon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacquel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0324547" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452766v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27687-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05426180v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Breton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1482/118879" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740665v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste van der Henst" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/canalpsy.3545" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193976v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Liu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Derrington" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;nistant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Corgnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1087979" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314489v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Charefeddine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10693971231202885" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193958v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mascaro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goupil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pantecouteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Depierreux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-023-01634-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193967v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumi Kambara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rossetti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2023.05.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363167v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dreher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascalis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49385-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906310v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve F Fabre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Matton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beltran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Baragona" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Cuny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105536" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628099v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van Der Henst" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03842224v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste van Der Henst" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40750-022-00206-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03760227v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2022.2.04" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211685v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021036" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366390v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Courtier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Noveck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.13575" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03417315v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duguet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5116/ijme.615e.c507" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505191v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ogier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2020.607096" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505193v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.654266" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505184v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2021.1902282" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03039222v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imac Maria Zambrana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mercier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cl&#233;ment" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11199-019-01116-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006207v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ligneul" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jerbi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie George" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudouin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.09.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895844v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yamada" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Matsui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioko Sudo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685373-12340058" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803048v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Dupuy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penka Stateva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Andreetta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cheylus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Deprez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lab.17017.dup" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340964v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Qu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2017.08.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67KT4XF2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895852v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordonier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.18.2.04cor" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895939v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173306025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896015v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173305020" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878732v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Morisseau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Eymond" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.18.1.06mor" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895956v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kaufmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reboul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0000164" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279065v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mercier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deguchi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yama" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951229v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex de Carvalho" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Reboul" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Nazir" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01500" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400548v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Castelain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B van Der Henst" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kaufmann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374001v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex A de Carvalho" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C. Reboul" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582067v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine E. Dupuy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00381" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878742v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Spotorno" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Hewitt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00744" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279091v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Castelain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12336" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279390v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevallier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adachi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baumard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114717" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400642v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zhang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Qu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279389v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charafeddine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kaufman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berchtold" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103145v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonnefond" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kaliuzhna" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Neys" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067953v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2014.06.010" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067837v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Henaff" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091451" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864188v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste van Derhenst" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2012.12.011" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTWDXK8J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280854v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kawasaki" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875135v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira A Noveck" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066839" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927578v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baillet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpuech" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904089v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Kaliuzhna" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Chambon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Testud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034771" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400799v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Yama" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kawasaki" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Adachi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915916v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gougain" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Robic" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Olsen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957442v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.06.046" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKNCFQ9G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864241v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907831v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yama," TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayoi Kawasaki" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuniko Adachi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280389v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefond" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652507v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhp137" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-D4932M2X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654908v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.03.026" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TKPBS5N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280719v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646263v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yama" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken I. Manktelow" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Soo Do" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546783.2010.526786" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109816v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Chambon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652466v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2009.07.014" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M93D2Q64-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652499v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210801954777" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400867v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevallier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Schaeken" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103393v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904108v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chevallier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Schaeken" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-007-0130-6" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XDTQ9TF0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280727v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00130614v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Politzer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delle Luche" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653803v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Henst" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15516709cog0000_75" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280734v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moeschler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tapiero" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400876v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103159v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2004.06.008" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4FQ8DBN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109829v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000173v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingrui Yang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnson-Laird N. Philip" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000171v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carles" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Sperber" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000174v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000099v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546780143000071" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000172v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000100v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Girotto" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kemmelmeir" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441409v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Girotto" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kemmelmeier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sperber" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb van Der Henst" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-0277(01)00124-X" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109843v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carles" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103176v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X00212442" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-NRTXCGZV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280740v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103210v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280742v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731103v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Curie" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ouss" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahra Gheurbi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pommier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touil" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04629483v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Levrez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04200884v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03740153v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marignier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188038v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dargnat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659678v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20173800005" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105066v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duclos Myl&#232;ne" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Hebel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Montpied" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902606v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le H&#233;bel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950468v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941594v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04980283v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nong" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Woo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04980236v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Nong" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yansong Li" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu Chen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Hyung Woo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqian Wang" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04980266v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miao" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04980220v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946743v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Duclos" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105072v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Noveck" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400888v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896441v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276980v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. van Der Henst" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740645v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54593-1_2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895028v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899783v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-2-294-75915-4.00011-6" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076638v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899753v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Billanboz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280774v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaliuznha" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282053v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00432320v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bourgeois-Gironde" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402050v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402077v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899822v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277088v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schaeken" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schroyens" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277083v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402056v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277086v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402069v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277085v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277090v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277091v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402063v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277093v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bujakowska" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciceron" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Noveck" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899838v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Bujakowska" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ciceron" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280793v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000450v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000452v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280809v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Livet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sabah" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000177v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288677v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh-Toan Axel Nong" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452974v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fabre" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryel Othon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073507v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jayez" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Mongelli" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>