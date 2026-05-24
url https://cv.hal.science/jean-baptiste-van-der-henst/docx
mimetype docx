--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -66,4421 +66,4439 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (88)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (89)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating portable EEG: a comparison between two wireless systems (EPOC Flex and LiveAmp) and the wired BrainAmp system</w:t>
+                <w:t xml:space="preserve">Three- to 8-year old children do not favor male power when allocating resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Epinat-Duclos</w:t>
+                <w:t xml:space="preserve">Anna Eve Helmlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rossignon</w:t>
+                <w:t xml:space="preserve">Alexandre Foncelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Prado</w:t>
+                <w:t xml:space="preserve">Cristina-Ioana Galusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hélène Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Paulignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 14, pp.e20416. </w:t>
+              <w:t xml:space="preserve">Child Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.20416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/chidev/aacaf005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448583v1</w:t>
+                <w:t xml:space="preserve">hal-05452768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three- to 8-year old children do not favor male power when allocating resources</w:t>
+                <w:t xml:space="preserve">Factors Influencing STEM Self-Efficacy Among Primary School Pupils: A Gender Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Eve Helmlinger</w:t>
+                <w:t xml:space="preserve">Noor Shafika Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Foncelle</w:t>
+                <w:t xml:space="preserve">Melissa Ng Lee Yen Abdullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina-Ioana Galusca</w:t>
+                <w:t xml:space="preserve">Helène Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Maire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t>
+                <w:t xml:space="preserve">Rawan Charafeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/chidev/aacaf005⟩</w:t>
+              <w:t xml:space="preserve">The Asia Pacific Journal of Educators and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 40 (3), pp.423-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21315/apjee2025.40.3.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05452768v1</w:t>
+                <w:t xml:space="preserve">hal-05472563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Influencing STEM Self-Efficacy Among Primary School Pupils: A Gender Comparison</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating portable EEG: a comparison between two wireless systems (EPOC Flex and LiveAmp) and the wired BrainAmp system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Ng Lee Yen Abdullah</w:t>
+                <w:t xml:space="preserve">Justine Epinat-Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helène Maire</w:t>
+                <w:t xml:space="preserve">Antoine Rossignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rawan Charafeddine</w:t>
+                <w:t xml:space="preserve">Jérôme Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Castelain</w:t>
+                <w:t xml:space="preserve">Yves Paulignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Asia Pacific Journal of Educators and Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 40 (3), pp.423-455. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14, pp.e20416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21315/apjee2025.40.3.17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.20416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05472563v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social factors contributing to the development of chronic low back pain: a scoping review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Children’s implicit attitudes toward male and female power in dyadic inter-gender interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawan Charafeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Sonjon</w:t>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Gonthier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Lépingle</w:t>
+                <w:t xml:space="preserve">Audrey Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Maire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Musculoskeletal Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12891-025-09216-4⟩</w:t>
+              <w:t xml:space="preserve">Psicologia Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.311-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1482/118879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337196v1</w:t>
+                <w:t xml:space="preserve">hal-05426180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Japanese Are Less Human-Centred than French: A New View on Spontaneous Perspective-Taking in Easterners</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Individual differences in executive functions and theory of mind mediate the relation between academic skills from kindergarten to 5th grade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Diagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jacquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Prado</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bs15111482⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (6), pp.e0324547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0324547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452480v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cross-cultural temporal neurodynamics of fairness: A developmental machine-learning neuroscience investigation.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early Montessori education shows delayed benefits for mathematical problem-solving in a 5-year longitudinal randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Diagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Prado</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/dev0002103⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.43961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-27687-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05453627v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual differences in executive functions and theory of mind mediate the relation between academic skills from kindergarten to 5th grade</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The cross-cultural temporal neurodynamics of fairness: A developmental machine-learning neuroscience investigation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Cowell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenyi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yawei Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Epinat-Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Triniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0324547⟩</w:t>
+              <w:t xml:space="preserve">Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/dev0002103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05126568v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Montessori education shows delayed benefits for mathematical problem-solving in a 5-year longitudinal randomized controlled trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Japanese Are Less Human-Centred than French: A New View on Spontaneous Perspective-Taking in Easterners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Quesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Imai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Susami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Le Diagon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chiharu Niki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chabanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-27687-2⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (11), pp.1482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bs15111482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452766v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children’s implicit attitudes toward male and female power in dyadic inter-gender interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rawan Charafeddine</w:t>
+                <w:t xml:space="preserve">Social factors contributing to the development of chronic low back pain: a scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Sonjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+                <w:t xml:space="preserve">Camille Lépingle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Breton</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karen T Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psicologia Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.311-334. </w:t>
+              <w:t xml:space="preserve">BMC Musculoskeletal Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1482/118879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12891-025-09216-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05426180v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifications, inférences et évaluation de la dominance : les mécanismes cognitifs à l’œuvre chez le bébé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Rooting for Their Own Gender: Preschoolers’ Selective Preference for Winners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina‐ioana Galusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Eve Helmlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canal Psy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35562/canalpsy.3545⟩</w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (1), pp.e13575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/desc.13575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740665v1</w:t>
+                <w:t xml:space="preserve">hal-04740667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-cultural study of kinship premium and social discounting of generosity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifications, inférences et évaluation de la dominance : les mécanismes cognitifs à l’œuvre chez le bébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Eve Helmlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiawei Liu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Baptiste van der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1087979⟩</w:t>
+              <w:t xml:space="preserve">Canal Psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132, pp.17 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/canalpsy.3545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193976v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Maya Children do not see Power as More Masculine: Evidence From Self-Perception and Gender-Power Association Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawan Charefeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cross-Cultural Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/10693971231202885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human and animal dominance hierarchies show a pyramidal structure guiding adult and infant social inferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mascaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mascaro</w:t>
+                <w:t xml:space="preserve">Nicolas Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Goupil</w:t>
+                <w:t xml:space="preserve">Hugo Pantecouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Pantecouteau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adeline Depierreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Human Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (8), pp.1294-1306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41562-023-01634-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from illusions: From perception studies to perspective-taking interventions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Quesque</w:t>
+                <w:t xml:space="preserve">Toddlers’ sensitivity to dominance traits from faces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina-Ioana Galusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayumi Kambara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Rossetti</w:t>
+                <w:t xml:space="preserve">Jean-Claude Dreher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neures.2023.05.003⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.22292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-49385-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193967v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toddlers’ sensitivity to dominance traits from faces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristina-Ioana Galusca</w:t>
+                <w:t xml:space="preserve">Learning from illusions: From perception studies to perspective-taking interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Quesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayumi Kambara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Mermillod</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pascalis</w:t>
+                <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-49385-7⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 195, pp.9-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neures.2023.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363167v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchy in the cockpit: How captains influence the decision-making of young and inexperienced first officers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-cultural study of kinship premium and social discounting of generosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiawei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmund Derrington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve F Fabre</w:t>
+                <w:t xml:space="preserve">Julien Bénistant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Matton</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cerise Cuny</w:t>
+                <w:t xml:space="preserve">Brice Corgnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssci.2021.105536⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1087979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906310v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rank Reversal Aversion and Fairness in Hierarchies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Rank reversal aversion and fairness in hierarchies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Foncelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dreher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Van Der Henst</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Human Behavior and Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.520-537</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 8 (4), pp.520-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40750-022-00206-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628099v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rank reversal aversion and fairness in hierarchies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Rank Reversal Aversion and Fairness in Hierarchies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Foncelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dreher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Barat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Human Behavior and Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 8 (4), pp.520-537. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022, pp.520-537</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842224v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction and its failures: an approach through embarrassment and shame</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hierarchy in the cockpit: How captains influence the decision-making of young and inexperienced first officers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve F Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Matton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Baragona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cerise Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Universitatis Babeș-Bolyai Philosophia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24193/subbphil.2022.2.04⟩</w:t>
+              <w:t xml:space="preserve">Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 146, pp.105536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2021.105536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760227v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enfance du pouvoir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Interaction and its failures: an approach through embarrassment and shame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawan Charafeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studia Universitatis Babeș-Bolyai Philosophia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Direct interaction, 67 (2), pp.67-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24193/subbphil.2022.2.04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2021036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03211685v1</w:t>
+                <w:t xml:space="preserve">hal-03760227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Montessori Education on the Academic, Cognitive, and Social Development of Disadvantaged Preschoolers: A Randomized Controlled Study in the French Public‐School System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippine Courtier</w:t>
+                <w:t xml:space="preserve">Do Preschoolers Align Their Preferences With Those of a Powerful Individual?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawan Charafeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Triniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Gardes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Van Der Henst</w:t>
+                <w:t xml:space="preserve">Mathilde Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Foncelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ira Noveck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Caroline Croset</w:t>
+                <w:t xml:space="preserve">Justine Epinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cdev.13575⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.607096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feduc.2020.607096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366390v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does nonviolent communication education improve empathy in French medical students?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Epinat-Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Foncelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Quesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chabanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Medical Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.205-218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5116/ijme.615e.c507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Preschoolers Align Their Preferences With Those of a Powerful Individual?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Triniol</w:t>
+                <w:t xml:space="preserve">Effects of Montessori Education on the Academic, Cognitive, and Social Development of Disadvantaged Preschoolers: A Randomized Controlled Study in the French Public‐School System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Courtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Ogier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Foncelle</w:t>
+                <w:t xml:space="preserve">Marie-Line Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Epinat</w:t>
+                <w:t xml:space="preserve">Ira Noveck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Education </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feduc.2020.607096⟩</w:t>
+              <w:t xml:space="preserve">Child Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (5), pp.2069-2088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cdev.13575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03505191v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Language on Spatial Reasoning: Reading Habits Modulate the Formulation of Conclusions and the Integration of Premises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.654266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03505193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sympathy for the underdog: people are inclined to adopt the emotional perspective of powerless (versus powerful) others</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Quesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Foncelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chabanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition and Emotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35 (5), pp.902-917. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699931.2021.1902282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03505184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Preschoolers Associate Power with Gender in Male-Female Interactions: A Cross-Cultural Investigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">L’enfance du pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawan Charafeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sex Roles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11199-019-01116-x⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (4), pp.386-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2021036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039222v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How occupational status influences the processing of faces: An EEG study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Breton</w:t>
+                <w:t xml:space="preserve">How Preschoolers Associate Power with Gender in Male-Female Interactions: A Cross-Cultural Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawan Charafeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imac Maria Zambrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Triniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Ligneul</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Baudouin</w:t>
+                <w:t xml:space="preserve">Fabrice Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.09.010⟩</w:t>
+              <w:t xml:space="preserve">Sex Roles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 83 (7-8), pp.453 - 473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11199-019-01116-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006207v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-cultural Differences in the Valuing of Dominance by Young Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawan Charafeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takahiro Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoko Matsui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioko Sudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognition and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (3-4), pp.256-272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/15685373-12340058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pragmatic abilities in bilinguals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How occupational status influences the processing of faces: An EEG study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ligneul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Jerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Dupuy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Viviane Deprez</w:t>
+                <w:t xml:space="preserve">Jean-Yves Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistic Approaches to Bilingualism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1075/lab.17017.dup⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122, pp.125-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803048v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrative Interdisciplinary Perspective on Social Dominance Hierarchies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pragmatic abilities in bilinguals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penka Stateva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Andreetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cheylus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen Qu</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Viviane Deprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 21 (11), pp.893-908. </w:t>
+              <w:t xml:space="preserve">Linguistic Approaches to Bilingualism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tics.2017.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/lab.17017.dup⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02340964v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does prestige affect us physiologically?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Perte d’agentivité sans coercition ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interaction Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1075/is.18.2.04cor⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (5), pp.548-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20173305020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895852v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique de l’enfant et le dilemme de la hiérarchie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33 (6–7), pp.664-669. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/20173306025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perte d’agentivité sans coercition ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Does prestige affect us physiologically?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cordonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20173305020⟩</w:t>
+              <w:t xml:space="preserve">Interaction Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (2), pp.214-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/is.18.2.04cor⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02896015v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You can laugh at everything, but not with everyone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Morisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Morisseau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécile Eymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira Noveck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interaction Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (1), pp.116 - 141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/is.18.1.06mor⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children’s allocation of resources in social dominance situations.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Integrative Interdisciplinary Perspective on Social Dominance Hierarchies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ligneul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dreher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/dev0000164⟩</w:t>
+              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (11), pp.893-908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tics.2017.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895956v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefits of argumentation are cross-culturally robust: The case of Japan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scalar Implicatures: The psychological reality of scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex A de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Mercier</w:t>
+                <w:t xml:space="preserve">Anne C. Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cheylus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Deguchi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Yama</w:t>
+                <w:t xml:space="preserve">Tatjana Nazir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thinking &amp; Reasoning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279065v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalar Implicatures: The Psychological Reality of Scales</w:t>
               </w:r>
@@ -4492,4796 +4510,4813 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne C Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cheylus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatjana Nazir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The boss is always right: Preschooler endorse the testimony of a dominant over that of a subordinate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Bernard</w:t>
+                <w:t xml:space="preserve">J-B van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalar Implicatures: The psychological reality of scales</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Context in Generalized Conversational Implicatures: the case of some</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine E. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cheylus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tatjana Nazir</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Reboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01500⟩</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.00381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374001v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context in Generalized Conversational Implicatures: the case of some</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Children’s allocation of resources in social dominance situations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawan Charafeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Reboul</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.00381⟩</w:t>
+              <w:t xml:space="preserve">Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (11), pp.1843-1857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/dev0000164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582067v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Interaction between Logical Reasoning and Pragmatic Processing in Narrative Discourse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Prado</w:t>
+                <w:t xml:space="preserve">The benefits of argumentation are cross-culturally robust: The case of Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Spotorno</w:t>
+                <w:t xml:space="preserve">M. Deguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Koun</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Yama</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thinking &amp; Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22(1) (1-15)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878742v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Power and Reason on Young Maya Children’s Endorsement of Testimony</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preschoolers' understanding of merit in two Asian societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Castelain</w:t>
+                <w:t xml:space="preserve">K. Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-B van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bernard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hugo Mercier</w:t>
+                <w:t xml:space="preserve">N. Baumard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/desc.12336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0114717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279091v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preschoolers' understanding of merit in two Asian societies</w:t>
+                <w:t xml:space="preserve">The Influence of Power and Reason on Young Maya Children’s Endorsement of Testimony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chevallier</w:t>
+                <w:t xml:space="preserve">T. Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Xu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Baumard</w:t>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0114717⟩</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/desc.12336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279390v1</w:t>
+                <w:t xml:space="preserve">hal-01279091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Easterners and Westerners treat contradiction differently?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Zhang</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognition and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Preschoolers use cues of dominance to make sense of their social environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Charafeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kaufman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Charafeddine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Mercier</w:t>
+                <w:t xml:space="preserve">F. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berchtold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognition and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16(4) (587-604)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disabling conditional inferences: An EEG study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neural Interaction between Logical Reasoning and Pragmatic Processing in Narrative Discourse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Spotorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Koun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bonnefond</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Emily Hewitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (4), pp.692 - 704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_00744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103145v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasoning from transitive premises: An EEG study.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Face the hierarchy: ERP and oscillatory brain responses in social rank processing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Jerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cheylus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90, pp.100-8. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (3), pp.e91451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2014.06.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0091451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067953v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face the hierarchy: ERP and oscillatory brain responses in social rank processing.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reasoning from transitive premises: An EEG study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Henaff</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Mathilde Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cheylus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (3), pp.e91451. </w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.100-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0091451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2014.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067837v1</w:t>
+                <w:t xml:space="preserve">hal-01067953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deduction electrified: ERPs elicited by the processing of words in conditional arguments.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Disabling conditional inferences: An EEG study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste van Derhenst</w:t>
+                <w:t xml:space="preserve">Maria Kaliuzhna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim de Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Language</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56, pp.Pages : 255-262</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864188v1</w:t>
+                <w:t xml:space="preserve">hal-01103145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture, ambiguity aversion and choice in probability judgments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deduction electrified: ERPs elicited by the processing of words in conditional arguments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Derhenst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Creativity &amp; Problem Solving</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 124 (3), pp.244-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandl.2012.12.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280854v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What's behind a P600? Integration operations during irony processing.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Culture, ambiguity aversion and choice in probability judgments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Yama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-B van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kawasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Creativity &amp; Problem Solving</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (63-78)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875135v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What MEG can reveal about inference making: the case of if...then sentences.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ira Noveck</w:t>
+                <w:t xml:space="preserve">What's behind a P600? Integration operations during irony processing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Spotorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cheylus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Baillet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ira A Noveck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6), pp.e66839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0066839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927578v1</w:t>
+                <w:t xml:space="preserve">hal-00875135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belief revision and delusions: how do patients with schizophrenia take advice?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What MEG can reveal about inference making: the case of if...then sentences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira Noveck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariia Kaliuzhna</w:t>
+                <w:t xml:space="preserve">Sylvain Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cheylus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérian Chambon</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (3), pp.684-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904089v1</w:t>
+                <w:t xml:space="preserve">hal-00927578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the use of averaging in advice taking modulated by culture?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+                <w:t xml:space="preserve">Neural evidence that utterance-processing entails mentalizing: The case of irony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Spotorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Koun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira Noveck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognition and Culture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (1), pp.25-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.06.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400799v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How pragmatic interpretations arise from conditionals: Profiling the Affirmation of the Consequent argument with reaction time and EEG measures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Neural evidence that utterance-processing entails mentalizing: the case of irony.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Spotorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Koun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira A Noveck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Memory and Language</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (1), pp.25-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.06.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915916v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural evidence that utterance-processing entails mentalizing: The case of irony</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How pragmatic interpretations arise from conditionals: Profiling the Affirmation of the Consequent argument with reaction time and EEG measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gougain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew D. Olsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Memory and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (67), pp.468-485</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03957442v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural evidence that utterance-processing entails mentalizing: the case of irony.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Is the use of averaging in advice taking modulated by culture?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Yama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Kawasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ira A Noveck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Cognition and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00864241v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Use of Averaging in Advice Taking Modulated by Culture?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Belief revision and delusions: how do patients with schizophrenia take advice?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Kaliuzhna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Testud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kuniko Adachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognition and Culture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (4), pp.e34771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0034771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907831v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deflationary account of invited inferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ira Noveck</w:t>
+                <w:t xml:space="preserve">Is the Use of Averaging in Advice Taking Modulated by Culture?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Yama,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bonnefond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J-B van Der Henst</w:t>
+                <w:t xml:space="preserve">Yayoi Kawasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuniko Adachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belgian Journal of Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 14 (195-208)</w:t>
+              <w:t xml:space="preserve">Journal of Cognition and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (1-2), pp 1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280389v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlapping and distinct neural representations of numbers and verbal transitive series.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+                <w:t xml:space="preserve">A deflationary account of invited inferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira Noveck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-B van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Belgian Journal of Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (195-208)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhp137⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00652507v1</w:t>
+                <w:t xml:space="preserve">hal-01280389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recomposing a fragmented literature: how conditional and relational arguments engage different neural systems for deductive reasoning.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ira A Noveck</w:t>
+                <w:t xml:space="preserve">Using ERPs to capture inferential processes guided by prosodic cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-B van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira Noveck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Italian Journal of Linguistics / Rivista di linguistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22.1 (125-152)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00654908v1</w:t>
+                <w:t xml:space="preserve">hal-01280719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ERPs to capture inferential processes guided by prosodic cues</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ira Noveck</w:t>
+                <w:t xml:space="preserve">Recomposing a fragmented literature: how conditional and relational arguments engage different neural systems for deductive reasoning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira A Noveck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Journal of Linguistics / Rivista di linguistica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (3), pp.1213-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2010.03.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280719v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross-cultural study of hindsight bias and conditional probabilistic reasoning</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Overlapping and distinct neural representations of numbers and verbal transitive series.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira A Noveck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thinking &amp; Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13546783.2010.526786⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (3), pp.720-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhp137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646263v1</w:t>
+                <w:t xml:space="preserve">hal-00652507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belief revision in schizophrenia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste van Derhenst</w:t>
+                <w:t xml:space="preserve">A cross-cultural study of hindsight bias and conditional probabilistic reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Yama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken I. Manktelow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerian Chambon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kyung Soo Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thinking &amp; Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (4), pp.346-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13546783.2010.526786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109816v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What's behind an inference? An EEG study with conditional arguments.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+                <w:t xml:space="preserve">Belief revision in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Kaliuzhna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Derhenst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerian Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24, pp.Meeting Abstract : P03-211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2009.07.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00652466v1</w:t>
+                <w:t xml:space="preserve">hal-01109816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial associations in relational reasoning: evidence for a SNARC-like effect.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">What's behind an inference? An EEG study with conditional arguments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ira A Noveck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 61 (8), pp.1143-50. </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (14), pp.3125-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17470210801954777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2009.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652499v1</w:t>
+                <w:t xml:space="preserve">hal-00652466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with indeterminacy in spatial descriptions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Dealing with indeterminacy in spatial descriptions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Schaeken</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Coralie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Schaeken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira Noveck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 72 (5), pp.553-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-007-0130-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400867v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of language on spatial reasoning: The case of reading habits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Derhenst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 43, pp.Issue : 3-4 Pages: 781-781</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with indeterminacy in spatial descriptions.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Dealing with indeterminacy in spatial descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Schaeken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira Noveck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 72 (5), pp.553-66. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00426-007-0130-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00904108v1</w:t>
+                <w:t xml:space="preserve">hal-01400867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance effects in reasoning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Spatial associations in relational reasoning: evidence for a SNARC-like effect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira A Noveck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mind &amp; Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 61 (8), pp.1143-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17470210801954777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280727v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Interpretation of Classically Quantified Sentences: A set-theoretic approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">The interpretation of classically quantified sentences: a set-theoretic approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Politzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delle Luche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ira Noveck</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira A Noveck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 30 (4), pp.691-723</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 30 (4), pp.691-723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1207/s15516709cog0000_75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ijn_00130614v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interpretation of classically quantified sentences: a set-theoretic approach.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ira A Noveck</w:t>
+                <w:t xml:space="preserve">Le raisonnement causal : de la pragmatique du discours à la pragmatique expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Moeschler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-B van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tapiero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27 (241-262)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653803v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le raisonnement causal : de la pragmatique du discours à la pragmatique expérimentale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Tapiero</w:t>
+                <w:t xml:space="preserve">Dealing with contradiction in a communicative context: a cross-cultural study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Yama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Kawasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Adachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de Linguistique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 27 (241-262)</w:t>
+              <w:t xml:space="preserve">Intercultural Pragmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280734v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with contradiction in a communicative context: a cross-cultural study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Relevance effects in reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K Adachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intercultural Pragmatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006</w:t>
+              <w:t xml:space="preserve">Mind &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (229-245)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400876v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wording of conclusions in relational reasoning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">The Interpretation of Classically Quantified Sentences: A set-theoretic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Politzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Walter Schaeken</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delle Luche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira Noveck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30 (4), pp.691-723</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01103159v1</w:t>
+                <w:t xml:space="preserve">ijn_00130614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belief revision in communication</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Mercier</w:t>
+                <w:t xml:space="preserve">The wording of conclusions in relational reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Schaeken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 97, pp.Issue : 1 Pages : 1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2004.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01109829v1</w:t>
+                <w:t xml:space="preserve">hal-01103159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies in sentential reasoning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Johnson-Laird N. Philip</w:t>
+                <w:t xml:space="preserve">Belief revision in communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Derhenst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 26, pp.425-468</w:t>
+              <w:t xml:space="preserve">International Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 39, pp.Issue : 5-6 Pages : 533-533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00000173v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truthfulness and Relevance in Telling The Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9326,880 +9361,975 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00000171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental Model Theory versus the Inference Rule Approach in relational reasoning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Strategies in sentential reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingrui Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnson-Laird N. Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thinking &amp; Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 8, pp.193-205</w:t>
+              <w:t xml:space="preserve">Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 26, pp.425-468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00000174v1</w:t>
+                <w:t xml:space="preserve">hal-00000173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When is a conclusion worth deriving? A relevance-based analysis of indeterminate relational problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Mental Model Theory versus the Inference Rule Approach in relational reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Politzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thinking and Reasoning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thinking &amp; Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 8, pp.193-205</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ijn_00000099v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00000174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perspective pragmatique dans l'étude du raisonnement et de la rationalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 102, pp.65-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00000172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inept reasoners or pragmatic virtuosos? Relevance and the deontic selection task</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Markus Kemmelmeir</w:t>
+                <w:t xml:space="preserve">When is a conclusion worth deriving? A relevance-based analysis of indeterminate relational problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Sperber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Politzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thinking and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 8 (1), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13546780143000071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ijn_00000100v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ijn_00000099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inept reasoners or pragmatic virtuosos? Relevance and the deontic selection task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Girotto</w:t>
+                <w:t xml:space="preserve">Vittorio Girotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Kemmelmeier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jb van Der Henst</w:t>
+                <w:t xml:space="preserve">Markus Kemmelmeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Sperber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 81 (2), pp.B69-B76. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 81, pp.B69-B76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01441409v1</w:t>
+                <w:t xml:space="preserve">ijn_00000100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy and relevance in giving the time</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste van Derhenst</w:t>
+                <w:t xml:space="preserve">Inept reasoners or pragmatic virtuosos? Relevance and the deontic selection task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Girotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Kemmelmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Sperber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Carles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dan Sperber</w:t>
+                <w:t xml:space="preserve">Jb van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 81 (2), pp.B69-B76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0010-0277(01)00124-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109843v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental model theory and pragmatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+                <w:t xml:space="preserve">Accuracy and relevance in giving the time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Derhenst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Sperber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 35, pp.Issue : 3-4 Pages : 59-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0140525X00212442⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01103176v1</w:t>
+                <w:t xml:space="preserve">hal-01109843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental models theory and relational reasoning re-examined: the role of relevance in premise order</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Mental model theory and pragmatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 23, pp.Issue : 2 Pages : 283+. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0140525X00212442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280740v1</w:t>
+                <w:t xml:space="preserve">hal-01103176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mental model theory of spatial reasoning re-examined: The role of relevance in premise order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 90, pp.Pages : 73-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mental models theory and relational reasoning re-examined: the role of relevance in premise order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 90 (73-84)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modèles Mentaux et Pragmatique: le cas du raisonnement relationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InCognito Cahiers Romans de Sciences Cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 6 (5-14)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10209,1177 +10339,1177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CREAT_criteria: What have we learned regarding CTD patient epilepsy? A prospective study in creatine transporter deficiency (SLC6A8) patients to determine the most relevant outcome measures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fahra Gheurbi</w:t>
+                <w:t xml:space="preserve">Est-ce que commander rend joyeux ? Etude des émotions attribuées à des personnages féminins et masculins impliqués dans des relations de pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Pommier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clovis Levrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawan Charafeddine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 CCDS Scientific + Patient Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Creatine Deficiencies, Jun 2024, Salt Lake City (US), United States</w:t>
+              <w:t xml:space="preserve">Colloque International du Réseau Interuniversitaire de PSYchologie du DEVEloppement et de l’Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731103v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Est-ce que commander rend joyeux ? Etude des émotions attribuées à des personnages féminins et masculins impliqués dans des relations de pouvoir</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elodie Barat</w:t>
+                <w:t xml:space="preserve">CREAT_criteria: What have we learned regarding CTD patient epilepsy? A prospective study in creatine transporter deficiency (SLC6A8) patients to determine the most relevant outcome measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clovis Levrez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lisa Ouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahra Gheurbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International du Réseau Interuniversitaire de PSYchologie du DEVEloppement et de l’Éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">2024 CCDS Scientific + Patient Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Creatine Deficiencies, Jun 2024, Salt Lake City (US), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629483v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« C’est moi qui commande ! ». Pouvoir, genre et priorité à soi chez les enfants de 7 à 9 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawan Charafeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Foncelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau Interuniversitaire de PSYchologie du DEVEloppement et de l’Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir a-t-il un genre ? Représentations des relations de pouvoir entre les genres pendant l'enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawan Charafeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Triniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Epinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème congrès international de l’Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Là, c’est pas le questionnement habituel question-réponse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dargnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude du projet DECLICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03188038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact de l’apprentissage d’une langue seconde sur les capacités pragmatiques : le cas des implicatures scalaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+                <w:t xml:space="preserve">Quelles caractéristiques des tâches de Sciences discriminent la performance des élèves en fonction de leur niveau socio-économique et culturel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duclos Mylène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Hebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Montpied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Tiberghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fontanieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connaissances et usages en langue seconde</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence de l'Association de recherches en Didactique des Sciences et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Saint Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659678v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles caractéristiques des tâches de Sciences discriminent la performance des élèves en fonction de leur niveau socio-économique et culturel ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Fontanieu</w:t>
+                <w:t xml:space="preserve">L’impact de l’apprentissage d’une langue seconde sur les capacités pragmatiques : le cas des implicatures scalaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penka Stateva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Andreetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cheylus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l'Association de recherches en Didactique des Sciences et Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Connaissances et usages en langue seconde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20173800005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105066v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine Socio-économique des élèves et évaluation de la culture scientifique par PISA: Utilisation de L’ASI pour trouver des classes d’items d’intérêt pour analyser la problématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duclos Mylène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Hébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira Noveck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 9ème colloque d'Analyse Statistique Implicative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Besançon, France. pp.375-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can irony reveal extensive theory of mind activation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Spotorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Koun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira A Noveck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Language Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Westin Anapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de la hiérarchie et attitude face aux figures de la dominance : une étude chez les enfants de 3 à 6 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawan Charafeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">premier congrès PSYRENE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11389,779 +11519,779 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPUTATIONAL MODELING OF THE ABILITY TO READ CHANGES OF COOPERATIVE VS COMPETITIVE INTENTIONS: DEVELOPMENTAL CHANGES IN CHILDREN</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
+                <w:t xml:space="preserve">Computational mechanisms underlying adaptation to fluctuating intentions of others in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toan Nong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Miao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBDM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Neurofrance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04980283v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPUTATIONAL MODELING OF THE ABILITY TO READ CHANGES OF COOPERATIVE VS COMPETITIVE INTENTIONS: DEVELOPMENTAL STUDY IN CHILDREN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toan Nong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yansong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jae Hyung Woo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuqian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SBDM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational mechanisms underlying adaptation to fluctuating intentions of others in children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COMPUTATIONAL MODELING OF THE ABILITY TO READ CHANGES OF COOPERATIVE VS COMPETITIVE INTENTIONS: DEVELOPMENTAL CHANGES IN CHILDREN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toan Nong</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Miao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurofrance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">SBDM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04980266v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPUTATIONAL MODELS OF THE DETECTION OF COOPERATIVE AND COMPETITIVE INTENTIONS IN CHILDREN FROM AGE 3 TO 9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Nong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Miao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurofrance 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of PISA science items according to performance gap of socio-economic-cultural groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Hébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fontanieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the American Educational Research Association (AERA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, New York (NY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PISA science item difficulties according to socio-economical-cultural level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duclos Mylène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Hebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Noveck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the European Science Education Research Association.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12171,254 +12301,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darwin en tête ! L'Evolution et les sciences cognitives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grenoble: PUG. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologies du raisonnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck, 2007, 978-2-8041-5542-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologies du raisonnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deboeck, pp.289, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00276980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12428,2921 +12558,2921 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is shame a female emotion? The role of social power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Maire</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rawan Charafeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shame and Gender in Transcultural Contexts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.19-35, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-54593-1_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominance sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-B van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In G. Origgi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les passions sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.181-185, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonnement et situations quotidiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariia Kaliuzhna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In N. Franck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de Réhabilitation Psychosociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier-Masson, pp.92-99, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-2-294-75915-4.00011-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PISA science item difficulties according to socio-economical-cultural level (Part 11 : Evaluation and Assessment of Student Learning and Development)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Hebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira A Noveck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Odilla Finlayson; Eilish McLoughlin; Sibel Erduran; Peter Childs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Proceedings of the ESERA 2017 Conference. Research, Practice and Collaboration in Science Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dublin, Ireland: Dublin City University, pp.1498-1509, 2018, ISBN 978-1-873769-84-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04076638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preschoolers’ social preferences in a social dominance context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawan Charafeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Billanboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira A Noveck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In P. Saint-Germier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language, Evolution and Mind. Essays in honour of Anne Reboul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, College Publications, pp.247-262, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le raisonnement et la pensée dans la schizophrénie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kaliuznha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Franck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition sociale et Schizophrénie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier masson, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Baptiste Van der Henst et Hugo Mercier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Darwin en tête ! L’évolution et les sciences cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUG (Presses Universitaires de Grenoble), pp.7-10, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to open the door to System 2: Debiasing the Bat-and-Ball problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Bourgeois-Gironde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Watanabe et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rational Animals, Irrational Humans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Keio University, pp.235-252, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ijn_00432320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Psychologie évolutionniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Van der Henst, J-B. and Mercier, H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Darwin en tête ! L'Evolution et les sciences cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Grenoble: PUG, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychologie évolutionniste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Some interpretational difficulties regarding the Social Contract account of the content effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira Noveck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">In Baudouin, J-Y. </w:t>
+              <w:t xml:space="preserve">In Roberts, M.J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie cognitive – tome 1 : L’adulte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Breal., 2007</w:t>
+              <w:t xml:space="preserve">Integrating the mind</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hove: Psychology Press, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402077v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychologie du raisonnement</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">In J-Y Baudouin &amp; G. Tiberghien. </w:t>
+                <w:t xml:space="preserve">Psychologie évolutionniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J-Y. Baudouin &amp; G. Tiberghien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Bréal, pp.72-75, 2007</w:t>
+              <w:t xml:space="preserve">, Bréal, pp.162-167, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899822v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00277083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mental model theory of relational reasoning: Premises' relevance, conclusions' phrasing and cognitive economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Schaeken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Schroyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Schaeken, W., Vandierendonck, A., Schroyens, W., &amp; d'Ydewalle. G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mental Models Theory of Reasoning: Refinements and Extensions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lawrence Erlbaum Associates, pp.129-150, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychologie évolutionniste</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">J-Y. Baudouin &amp; G. Tiberghien. </w:t>
+                <w:t xml:space="preserve">Psychologie du raisonnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In J-Y Baudouin &amp; G. Tiberghien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Bréal, pp.162-167, 2007</w:t>
+              <w:t xml:space="preserve">, Bréal, pp.72-75, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00277083v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some interpretational difficulties regarding the Social Contract account of the content effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Psychologie cognitive et raisonnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira Noveck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mercier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">In Roberts, M.J. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In Rossi, S. and Van der Henst, J-B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrating the mind</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hove: Psychology Press, 2007</w:t>
+              <w:t xml:space="preserve">Psychologies du raisonnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruxelles: DeBoeck, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402056v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To what extent do social contracts affect performance on Wason's selection task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Noveck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.J. Roberts. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrating the mind: Domain General versus Domain Specific Processes in Higher Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Psychology Press, pp.39-58, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie cognitive et raisonnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">In Rossi, S. and Van der Henst, J-B. </w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Noveck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rossi, S. &amp; Van der Henst, J-B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologies du raisonnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Bruxelles: DeBoeck, 2007</w:t>
+              <w:t xml:space="preserve">, Deboeck, pp.39-76, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402069v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00277085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychologie cognitive et raisonnement</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
+                <w:t xml:space="preserve">Psychologie du raisonnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Rossi, S. &amp; Van der Henst, J-B. </w:t>
+              <w:t xml:space="preserve">J-Y Baudouin &amp; G. Tiberghien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologies du raisonnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Deboeck, pp.39-76, 2007</w:t>
+              <w:t xml:space="preserve">Manuel de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bréal, pp.72-75, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00277085v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00277090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychologie du raisonnement</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">J-Y Baudouin &amp; G. Tiberghien. </w:t>
+                <w:t xml:space="preserve">Psychologie évolutionniste et raisonnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In Rossi, S. and Van der Henst, J-B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manuel de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bréal, pp.72-75, 2007</w:t>
+              <w:t xml:space="preserve">Psychologies du raisonnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruxelles: DeBoeck 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00277090v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie évolutionniste et raisonnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Rossi &amp; J-B. Van der Henst. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologies du Raisonnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Deboeck, pp.221-251, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychologie évolutionniste et raisonnement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Psychologie évolutionniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">In Rossi, S. and Van der Henst, J-B. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In Baudouin, J-Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologies du raisonnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruxelles: DeBoeck 2007</w:t>
+              <w:t xml:space="preserve">Psychologie cognitive – tome 1 : L’adulte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Breal., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402063v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to make a participant logical: The role of premise presentation in a conditional reasoning task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">D. Andler, Y. Ogawa, M. Okada &amp; S. Watanabe. </w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinga Bujakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ciceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira A Noveck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In D. Andler, Y. Ogawa, M. Okada &amp; S. Watanabe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reasoning and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Keio University, pp.7-17, 2006</w:t>
+              <w:t xml:space="preserve">, Keio University Press: Tokyo, pp.7-17, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00277093v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to make a participant logical: The role of premise presentation in a conditional reasoning task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">In D. Andler, Y. Ogawa, M. Okada &amp; S. Watanabe. </w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bujakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ciceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.A. Noveck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Andler, Y. Ogawa, M. Okada &amp; S. Watanabe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reasoning and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Keio University Press: Tokyo, pp.7-17, 2006</w:t>
+              <w:t xml:space="preserve">, Keio University, pp.7-17, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899838v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00277093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It’s good to be wrong: An analysis of mistakes in relational reasoning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Schaeken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Girotto, V. &amp; Johnson-Laird, P.N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The shape of reason</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Psychology Press, pp.51-69, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the cognitive and the communicative principles of relevance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Testing the cognitive and communicative principles of relevance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Sperber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ira Noveck, Dan Sperber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Pragmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ijn_00000450v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ijn_00000452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the cognitive and communicative principles of relevance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Testing the cognitive and the communicative principles of relevance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Sperber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ira Noveck, Dan Sperber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Pragmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ijn_00000452v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ijn_00000450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théorie des modèles mentaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Contexte et Raisonnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">G. Tiberghien et al. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guy Politzer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des Sciences Cognitives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.180-182, 2002</w:t>
+              <w:t xml:space="preserve">Le Raisonnement humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermes, p. 1-35, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280809v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00000177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contexte et Raisonnement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Théorie des modèles mentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Guy Politzer. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sabah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Tiberghien et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Raisonnement humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermes, p. 1-35, 2002</w:t>
+              <w:t xml:space="preserve">Dictionnaire des Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.180-182, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00000177v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational mechanisms underlying the emergence of theory of mind in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinh-Toan Axel Nong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yansong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jae Hyung Woo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuqian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dilemma Of Disobedience: An ERP study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryel Othon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak and strong triggers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Mongelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId421"/>
+      <w:footerReference w:type="default" r:id="rId424"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15489,51 +15619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448583v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat-Duclos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rossignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van der Henst" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paulignan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.20416" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Eve Helmlinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Foncelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina-Ioana Galusca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chidev/aacaf005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472563v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Shafika Mokhtar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Ng Lee Yen Abdullah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Maire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Charafeddine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castelain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21315/apjee2025.40.3.17" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337196v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Sonjon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gonthier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille L&#233;pingle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen T Reilly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12891-025-09216-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452480v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quesque" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Imai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Susami" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiharu Niki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabanat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs15111482" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cowell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyi Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawei Cheng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Triniol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0002103" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126568v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Diagon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacquel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0324547" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452766v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27687-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05426180v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Breton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1482/118879" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740665v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste van der Henst" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/canalpsy.3545" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193976v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Liu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Derrington" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;nistant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Corgnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1087979" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314489v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Charefeddine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10693971231202885" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193958v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mascaro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goupil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pantecouteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Depierreux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-023-01634-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193967v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumi Kambara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rossetti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2023.05.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363167v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dreher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascalis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49385-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906310v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve F Fabre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Matton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beltran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Baragona" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Cuny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105536" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628099v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van Der Henst" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03842224v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste van Der Henst" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40750-022-00206-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03760227v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2022.2.04" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211685v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021036" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366390v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Courtier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Noveck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.13575" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03417315v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duguet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5116/ijme.615e.c507" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505191v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ogier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2020.607096" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505193v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.654266" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505184v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2021.1902282" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03039222v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imac Maria Zambrana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mercier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cl&#233;ment" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11199-019-01116-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006207v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ligneul" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jerbi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie George" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudouin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.09.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895844v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yamada" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Matsui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioko Sudo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685373-12340058" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803048v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Dupuy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penka Stateva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Andreetta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cheylus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Deprez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lab.17017.dup" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340964v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Qu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2017.08.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67KT4XF2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895852v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordonier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.18.2.04cor" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895939v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173306025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896015v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173305020" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878732v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Morisseau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Eymond" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.18.1.06mor" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895956v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kaufmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reboul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0000164" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279065v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mercier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deguchi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yama" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951229v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex de Carvalho" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Reboul" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Nazir" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01500" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400548v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Castelain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B van Der Henst" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kaufmann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374001v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex A de Carvalho" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C. Reboul" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582067v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine E. Dupuy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00381" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878742v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Spotorno" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Hewitt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00744" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279091v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Castelain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12336" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279390v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevallier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adachi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baumard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114717" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400642v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zhang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Qu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279389v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charafeddine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kaufman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berchtold" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103145v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonnefond" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kaliuzhna" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Neys" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067953v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2014.06.010" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067837v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Henaff" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091451" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864188v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste van Derhenst" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2012.12.011" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTWDXK8J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280854v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kawasaki" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875135v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira A Noveck" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066839" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927578v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baillet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpuech" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904089v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Kaliuzhna" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Chambon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Testud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034771" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400799v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Yama" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kawasaki" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Adachi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915916v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gougain" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Robic" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Olsen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957442v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.06.046" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKNCFQ9G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864241v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907831v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yama," TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayoi Kawasaki" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuniko Adachi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280389v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefond" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652507v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhp137" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-D4932M2X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654908v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.03.026" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TKPBS5N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280719v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646263v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yama" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken I. Manktelow" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Soo Do" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546783.2010.526786" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109816v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Chambon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652466v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2009.07.014" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M93D2Q64-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652499v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210801954777" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400867v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevallier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Schaeken" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103393v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904108v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chevallier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Schaeken" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-007-0130-6" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XDTQ9TF0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280727v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00130614v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Politzer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delle Luche" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653803v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Henst" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15516709cog0000_75" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280734v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moeschler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tapiero" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400876v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103159v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2004.06.008" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4FQ8DBN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109829v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000173v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingrui Yang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnson-Laird N. Philip" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000171v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carles" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Sperber" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000174v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000099v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546780143000071" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000172v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000100v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Girotto" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kemmelmeir" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441409v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Girotto" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kemmelmeier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sperber" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb van Der Henst" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-0277(01)00124-X" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109843v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carles" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103176v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X00212442" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-NRTXCGZV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280740v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103210v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280742v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731103v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Curie" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ouss" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahra Gheurbi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pommier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touil" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04629483v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Levrez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04200884v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03740153v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marignier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188038v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dargnat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659678v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20173800005" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105066v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duclos Myl&#232;ne" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Hebel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Montpied" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902606v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le H&#233;bel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950468v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941594v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04980283v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nong" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Woo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04980236v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Nong" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yansong Li" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu Chen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Hyung Woo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqian Wang" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04980266v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miao" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04980220v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946743v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Duclos" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105072v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Noveck" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400888v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896441v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276980v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. van Der Henst" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740645v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54593-1_2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895028v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899783v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-2-294-75915-4.00011-6" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076638v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899753v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Billanboz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280774v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaliuznha" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282053v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00432320v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bourgeois-Gironde" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402050v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402077v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899822v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277088v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schaeken" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schroyens" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277083v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402056v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277086v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402069v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277085v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277090v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277091v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402063v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277093v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bujakowska" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciceron" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Noveck" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899838v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Bujakowska" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ciceron" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280793v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000450v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000452v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280809v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Livet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sabah" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000177v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288677v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh-Toan Axel Nong" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452974v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fabre" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryel Othon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073507v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jayez" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Mongelli" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452768v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Eve Helmlinger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Foncelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina-Ioana Galusca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van der Henst" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chidev/aacaf005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Shafika Mokhtar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Ng Lee Yen Abdullah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Maire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Charafeddine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castelain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21315/apjee2025.40.3.17" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448583v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat-Duclos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rossignon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paulignan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.20416" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05426180v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Breton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1482/118879" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126568v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Diagon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacquel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0324547" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27687-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453627v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cowell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyi Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawei Cheng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Triniol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0002103" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452480v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quesque" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Imai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Susami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiharu Niki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabanat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs15111482" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337196v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Sonjon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gonthier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille L&#233;pingle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen T Reilly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12891-025-09216-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740667v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina&#8208;ioana Galusca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascalis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste van der Henst" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13575" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740665v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/canalpsy.3545" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314489v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Charefeddine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10693971231202885" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193958v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mascaro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goupil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pantecouteau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Depierreux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-023-01634-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363167v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dreher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49385-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193967v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumi Kambara" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rossetti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2023.05.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193976v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Liu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Derrington" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;nistant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Corgnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1087979" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03842224v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste van Der Henst" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40750-022-00206-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628099v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van Der Henst" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906310v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve F Fabre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Matton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beltran" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Baragona" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Cuny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105536" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03760227v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2022.2.04" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505191v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ogier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2020.607096" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03417315v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duguet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5116/ijme.615e.c507" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366390v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Courtier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Noveck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.13575" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505193v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.654266" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505184v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2021.1902282" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211685v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021036" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03039222v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imac Maria Zambrana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mercier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cl&#233;ment" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11199-019-01116-x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895844v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yamada" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Matsui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioko Sudo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685373-12340058" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006207v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ligneul" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jerbi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie George" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudouin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.09.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803048v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Dupuy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penka Stateva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Andreetta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cheylus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Deprez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lab.17017.dup" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896015v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173305020" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895939v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173306025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895852v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordonier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.18.2.04cor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878732v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Morisseau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Eymond" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.18.1.06mor" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340964v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Qu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2017.08.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67KT4XF2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374001v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex A de Carvalho" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C. Reboul" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Nazir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01500" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951229v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex de Carvalho" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Reboul" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400548v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Castelain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B van Der Henst" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kaufmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582067v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine E. Dupuy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reboul" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00381" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895956v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kaufmann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0000164" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279065v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mercier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deguchi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yama" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279390v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevallier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adachi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baumard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114717" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279091v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Castelain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12336" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400642v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zhang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Qu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279389v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charafeddine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kaufman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berchtold" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878742v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Spotorno" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Hewitt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00744" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067837v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Henaff" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091451" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067953v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonnefond" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2014.06.010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103145v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kaliuzhna" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Neys" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864188v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste van Derhenst" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2012.12.011" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTWDXK8J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280854v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kawasaki" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875135v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira A Noveck" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066839" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927578v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baillet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpuech" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957442v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.06.046" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKNCFQ9G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864241v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915916v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gougain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Robic" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Olsen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400799v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Yama" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kawasaki" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Adachi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904089v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Kaliuzhna" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Chambon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Testud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034771" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907831v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yama," TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayoi Kawasaki" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuniko Adachi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280389v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefond" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280719v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654908v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.03.026" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TKPBS5N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652507v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhp137" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-D4932M2X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646263v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yama" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken I. Manktelow" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Soo Do" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546783.2010.526786" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109816v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Chambon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652466v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2009.07.014" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M93D2Q64-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904108v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chevallier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Schaeken" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-007-0130-6" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XDTQ9TF0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103393v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400867v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevallier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Schaeken" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652499v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210801954777" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653803v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Politzer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Henst" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delle Luche" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15516709cog0000_75" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280734v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moeschler" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tapiero" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400876v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280727v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00130614v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103159v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2004.06.008" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4FQ8DBN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109829v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000171v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carles" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Sperber" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000173v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingrui Yang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnson-Laird N. Philip" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000174v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000172v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000099v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546780143000071" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000100v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Girotto" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kemmelmeir" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441409v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Girotto" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kemmelmeier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sperber" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb van Der Henst" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-0277(01)00124-X" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109843v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carles" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103176v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X00212442" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-NRTXCGZV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103210v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280740v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280742v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04629483v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Levrez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731103v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Curie" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ouss" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahra Gheurbi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pommier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touil" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04200884v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03740153v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marignier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188038v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dargnat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105066v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duclos Myl&#232;ne" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Hebel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Montpied" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659678v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20173800005" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902606v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le H&#233;bel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950468v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941594v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04980266v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Nong" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miao" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04980236v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yansong Li" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu Chen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Hyung Woo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqian Wang" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04980283v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nong" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Woo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04980220v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946743v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Duclos" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105072v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Noveck" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400888v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896441v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276980v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. van Der Henst" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740645v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54593-1_2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895028v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899783v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-2-294-75915-4.00011-6" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076638v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899753v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Billanboz" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280774v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaliuznha" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282053v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00432320v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bourgeois-Gironde" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402050v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402056v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277083v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277088v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schaeken" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schroyens" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899822v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402069v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277086v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277085v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277090v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402063v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277091v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402077v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899838v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Bujakowska" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ciceron" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277093v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bujakowska" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciceron" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Noveck" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280793v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000452v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000450v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000177v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280809v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Livet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sabah" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288677v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh-Toan Axel Nong" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452974v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fabre" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryel Othon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073507v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jayez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Mongelli" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>