--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -1333,211 +1333,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02440139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de prospection thématique : Les tuileries médiévales de Barbery</w:t>
+                <w:t xml:space="preserve">Implantation et organisation spatiale d’une abbaye cistercienne de Lorraine (Moselle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
+                <w:t xml:space="preserve">Agnès Charignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 88 p., DRAC / SRA Normandie. 2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Grand Est. 2017, 55 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02127203v1</w:t>
+                <w:t xml:space="preserve">halshs-02127187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation et organisation spatiale d’une abbaye cistercienne de Lorraine (Moselle)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport de prospection thématique : Les tuileries médiévales de Barbery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Charignon</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Grand Est. 2017, 55 p</w:t>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 88 p., DRAC / SRA Normandie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02127187v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02127203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude archéologique du bâti de l’enceinte urbaine de Caen, Bourg-le-Roi (XIVe-XVIIIe siècle)</w:t>
               </w:r>
@@ -1818,51 +1818,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02127223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1884,51 +1884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1986,855 +1986,989 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What exists beneath the place where Conrad Schlumberger carried out the first (1912) electrical prospection experiment: The Val-Richer Abbey</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The ESA Hera Mission: Detailed Characterization of the DART Impact Outcome and of the Binary Asteroid (65803) Didymos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Küppers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Campo Bagatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Carry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Charnoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/1873-0604.2017063⟩</w:t>
+              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (7), pp.160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/psj/ac6f52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02127009v1</w:t>
+                <w:t xml:space="preserve">hal-05561918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'abbaye cistercienne du Val-Richer (Calvados) : prospections microtopographique et géophysique d'un monastère disparu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What exists beneath the place where Conrad Schlumberger carried out the first (1912) electrical prospection experiment: The Val-Richer Abbey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maneuvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeomed.16381⟩</w:t>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16, pp.445-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/1873-0604.2017063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02105457v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02127009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbery (Calvados). Les tuileries de Barbery</w:t>
+                <w:t xml:space="preserve">L'abbaye cistercienne du Val-Richer (Calvados) : prospections microtopographique et géophysique d'un monastère disparu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maneuvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 48, pp.323-324. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeomed.17598⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 48, pp.129-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.16381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127103v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02105457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recensions des ouvrages de &amp;quot;Cottier J.-F., HurelL D.-O., Tock B.-M. (eds), Les Personnes d’autorité en milieu régulier. Des origines de la vie régulière au XVIIIe siècle&amp;quot; et de &amp;quot;S. Excoffon, D.-O. Hurel and A. Peters-Custot (eds), Interactions, emprunts, confrontations, chez les religieux (Antiquité tardive-fin du XIXe siècle)</w:t>
+                <w:t xml:space="preserve">Barbery (Calvados). Les tuileries de Barbery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medieval Monastic Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1484/J.JMMS.5.115450⟩</w:t>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48, pp.323-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.17598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-02127149v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Position de thèse sur les abbayes cisterciennes de Normandie (XIIe-XIVe siècle) : conception, organisation, évolution</w:t>
+                <w:t xml:space="preserve">Recensions des ouvrages de &amp;quot;Cottier J.-F., HurelL D.-O., Tock B.-M. (eds), Les Personnes d’autorité en milieu régulier. Des origines de la vie régulière au XVIIIe siècle&amp;quot; et de &amp;quot;S. Excoffon, D.-O. Hurel and A. Peters-Custot (eds), Interactions, emprunts, confrontations, chez les religieux (Antiquité tardive-fin du XIXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cîteaux Commentarii Cistercienses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medieval Monastic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.241-244 (vol. 6). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.JMMS.5.115450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-02126979v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02127149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’abbaye cistercienne de Barbery (Calvados) : liste abbatiale et restitution du bâti</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Position de thèse sur les abbayes cisterciennes de Normandie (XIIe-XIVe siècle) : conception, organisation, évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Normandie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cîteaux Commentarii Cistercienses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (3-4), pp.356-366</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01187121v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02126979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cisterciens en Normandie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’abbaye cistercienne de Barbery (Calvados) : liste abbatiale et restitution du bâti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire Antique et Médiévale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Architectures religieuses de Normandie, 65 (1), pp.39-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/annor.651.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02127130v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cuisine de l’abbaye cistercienne de Bonport (Pont-de-l’Arche, Eure)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les cisterciens en Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Monumental</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Histoire Antique et Médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Les Normands, de la Normandie au royaume de Sicile, 28, pp.48-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01243356v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02127130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cuisine de l’abbaye cistercienne de Bonport (Pont-de-l’Arche, Eure)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Epaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 169-2 (169-2), pp.99-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bulmo.2011.7925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01243356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abbaye de Mortemer, implantation et architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Abbayes cisterciennes, 340, pp.26-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02127135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2844,176 +2978,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des analyses géochimiques et géomécaniques dans l'identification de la matière première argileuse utilisée par les tuiliers de Barbery (Calvados) au Moyen Âge et à l'époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDYTEM et le consortium Patrimalp, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tuileries médiévales et modernes de Barbery (Calvados) : une industrie méconnue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3072,73 +3206,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées archéologiques régionales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tuileries médiévales et modernes de Barbery, une industrie méconnue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3167,73 +3301,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Master 2, université de Nantes, "Productions et échanges, Les ateliers de productions de terres cuites architecturales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hénigfeld, Y.; Dieulefet, G., Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tuileries de Barbery (Calvados), résultats des prospections et études d’archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3262,73 +3396,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées archéologiques régionales de Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport croisé des analyses historique, archéologique et archéométrique pour les tuileries de Barbery (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3350,88 +3484,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Broine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIe colloque du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3441,262 +3575,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification multifactorielle du processus d'implantation des monastères cisterciens de Normandie par l'intermédiaire d'un protocole d'étude globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cisterciens et Chanoines réguliers en Bretagne, en Normandie, en Angleterre et au Pays de Galles au Moyen Âge, colloque de Toronto, 1er et 2 mai 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02127102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savigny, Cîteaux et la Normandie, bilan archéologique et perspective de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Galbrun, Brigitte ; Gazeau, Véronique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'abbaye de Savigny (1112-2012). Un chef d'ordre anglo-normand, colloque de Cerisy-la-Salle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.219-235, 2019, coll. Art et Société</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02126974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’économie industrielle cistercienne normande en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’industrie cistercienne (XIIe-XXIe siècle), Actes du colloque de Troyes, 1-5 septembre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SOMOGY, pp.355-361, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02127096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La charpente de l'aile des convers à Saint-André-en-Gouffern (La Hoguette, Calvados) : un témoignage d'une phase de reconstruction pendant la guerre de Cent Ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3716,414 +3850,414 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bauduin, Pierre; Combalbert, Grégory; Dubois, Adrien; Maneuvrier, Christophe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les pas de Lanfranc, du Bec à Caen, Recueil d'études en hommage à Véronique Gazeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Annales de Normandie, pp.175-189, 2018, Cahier des Annales de Normandie, 37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02105459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les caractéristiques d’une abbaye féminine cistercienne normande au XIIIe siècle : l’abbaye de Fontaine-Guérard, restitution et organisation spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alvergnat, Marion ; Demarthe, Sylvain ; Mallet Géraldine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moniales cisterciennes de Méditerranée occidentale (XIIe-XVIe siècle), Histoire, Histoire de l’Art, mise en perspective, Actes de colloque du 25 septembre 2015, Université de Paul-Valéry Montpellier III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Guilhem, pp.243-272, 2017, Série Arts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02127032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage monastique de la vallée de la Seine. Regard sur l'abbaye cistercienne de Notre-Dame de Bonport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Seine. Une vallée, des imaginaires, colloque dans le cadre du Festival Normandie Impressionniste, 16-17 septembre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PURH, pp.19-35, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02127046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hospitalité et accueil des laïcs dans les abbayes claravalliennes normandes, XIIe-XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le temps long de Clairvaux, actes du colloque de Troyes et de Clairvaux, 16-18 juin 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Somogy, pp.35-155, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02127055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données architecturales à l'abbaye Notre-Dame de Mortemer : sondages dans l'infirmerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées archéologiques de Haute-Normandie 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PURH, pp.193-213, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02127114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche archéologique globale des abbayes cisterciennes normandes : l’exemple de l’abbaye de Fontaine-Guérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées archéologiques de Haute-Normandie 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PURH, pp.220-240, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02127123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId79"/>
+      <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4270,51 +4404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573993v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696266v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quellec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Lautridou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223353v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclerc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974304v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440289v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440281v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roh&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440273v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tickner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440261v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127156v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127169v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yul&#233;n&#233; Gourgoury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Riquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440139v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127203v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Charignon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127216v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127208v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maneuvrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127219v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04416445v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11589" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127009v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2017063" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105457v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.16381" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03127103v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.17598" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127149v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.JMMS.5.115450" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126979v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187121v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.651.0039" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-WNR5PCBP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127130v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243356v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Epaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2011.7925" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127135v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696269v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696289v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448274v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448286v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448340v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127102v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126974v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127096v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105459v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127032v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127046v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127055v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127114v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127123v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573993v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696266v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quellec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Lautridou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223353v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclerc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974304v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440289v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440281v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roh&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440273v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tickner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440261v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127156v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127169v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yul&#233;n&#233; Gourgoury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Riquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440139v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127187v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Charignon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127203v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127216v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127208v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maneuvrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127219v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04416445v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11589" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561918v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K&#252;ppers" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Campo Bagatin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charnoz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac6f52" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127009v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2017063" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105457v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.16381" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03127103v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.17598" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127149v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.JMMS.5.115450" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126979v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187121v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.651.0039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-WNR5PCBP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127130v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243356v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Epaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2011.7925" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127135v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696269v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696289v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448274v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448286v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448340v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127102v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126974v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127096v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105459v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127032v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127046v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127055v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127114v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127123v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>