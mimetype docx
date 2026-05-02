--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -646,135 +646,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02440289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La toiture du chœur de l’abbatiale de Longues-sur-Mer (14), sondages archéologiques et analyse du bâti</w:t>
+                <w:t xml:space="preserve">Implantation, sectorisation et aménagements du paysage de l’abbaye de Bon-Repos (Bon-Repos-sur-Blavet – 22107)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rohée</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Drac Normandie; Craham - UMR 6273 CNRS-Unicaen. 2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Tickner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Craham - UMR 6273 CNRS-Unicaen; Drac Bretagne; Département des Côtes-d'Armor. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02440281v1</w:t>
+                <w:t xml:space="preserve">halshs-02440273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbaye Notre-Dame de Hambye, rapport de l'étude historique et archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -800,149 +800,149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rohée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Département de la Manche. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02105448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation, sectorisation et aménagements du paysage de l’abbaye de Bon-Repos (Bon-Repos-sur-Blavet – 22107)</w:t>
+                <w:t xml:space="preserve">La toiture du chœur de l’abbatiale de Longues-sur-Mer (14), sondages archéologiques et analyse du bâti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rohée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Drac Normandie; Craham - UMR 6273 CNRS-Unicaen. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leïla Tickner</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">halshs-02440273v1</w:t>
+                <w:t xml:space="preserve">halshs-02440281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire architecturale et des aménagements du milieu du prieuré de Sainte-Barbe-en-Auge (XIIe-XVIIIe siècle)</w:t>
               </w:r>
@@ -1106,438 +1106,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02127156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic patrimonial et archéologique avec étude documentaire. Abbaye d’Ardenne. Saint-Germain-la-Blanche-Herbe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les tuileries médiévales et modernes de Barbery (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuléné Gourgoury</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Région Normandie. 2018</w:t>
+                <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Caen Normandie; SRA Normandie. 2018, 54 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02127169v1</w:t>
+                <w:t xml:space="preserve">halshs-02440139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tuileries médiévales et modernes de Barbery (Calvados)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagnostic patrimonial et archéologique avec étude documentaire. Abbaye d’Ardenne. Saint-Germain-la-Blanche-Herbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuléné Gourgoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Caen Normandie; SRA Normandie. 2018, 54 p</w:t>
+                <w:t xml:space="preserve">Cécile Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Région Normandie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02440139v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02127169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation et organisation spatiale d’une abbaye cistercienne de Lorraine (Moselle)</w:t>
+                <w:t xml:space="preserve">Rapport de prospection thématique : Les tuileries médiévales de Barbery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Charignon</w:t>
+                <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Grand Est. 2017, 55 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 88 p., DRAC / SRA Normandie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02127187v1</w:t>
+                <w:t xml:space="preserve">halshs-02127203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de prospection thématique : Les tuileries médiévales de Barbery</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Implantation et organisation spatiale d’une abbaye cistercienne de Lorraine (Moselle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Charignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Grand Est. 2017, 55 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">halshs-02127203v1</w:t>
+                <w:t xml:space="preserve">halshs-02127187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude archéologique du bâti de l’enceinte urbaine de Caen, Bourg-le-Roi (XIVe-XVIIIe siècle)</w:t>
               </w:r>
@@ -1871,64 +1871,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les argiles utilisées au Moyen Âge et à l’époque moderne par l’industrie tuilière de Barbery (Calvados).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3005,64 +3005,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des analyses géochimiques et géomécaniques dans l'identification de la matière première argileuse utilisée par les tuiliers de Barbery (Calvados) au Moyen Âge et à l'époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3458,51 +3458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4404,51 +4404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573993v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696266v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quellec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Lautridou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223353v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclerc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974304v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440289v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440281v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roh&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440273v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tickner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440261v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127156v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127169v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yul&#233;n&#233; Gourgoury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Riquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440139v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127187v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Charignon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127203v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127216v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127208v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maneuvrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127219v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04416445v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11589" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561918v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K&#252;ppers" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Campo Bagatin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charnoz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac6f52" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127009v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2017063" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105457v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.16381" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03127103v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.17598" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127149v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.JMMS.5.115450" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126979v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187121v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.651.0039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-WNR5PCBP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127130v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243356v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Epaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2011.7925" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127135v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696269v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696289v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448274v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448286v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448340v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127102v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126974v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127096v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105459v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127032v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127046v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127055v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127114v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127123v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573993v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696266v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quellec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Lautridou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223353v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclerc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974304v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440289v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440273v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roh&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tickner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105448v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440281v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440261v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127156v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440139v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127169v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yul&#233;n&#233; Gourgoury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Riquier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127203v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Charignon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127216v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127208v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maneuvrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127219v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04416445v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11589" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561918v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K&#252;ppers" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Campo Bagatin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charnoz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac6f52" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127009v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2017063" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105457v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.16381" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03127103v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.17598" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127149v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.JMMS.5.115450" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126979v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187121v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.651.0039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-WNR5PCBP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127130v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243356v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Epaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2011.7925" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127135v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696269v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696289v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448274v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448286v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448340v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127102v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126974v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127096v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105459v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127032v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127046v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127055v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127114v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127123v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>