--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -738,211 +738,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02440273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbaye Notre-Dame de Hambye, rapport de l'étude historique et archéologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La toiture du chœur de l’abbatiale de Longues-sur-Mer (14), sondages archéologiques et analyse du bâti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rohée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Département de la Manche. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Drac Normandie; Craham - UMR 6273 CNRS-Unicaen. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02105448v1</w:t>
+                <w:t xml:space="preserve">halshs-02440281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La toiture du chœur de l’abbatiale de Longues-sur-Mer (14), sondages archéologiques et analyse du bâti</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abbaye Notre-Dame de Hambye, rapport de l'étude historique et archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rohée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Drac Normandie; Craham - UMR 6273 CNRS-Unicaen. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Département de la Manche. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02440281v1</w:t>
+                <w:t xml:space="preserve">halshs-02105448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire architecturale et des aménagements du milieu du prieuré de Sainte-Barbe-en-Auge (XIIe-XVIIIe siècle)</w:t>
               </w:r>
@@ -1333,211 +1333,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02127169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de prospection thématique : Les tuileries médiévales de Barbery</w:t>
+                <w:t xml:space="preserve">Implantation et organisation spatiale d’une abbaye cistercienne de Lorraine (Moselle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
+                <w:t xml:space="preserve">Agnès Charignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 88 p., DRAC / SRA Normandie. 2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Grand Est. 2017, 55 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02127203v1</w:t>
+                <w:t xml:space="preserve">halshs-02127187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation et organisation spatiale d’une abbaye cistercienne de Lorraine (Moselle)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport de prospection thématique : Les tuileries médiévales de Barbery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Charignon</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Grand Est. 2017, 55 p</w:t>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 88 p., DRAC / SRA Normandie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02127187v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02127203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude archéologique du bâti de l’enceinte urbaine de Caen, Bourg-le-Roi (XIVe-XVIIIe siècle)</w:t>
               </w:r>
@@ -1884,51 +1884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3018,51 +3018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4404,51 +4404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573993v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696266v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quellec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Lautridou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223353v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclerc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974304v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440289v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440273v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roh&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tickner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105448v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440281v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440261v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127156v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440139v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127169v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yul&#233;n&#233; Gourgoury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Riquier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127203v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Charignon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127216v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127208v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maneuvrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127219v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04416445v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11589" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561918v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K&#252;ppers" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Campo Bagatin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charnoz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac6f52" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127009v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2017063" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105457v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.16381" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03127103v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.17598" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127149v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.JMMS.5.115450" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126979v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187121v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.651.0039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-WNR5PCBP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127130v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243356v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Epaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2011.7925" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127135v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696269v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696289v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448274v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448286v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448340v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127102v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126974v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127096v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105459v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127032v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127046v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127055v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127114v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127123v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573993v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696266v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quellec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Lautridou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223353v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclerc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974304v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440289v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440273v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roh&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tickner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440281v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105448v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440261v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127156v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440139v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127169v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yul&#233;n&#233; Gourgoury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Riquier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127187v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Charignon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127203v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127216v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127208v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maneuvrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127219v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04416445v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11589" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561918v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K&#252;ppers" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Campo Bagatin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charnoz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac6f52" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127009v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2017063" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105457v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.16381" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03127103v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.17598" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127149v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.JMMS.5.115450" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126979v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187121v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.651.0039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-WNR5PCBP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127130v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243356v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Epaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2011.7925" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127135v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696269v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696289v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448274v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448286v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448340v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127102v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126974v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127096v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105459v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127032v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127046v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127055v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127114v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127123v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>