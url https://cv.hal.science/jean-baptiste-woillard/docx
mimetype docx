--- v0 (2026-03-24)
+++ v1 (2026-04-16)
@@ -368,285 +368,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Artificial Intelligence in Current Fight Against Antimicrobial Resistance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Everolimus Personalized Therapy: Second Consensus Report by the International Association of Therapeutic Drug Monitoring and Clinical Toxicology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Faucher</w:t>
+                <w:t xml:space="preserve">Satohiro Masuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus J. Barten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stein Bergan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Shipkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Drug Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/mdr.2024.0241⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47 (1), pp.4-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/ftd.0000000000001250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05327344v1</w:t>
+                <w:t xml:space="preserve">hal-04718267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Ganciclovir Exposure in Adults Transplant Patients by Machine Learning</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of Artificial Intelligence in Current Fight Against Antimicrobial Resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Codde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1208/s12248-025-01034-9⟩</w:t>
+              <w:t xml:space="preserve">Microbial Drug Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/mdr.2024.0241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04996501v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing aztreonam/avibactam waste: insights from Monte Carlo simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeleen Fromage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -695,3025 +695,3025 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Codde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jac/dkaf421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetic/Pharmacodynamic Modelling and Monte Carlo Simulations to Predict Cytomegalovirus Viral Load in Pediatric Transplant Recipients Treated with (val)Ganciclovir</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Welzel</w:t>
+                <w:t xml:space="preserve">Estimation of Ganciclovir Exposure in Adults Transplant Patients by Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Sayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeleen Fromage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Labriffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Autmizguine</w:t>
+                <w:t xml:space="preserve">Pierre-André Billat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Codde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">AAPS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (2), pp.53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40262-025-01526-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1208/s12248-025-01034-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098528v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From AUC/MIC to AUCss and Cmin: Optimizing Micafungin Therapy in the Critically Ill through Model-Informed Precision Dosing</w:t>
+                <w:t xml:space="preserve">Pharmacokinetic/Pharmacodynamic Modelling and Monte Carlo Simulations to Predict Cytomegalovirus Viral Load in Pediatric Transplant Recipients Treated with (val)Ganciclovir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Racym Berrah</w:t>
+                <w:t xml:space="preserve">Kévin Koloskoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Saint-Marcoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Monchaud</w:t>
+                <w:t xml:space="preserve">Bénédicte Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cointault</w:t>
+                <w:t xml:space="preserve">Sylvain Bénito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Conseil</w:t>
+                <w:t xml:space="preserve">Julien Welzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Autmizguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1208/s12248-025-01173-z⟩</w:t>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-025-01526-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365686v1</w:t>
+                <w:t xml:space="preserve">hal-05098528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Pharmacological Twins: Bridging Multi-scale Modelling and Artificial Intelligence for Precision Medicine : the DIGPHAT consortium</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From AUC/MIC to AUCss and Cmin: Optimizing Micafungin Therapy in the Critically Ill through Model-Informed Precision Dosing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Josse</w:t>
+                <w:t xml:space="preserve">Racym Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie White-Koning</w:t>
+                <w:t xml:space="preserve">Franck Saint-Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Monchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Chatelut</w:t>
+                <w:t xml:space="preserve">Olivier Cointault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Conseil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2025.09.006⟩</w:t>
+              <w:t xml:space="preserve">AAPS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (1), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1208/s12248-025-01173-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288607v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Overall Cyclosporine Exposure Using Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Labriffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 47 (6), pp.779-789. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05201484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciprofloxacin Dosage Optimization in Cystic Fibrosis Through Therapeutic Drug Monitoring</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Languepin</w:t>
+                <w:t xml:space="preserve">Digital Pharmacological Twins: Bridging Multi-scale Modelling and Artificial Intelligence for Precision Medicine : the DIGPHAT consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Masson-Rouchaud</w:t>
+                <w:t xml:space="preserve">Sébastien Benzekry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie White-Koning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Chatelut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001267⟩</w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2025.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996507v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Real-World Monitoring of Mycophenolic Acid Exposure in Liver Transplantation: Impact of Bayesian Dose Adjustment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ciprofloxacin Dosage Optimization in Cystic Fibrosis Through Therapeutic Drug Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Sayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck Saint-Marcoux</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeleen Fromage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Monchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Languepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Masson-Rouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001377⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 47 (2), pp.189-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251447v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Better Dosing Through Better Error: Residual Error as a Hidden Lever in Model-Informed Precision Dosing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racym Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Minichmayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Everolimus Personalized Therapy: Second Consensus Report by the International Association of Therapeutic Drug Monitoring and Clinical Toxicology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stein Bergan</w:t>
+                <w:t xml:space="preserve">Large-Scale Real-World Monitoring of Mycophenolic Acid Exposure in Liver Transplantation: Impact of Bayesian Dose Adjustment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Labriffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Sayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Shipkova</w:t>
+                <w:t xml:space="preserve">Ludovic Micallef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Saint-Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 47 (1), pp.4-31. </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/ftd.0000000000001250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718267v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of machine-learning models to predict the ganciclovir and valganciclovir exposure in children using a limited sampling strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A machine learning approach to predict daptomycin exposure from two concentrations based on Monte Carlo simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Codde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Ponthier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Autmizguine</w:t>
+                <w:t xml:space="preserve">Florence Rivals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Destere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeleen Fromage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Labriffe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ovetchkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.e0086024. </w:t>
+              <w:t xml:space="preserve">, 2024, 68 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aac.00860-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aac.01415-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700415v1</w:t>
+                <w:t xml:space="preserve">hal-04660675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Machine Learning Algorithm to Predict the Starting Dose of Daptomycin</w:t>
+                <w:t xml:space="preserve">Optimization of Ganciclovir and Valganciclovir Starting Dose in Children by Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Rivals</w:t>
+                <w:t xml:space="preserve">Laure Ponthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Autmizguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Goutelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrielle Codde</w:t>
+                <w:t xml:space="preserve">Benedicte Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Garreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Ponthier</w:t>
+                <w:t xml:space="preserve">Anders Åsberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ovetchkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 63 (8), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40262-024-01405-z⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 63 (4), pp.539-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-024-01362-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666577v1</w:t>
+                <w:t xml:space="preserve">hal-04508999v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Ganciclovir and Valganciclovir Starting Dose in Children by Machine Learning</w:t>
+                <w:t xml:space="preserve">A Machine Learning Algorithm to Predict the Starting Dose of Daptomycin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florence Rivals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Goutelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Codde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laure Ponthier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ovetchkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 63 (4), pp.539-550. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40262-024-01362-7⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 63 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-024-01405-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04508999v2</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killing several birds with one stone: A multi‐indication population pharmacokinetic model and Bayesian estimator for enteric‐coated mycophenolate sodium</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marquet</w:t>
+                <w:t xml:space="preserve">Application of machine-learning models to predict the ganciclovir and valganciclovir exposure in children using a limited sampling strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ponthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Autmizguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Labriffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ovetchkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.e0086024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bcp.16374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aac.00860-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996512v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To be or not to be, when synthetic data meet clinical pharmacology: A focused study on pharmacogenetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Killing several birds with one stone: A multi‐indication population pharmacokinetic model and Bayesian estimator for enteric‐coated mycophenolate sodium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeleen Fromage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Sayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐baptiste Woillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Destere</w:t>
+                <w:t xml:space="preserve">Kevin Koloskoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Labriffe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giulia Marchello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/psp4.13240⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcp.16374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747078v1</w:t>
+                <w:t xml:space="preserve">hal-04996512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A machine learning approach to predict daptomycin exposure from two concentrations based on Monte Carlo simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">To be or not to be, when synthetic data meet clinical pharmacology: A focused study on pharmacogenetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐baptiste Woillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Destere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Labriffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Marchello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 68 (5), </w:t>
+              <w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aac.01415-23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/psp4.13240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660675v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doravirine Exposure Decreased by Dialysis in a HIV Patient: A Grand Round</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bridging the Worlds of Pharmacometrics and Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Lê</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kamilė Stankevičiūtė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Peck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela van der Schaar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001062⟩</w:t>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (11), pp.1551-1565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-023-01310-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093983v1</w:t>
+                <w:t xml:space="preserve">hal-04489693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tacrolimus population pharmacokinetics in adult heart transplant patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Destere</w:t>
+                <w:t xml:space="preserve">Doravirine Exposure Decreased by Dialysis in a HIV Patient: A Grand Round</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeleen Fromage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Codde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Labriffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marquet</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45 (2), pp.133-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bcp.15857⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04189142v1</w:t>
+                <w:t xml:space="preserve">hal-04093983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Algorithm Combining Population Pharmacokinetic and Machine Learning for Isavuconazole Exposure Prediction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Tacrolimus population pharmacokinetics in adult heart transplant patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Paschier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Destere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Monchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Labriffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcp.15857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11095-023-03507-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04414322v1</w:t>
+                <w:t xml:space="preserve">hal-04189142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular endothelial growth factor, tissue factor, coagulation and fibrinolysis markers in slow-flow vascular malformations: a prospective study of treatment with sirolimus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Guillemette Moineau</w:t>
+                <w:t xml:space="preserve">A Hybrid Algorithm Combining Population Pharmacokinetic and Machine Learning for Isavuconazole Exposure Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Destere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Labriffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Boccara</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Milou-Daniel Drici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bjd/ljac028⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (4), pp.951-959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11095-023-03507-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233650v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tacrolimus Exposure Before and After a Switch From Twice-Daily Immediate-Release to Once-Daily Prolonged Release Tacrolimus: The ENVARSWITCH Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
+                <w:t xml:space="preserve">Vascular endothelial growth factor, tissue factor, coagulation and fibrinolysis markers in slow-flow vascular malformations: a prospective study of treatment with sirolimus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Guillemette Moineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Crépin</w:t>
+                <w:t xml:space="preserve">Olivia Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naïma Tafzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Micallef</w:t>
+                <w:t xml:space="preserve">Juliette Mazereeuw-Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/ti.2023.11366⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 188 (1), pp.152-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bjd/ljac028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182787v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the Worlds of Pharmacometrics and Machine Learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Tacrolimus Exposure Before and After a Switch From Twice-Daily Immediate-Release to Once-Daily Prolonged Release Tacrolimus: The ENVARSWITCH Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Monchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Peck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marquet</w:t>
+                <w:t xml:space="preserve">Sabrina Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihaela van der Schaar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Naïma Tafzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Micallef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (11), pp.1551-1565. </w:t>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40262-023-01310-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/ti.2023.11366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489693v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of machine learning to predict tacrolimus exposure in liver and kidney transplant patients given the MeltDose formulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Optimization of Vancomycin Initial Dose in Term and Preterm Neonates by Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ponthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ensuque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Destere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bart van Hoek</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Labriffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00228-022-03445-5⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (10), pp.2497-2506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11095-022-03351-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04414330v1</w:t>
+                <w:t xml:space="preserve">hal-04414340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Vancomycin Initial Dose in Term and Preterm Neonates by Machine Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Application of machine learning to predict tacrolimus exposure in liver and kidney transplant patients given the MeltDose formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ponthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Jan A. R. Moes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Ensuque</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Labriffe</w:t>
+                <w:t xml:space="preserve">Bart van Hoek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 39 (10), pp.2497-2506. </w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (2), pp.311-319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11095-022-03351-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00228-022-03445-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414340v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Model Associating Population Pharmacokinetics with Machine Learning: A Case Study with Iohexol Clearance Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Destere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Salmon Gandonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Åsberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Loustaud-Ratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3816,51 +3816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egor Sidorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Labriffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39 (4), pp.721-731. </w:t>
@@ -3892,1657 +3892,1657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tacrolimus Exposure Prediction Using Machine Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Labriffe</w:t>
+                <w:t xml:space="preserve">Personalized Therapy for Mycophenolate: Consensus Report by the International Association of Therapeutic Drug Monitoring and Clinical Toxicology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stein Bergan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Debord</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mercè Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis A Hesselink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamisha L Johnson-Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweł K Kunicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpt.2123⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (2), pp.150-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000000871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413866v1</w:t>
+                <w:t xml:space="preserve">hal-03216543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycophenolic acid area under the concentration-time curve is associated with therapeutic response in childhood-onset lupus nephritis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A Population Pharmacokinetic Modeling Approach to Determine the Efficacy of Intravenous Amikacin in Children with Cystic Fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Guigonis</w:t>
+                <w:t xml:space="preserve">Stephane Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Fayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Monchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00467-020-04733-x⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (4), pp.499-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/ftd.0000000000000855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652633v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Population Pharmacokinetic Modeling Approach to Determine the Efficacy of Intravenous Amikacin in Children with Cystic Fibrosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Mycophenolic acid area under the concentration-time curve is associated with therapeutic response in childhood-onset lupus nephritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Godron-Dubrasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Caroline Monchaud</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Decramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guigonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/ftd.0000000000000855⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (2), pp.341-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00467-020-04733-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169814v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycophenolic Acid Exposure Prediction Using Machine Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Tacrolimus Exposure Prediction Using Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Labriffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 110 (2), pp.370-379. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpt.2216⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 110 (2), pp.361-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpt.2123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414364v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of drug exposure by machine learning based on simulations from published pharmacokinetic models: The example of tacrolimus</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sirolimus (Rapamycin) for Slow-Flow Malformations in Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mazereeuw-Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phrs.2021.105578⟩</w:t>
+              <w:t xml:space="preserve">JAMA Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamadermatol.2021.3459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414355v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering pharmacogenetic-whole blood/intracellular pharmacokinetic-pharmacodynamic (PG-PK2-PD) relationship of tacrolimus in liver transplant recipients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mycophenolic Acid Exposure Prediction Using Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐baptiste Woillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Labriffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 110 (2), pp.370-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpt.2216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329966v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sirolimus (Rapamycin) for Slow-Flow Malformations in Children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabel Maruani</w:t>
+                <w:t xml:space="preserve">Estimation of drug exposure by machine learning based on simulations from published pharmacokinetic models: The example of tacrolimus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Labriffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Tavernier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Prémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Pharmacological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 167, pp.105578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jamadermatol.2021.3459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phrs.2021.105578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408026v1</w:t>
+                <w:t xml:space="preserve">hal-04414355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sirolimus (rapamycine) pour le traitement des malformations vasculaires de bas débit chez l’enfant : essai randomisé multicentrique ouverte avec une phase observationnelle préalable (PERFORMUS)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering pharmacogenetic-whole blood/intracellular pharmacokinetic-pharmacodynamic (PG-PK2-PD) relationship of tacrolimus in liver transplant recipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Mazereuw-Hautier</w:t>
+                <w:t xml:space="preserve">C. Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Leducq</w:t>
+                <w:t xml:space="preserve">J. B. Woillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Houssel-Debry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.168-168</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853706v1</w:t>
+                <w:t xml:space="preserve">hal-03329966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric and Nonparametric Methods in Population Pharmacokinetics: Experts’ Discussion on Use, Strengths, and Limitations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bourguignon</w:t>
+                <w:t xml:space="preserve">Sirolimus (rapamycine) pour le traitement des malformations vasculaires de bas débit chez l’enfant : essai randomisé multicentrique ouverte avec une phase observationnelle préalable (PERFORMUS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Yamada</w:t>
+                <w:t xml:space="preserve">Juliette Mazereuw-Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcph.1993⟩</w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (8), pp.A88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fander.2021.09.492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04626734v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Machine Learning Approach to Estimate the Glomerular Filtration Rate in Intensive Care Unit Patients Based on Plasma Iohexol Concentrations and Covariates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Parametric and Nonparametric Methods in Population Pharmacokinetics: Experts’ Discussion on Use, Strengths, and Limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Goutelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Merdji</w:t>
+                <w:t xml:space="preserve">Thierry Buclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40262-020-00927-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (2), pp.158-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcph.1993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414374v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput proteomic exploration of hypothermic preservation reveals active processes within the cell associated with cold ischemia kinetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Pasini-Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryne Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Kaaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (5), pp.1-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms22052384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized Therapy for Mycophenolate: Consensus Report by the International Association of Therapeutic Drug Monitoring and Clinical Toxicology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dennis A Hesselink</w:t>
+                <w:t xml:space="preserve">A Machine Learning Approach to Estimate the Glomerular Filtration Rate in Intensive Care Unit Patients Based on Plasma Iohexol Concentrations and Covariates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Salmon Gandonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Destere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamisha L Johnson-Davis</w:t>
+                <w:t xml:space="preserve">Stephan Ehrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paweł K Kunicki</w:t>
+                <w:t xml:space="preserve">Hamid Merdji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 43 (2), pp.150-200. </w:t>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60, pp.223-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000000871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40262-020-00927-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216543v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonparametric Methods in Population Pharmacokinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Goutelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Neely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 62 (2), pp.142-157. </w:t>
@@ -5593,51 +5593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacogenetic—Whole blood and intracellular pharmacokinetic—Pharmacodynamic (PG-PK2-PD) relationship of tacrolimus in liver transplant recipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Houssel-Debry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5844,77 +5844,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic Drug Monitoring of Tacrolimus-Personalized Therapy Second Consensus Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Shipkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Vinks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5991,51 +5991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common variants in glucuronidation enzymes and membrane transporters as potential risk factors for colorectal cancer: a case control study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Falkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Postil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6246,103 +6246,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population Pharmacokinetics and Bayesian Estimators for Refined Dose Adjustment of a New Tacrolimus Formulation in Kidney and Liver Transplant Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Saint-Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, [Epub ahead of print]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6370,325 +6370,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01511054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetic tools for the dose adjustment of ciclosporin in haematopoietic stem cell transplant patients.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Pharmacokinetics of mycophenolate mofetil in children with lupus and clinical findings in favour of therapeutic drug monitoring.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lebreton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Neely</w:t>
+                <w:t xml:space="preserve">Brigitte Bader-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Turlure</w:t>
+                <w:t xml:space="preserve">Rémi Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Girault</w:t>
+                <w:t xml:space="preserve">Bruno Ranchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Decramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 78 (4), pp.836-46. </w:t>
+              <w:t xml:space="preserve">, 2014, 78 ((4)), pp.867-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bcp.12394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bcp.12392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00965397v1</w:t>
+                <w:t xml:space="preserve">inserm-00966145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetics of mycophenolate mofetil in children with lupus and clinical findings in favour of therapeutic drug monitoring.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Pharmacokinetic tools for the dose adjustment of ciclosporin in haematopoietic stem cell transplant patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Bader-Meunier</w:t>
+                <w:t xml:space="preserve">Vincent Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Neely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Salomon</w:t>
+                <w:t xml:space="preserve">Pascal Turlure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Ranchin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Decramer</w:t>
+                <w:t xml:space="preserve">Stéphane Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 78 ((4)), pp.867-76. </w:t>
+              <w:t xml:space="preserve">, 2014, 78 (4), pp.836-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bcp.12392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bcp.12394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00966145v1</w:t>
+                <w:t xml:space="preserve">inserm-00965397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between polymorphisms in target, metabolism, or transport proteins of mycophenolate sodium and therapeutic or adverse effects in kidney transplant patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6696,51 +6696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacogenetics and Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (5), pp.256-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6768,758 +6768,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00954708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical impedance to detect accidental nerve puncture during ultrasound-guided peripheral nerve blocks.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lessons from routine dose adjustment of tacrolimus in renal transplant patients based on global exposure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Saint-Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bardou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Beaulieu</w:t>
+                <w:t xml:space="preserve">Camille Jurado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Anesthesia / Journal canadien d'anesthésie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12630-012-9845-y⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (3), pp.322-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/FTD.0b013e318285e779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00925186v1</w:t>
+                <w:t xml:space="preserve">inserm-00925160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of CYP3A4*22, POR*28, and PPARA rs4253728 on sirolimus in vitro metabolism and trough concentrations in kidney transplant recipients.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Electrical impedance to detect accidental nerve puncture during ultrasound-guided peripheral nerve blocks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nathan-Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Kamar</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1373/clinchem.2013.204990⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Anesthesia / Journal canadien d'anesthésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (3), pp.253-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12630-012-9845-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00852753v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00925186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapy response evaluation with FDG-PET/CT in small cell lung cancer: a prognostic and comparison study of the PERCIST and EORTC criteria.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of CYP3A4*22, POR*28, and PPARA rs4253728 on sirolimus in vitro metabolism and trough concentrations in kidney transplant recipients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Kamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ziai</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
+                <w:t xml:space="preserve">Sandra Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1102/1470-7330.2013.0008⟩</w:t>
+              <w:t xml:space="preserve">Clinical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (12), pp.1761-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1373/clinchem.2013.204990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00925526v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00852753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of longitudinal exposure to mycophenolic acid on acute rejection in renal-transplant recipients using a joint modeling approach.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Therapy response evaluation with FDG-PET/CT in small cell lung cancer: a prognostic and comparison study of the PERCIST and EORTC criteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ziai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assmae El Badaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeinab Daher-Abdi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Prémaud</w:t>
+                <w:t xml:space="preserve">Anne Hitzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phrs.2013.03.009⟩</w:t>
+              <w:t xml:space="preserve">Cancer Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.73-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1102/1470-7330.2013.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00809389v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00925526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons from routine dose adjustment of tacrolimus in renal transplant patients based on global exposure.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
+                <w:t xml:space="preserve">Impact of longitudinal exposure to mycophenolic acid on acute rejection in renal-transplant recipients using a joint modeling approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Daher-Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Essig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Rizopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Jurado</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yannick Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Prémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 35 (3), pp.322-7. </w:t>
+              <w:t xml:space="preserve">Pharmacological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72, pp.52-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/FTD.0b013e318285e779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phrs.2013.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00925160v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00809389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of sirolimus adverse effects with m-TOR, p70S6K or Raptor polymorphisms in kidney transplant recipients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacogenetics and Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (10), pp.725-32. </w:t>
@@ -7557,103 +7557,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population pharmacokinetic model and Bayesian estimator for two tacrolimus formulations - twice daily Prograf(®) and once daily Advagraf(®).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brenda C.M. de Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 71 (3), pp.391-402. </w:t>
@@ -7685,191 +7685,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00544205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of organic anion-transporting polypeptides and their common genetic variants in mycophenolic acid pharmacokinetics.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polymorphisms in type I and II inosine monophosphate dehydrogenase genes and association with clinical outcome in patients on mycophenolate mofetil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ron H. N. van Schaik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 87 (1), pp.100-8. </w:t>
+              <w:t xml:space="preserve">Pharmacogenetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (9), pp.537-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/clpt.2009.205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/FPC.0b013e32833d8cf5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00415314v1</w:t>
+                <w:t xml:space="preserve">inserm-00494526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of diarrhoea in a long-term cohort of renal transplant patients given mycophenolate mofetil: the significant role of the UGT1A8 2 variant allele.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Donor P-gp polymorphisms strongly influence renal function and graft loss in a cohort of renal transplant recipients on cyclosporine therapy in a long-term follow-up.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7883,499 +7883,499 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Drouet</w:t>
+                <w:t xml:space="preserve">A. Guillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 69 (6), pp.675-83. </w:t>
+              <w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 88 (1), pp.95-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2125.2010.03625.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/clpt.2010.62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00446912v1</w:t>
+                <w:t xml:space="preserve">inserm-00462541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population pharmacokinetics and Bayesian estimation of tacrolimus exposure in renal transplant recipients on a new once-daily formulation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of organic anion-transporting polypeptides and their common genetic variants in mycophenolic acid pharmacokinetics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Benkali</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Sook Wah Yee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Saint-Marcoux</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Lebranchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2165/11535950-000000000-00000⟩</w:t>
+              <w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87 (1), pp.100-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/clpt.2009.205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00926496v1</w:t>
+                <w:t xml:space="preserve">inserm-00415314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphisms in type I and II inosine monophosphate dehydrogenase genes and association with clinical outcome in patients on mycophenolate mofetil.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gensburger</w:t>
+                <w:t xml:space="preserve">Risk of diarrhoea in a long-term cohort of renal transplant patients given mycophenolate mofetil: the significant role of the UGT1A8 2 variant allele.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ron H. N. van Schaik</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Annick Rousseau</w:t>
+                <w:t xml:space="preserve">Mireille Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacogenetics and Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 20 (9), pp.537-43. </w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 69 (6), pp.675-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/FPC.0b013e32833d8cf5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2125.2010.03625.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00494526v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00446912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donor P-gp polymorphisms strongly influence renal function and graft loss in a cohort of renal transplant recipients on cyclosporine therapy in a long-term follow-up.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Population pharmacokinetics and Bayesian estimation of tacrolimus exposure in renal transplant recipients on a new once-daily formulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Benkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Prémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Guillaudeau</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Saint-Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 88 (1), pp.95-100. </w:t>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (10), pp.683-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/clpt.2010.62⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2165/11535950-000000000-00000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00462541v1</w:t>
+                <w:t xml:space="preserve">inserm-00926496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8406,77 +8406,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super learner for tabular synthetic data generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Félicia Beclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Marchello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -8530,103 +8530,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput Proteomic Exploration of Hypothermic Preservation reveals Dynamic Processes within the Cell interconnected to Cold Ischemia Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Pasini-Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Kaaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress of the International-Pancreas-and-Islet-Transplant-Association (IPITA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Monterey (Californie), United States. pp.1, </w:t>
@@ -8703,51 +8703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Neely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8954,51 +8954,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05438276v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Sayadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeleen Fromage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labriffe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Codde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monchaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512433.2025.2611431" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05414763v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gregoire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ksentini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01363-25" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327344v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faucher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Woillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2024.0241" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04996501v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Billat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12248-025-01034-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05414767v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaf421" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098528v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Koloskoff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Franck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;nito" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Welzel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Autmizguine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-025-01526-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365686v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racym Berrah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Saint-Marcoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cointault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Conseil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12248-025-01173-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288607v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Benzekry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie White-Koning" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chatelut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2025.09.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201484v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001346" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04996507v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Languepin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Masson-Rouchaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001267" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251447v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Micallef" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001377" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05414757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Minichmayr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001413" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718267v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satohiro Masuda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemaitre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus J. Barten" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Bergan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Shipkova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ftd.0000000000001250" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700415v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ponthier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ovetchkine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00860-24" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666577v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rivals" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Goutelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-024-01405-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04508999v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Franck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders &#197;sberg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-024-01362-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04996512v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Koloskoff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.16374" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747078v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Woillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Benoist" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Destere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Marchello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.13240" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660675v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01415-23" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04093983v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh L&#234;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001062" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189142v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paschier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.15857" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04414322v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milou-Daniel Drici" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-023-03507-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233650v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Maruani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Guillemette Moineau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Boccara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leducq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljac028" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04182787v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cr&#233;pin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Tafzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ti.2023.11366" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04489693v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil&#279; Stankevi&#269;i&#363;t&#279;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peck" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela van der Schaar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-023-01310-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04414330v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Jan A. R. Moes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rostaing" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Hoek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-022-03445-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04414340v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ensuque" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-022-03351-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04414345v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Salmon Gandonni&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Loustaud-Ratti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-022-01138-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04414352v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bououda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Uster" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Sidorov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-022-03252-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04413866v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debord" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpt.2123" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652633v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Godron-Dubrasquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Decramer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fila" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigonis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00467-020-04733-x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169814v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bouchet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fayon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ftd.0000000000000855" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04414364v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpt.2216" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04414355v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pr&#233;maud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2021.105578" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329966v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Woillard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Houssel-Debry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rayar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408026v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamadermatol.2021.3459" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853706v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mazereuw-Hautier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leducq" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2021.09.492" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626734v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buclin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourguignon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Yamada" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcph.1993" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04414374v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ehrmann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Merdji" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-020-00927-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313190v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Pasini-Chabot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vincent" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Pape" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Lepoittevin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Kaaki" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052384" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216543v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Brunet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis A Hesselink" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamisha L Johnson-Davis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; K Kunicki" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000871" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626934v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Neely" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcph.1650" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02521707v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Houssel-Debry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique David" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jezequel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230195" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934300v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monchaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Woillard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Picard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2020.06.004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150345v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Seger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vinks" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wallemacq" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000640" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01673633v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Falkowski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Postil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tubiana-Mathieu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Terrebonne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-017-3728-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01621448v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofelia Noceti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pouch&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Esper&#243;n" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Lens" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Vital" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1373/clinchem.2017.272534" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01511054v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-016-9498-5" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00965397v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turlure" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girault" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.12394" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00966145v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bader-Meunier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Salomon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ranchin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.12392" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00954708v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thierry" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Touchard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FPC.0000000000000045" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925186v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bardou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Merle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nathan-Denizot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beaulieu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12630-012-9845-y" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00852753v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kamar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Coste" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1373/clinchem.2013.204990" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925526v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ziai" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wagner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assmae El Badaoui" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hitzel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1102/1470-7330.2013.0008" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809389v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Daher-Abdi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Essig" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Rizopoulos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Meur" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2013.03.009" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925160v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jurado" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0b013e318285e779" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00724758v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rousseau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FPC.0b013e328357359d" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00544205v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda C.M. de Winter" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2125.2010.03837.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00415314v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sook Wah Yee" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Lebranchu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/clpt.2009.205" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00446912v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rerolle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Drouet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2125.2010.03625.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926496v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Benkali" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2165/11535950-000000000-00000" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00494526v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gensburger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron H. N. van Schaik" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FPC.0b013e32833d8cf5" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00462541v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillaudeau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/clpt.2010.62" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285855v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-F&#233;licia Beclin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734673v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.tp.0000543683.05650.23" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904839v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barbeau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marques" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maitre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05438276v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Sayadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeleen Fromage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labriffe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Codde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monchaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512433.2025.2611431" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05414763v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gregoire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ksentini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01363-25" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718267v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satohiro Masuda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemaitre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus J. Barten" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Bergan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Shipkova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ftd.0000000000001250" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327344v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faucher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Woillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2024.0241" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05414767v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaf421" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04996501v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Billat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12248-025-01034-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Koloskoff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Franck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;nito" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Welzel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Autmizguine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-025-01526-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365686v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racym Berrah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Saint-Marcoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cointault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Conseil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12248-025-01173-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201484v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001346" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288607v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Benzekry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie White-Koning" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chatelut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2025.09.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04996507v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Languepin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Masson-Rouchaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001267" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05414757v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Minichmayr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001413" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251447v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Micallef" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001377" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660675v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rivals" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Destere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01415-23" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04508999v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ponthier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Franck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders &#197;sberg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ovetchkine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-024-01362-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666577v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Goutelle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-024-01405-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700415v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00860-24" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04996512v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Koloskoff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.16374" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747078v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Woillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Benoist" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Marchello" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.13240" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04489693v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil&#279; Stankevi&#269;i&#363;t&#279;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela van der Schaar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-023-01310-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04093983v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh L&#234;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001062" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189142v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paschier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.15857" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04414322v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milou-Daniel Drici" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-023-03507-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233650v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Maruani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Guillemette Moineau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Boccara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leducq" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljac028" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04182787v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cr&#233;pin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Tafzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ti.2023.11366" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04414340v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ensuque" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-022-03351-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04414330v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Jan A. R. Moes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rostaing" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Hoek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-022-03445-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04414345v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Salmon Gandonni&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Loustaud-Ratti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-022-01138-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04414352v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bououda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Uster" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Sidorov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-022-03252-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216543v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Brunet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis A Hesselink" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamisha L Johnson-Davis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; K Kunicki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000871" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169814v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bouchet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fayon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ftd.0000000000000855" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652633v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Godron-Dubrasquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Decramer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fila" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigonis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00467-020-04733-x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04413866v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debord" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpt.2123" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408026v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamadermatol.2021.3459" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04414364v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpt.2216" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04414355v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pr&#233;maud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2021.105578" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329966v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Woillard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Houssel-Debry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rayar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853706v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mazereuw-Hautier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leducq" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2021.09.492" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626734v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buclin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourguignon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Yamada" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcph.1993" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313190v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Pasini-Chabot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vincent" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Pape" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Lepoittevin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Kaaki" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052384" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04414374v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ehrmann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Merdji" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-020-00927-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626934v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Neely" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcph.1650" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02521707v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Houssel-Debry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique David" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jezequel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230195" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934300v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monchaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Woillard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Picard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2020.06.004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150345v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Seger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vinks" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wallemacq" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000640" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01673633v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Falkowski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Postil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tubiana-Mathieu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Terrebonne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-017-3728-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01621448v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofelia Noceti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pouch&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Esper&#243;n" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Lens" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Vital" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1373/clinchem.2017.272534" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01511054v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-016-9498-5" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00966145v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bader-Meunier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Salomon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ranchin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.12392" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00965397v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turlure" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.12394" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00954708v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thierry" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Touchard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FPC.0000000000000045" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925160v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jurado" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0b013e318285e779" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925186v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bardou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Merle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nathan-Denizot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beaulieu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12630-012-9845-y" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00852753v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kamar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Coste" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1373/clinchem.2013.204990" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925526v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ziai" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wagner" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assmae El Badaoui" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hitzel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1102/1470-7330.2013.0008" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809389v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Daher-Abdi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Essig" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Rizopoulos" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Meur" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2013.03.009" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00724758v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rousseau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FPC.0b013e328357359d" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00544205v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda C.M. de Winter" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2125.2010.03837.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00494526v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gensburger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron H. N. van Schaik" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FPC.0b013e32833d8cf5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00462541v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rerolle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillaudeau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/clpt.2010.62" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00415314v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sook Wah Yee" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Lebranchu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/clpt.2009.205" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00446912v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Drouet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2125.2010.03625.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926496v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Benkali" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2165/11535950-000000000-00000" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285855v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-F&#233;licia Beclin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734673v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.tp.0000543683.05650.23" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904839v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barbeau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marques" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maitre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>