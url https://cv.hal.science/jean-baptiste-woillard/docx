--- v1 (2026-04-16)
+++ v2 (2026-05-09)
@@ -100,3365 +100,3365 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized therapeutic drug monitoring: the role of machine learning models</w:t>
+                <w:t xml:space="preserve">Predicting prolonged dalbavancin exposure using machine learning: a validated strategy for individualized redosing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Sayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yeleen Fromage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ksentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Labriffe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Monchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Clinical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 19 (1), pp.17-26. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 70 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17512433.2025.2611431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aac.01363-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05438276v1</w:t>
+                <w:t xml:space="preserve">hal-05414763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting prolonged dalbavancin exposure using machine learning: a validated strategy for individualized redosing</w:t>
+                <w:t xml:space="preserve">Optimized therapeutic drug monitoring: the role of machine learning models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Sayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeleen Fromage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Labriffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Gregoire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yeleen Fromage</w:t>
+                <w:t xml:space="preserve">Cyrielle Codde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ksentini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Labriffe</w:t>
+                <w:t xml:space="preserve">Caroline Monchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 70 (1), </w:t>
+              <w:t xml:space="preserve">Expert Review of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 19 (1), pp.17-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aac.01363-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17512433.2025.2611431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05414763v1</w:t>
+                <w:t xml:space="preserve">hal-05438276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Everolimus Personalized Therapy: Second Consensus Report by the International Association of Therapeutic Drug Monitoring and Clinical Toxicology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of Artificial Intelligence in Current Fight Against Antimicrobial Resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Codde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satohiro Masuda</w:t>
+                <w:t xml:space="preserve">Jean-François Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Lemaitre</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/ftd.0000000000001250⟩</w:t>
+              <w:t xml:space="preserve">Microbial Drug Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/mdr.2024.0241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718267v1</w:t>
+                <w:t xml:space="preserve">hal-05327344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Artificial Intelligence in Current Fight Against Antimicrobial Resistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Estimation of Ganciclovir Exposure in Adults Transplant Patients by Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Sayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeleen Fromage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Labriffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Billat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Codde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Drug Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/mdr.2024.0241⟩</w:t>
+              <w:t xml:space="preserve">AAPS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (2), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1208/s12248-025-01034-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05327344v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing aztreonam/avibactam waste: insights from Monte Carlo simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeleen Fromage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Sayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Labriffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Codde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jac/dkaf421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Ganciclovir Exposure in Adults Transplant Patients by Machine Learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Labriffe</w:t>
+                <w:t xml:space="preserve">Pharmacokinetic/Pharmacodynamic Modelling and Monte Carlo Simulations to Predict Cytomegalovirus Viral Load in Pediatric Transplant Recipients Treated with (val)Ganciclovir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Koloskoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bénito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Welzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-André Billat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrielle Codde</w:t>
+                <w:t xml:space="preserve">Julie Autmizguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPS Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (2), pp.53. </w:t>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1208/s12248-025-01034-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40262-025-01526-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996501v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetic/Pharmacodynamic Modelling and Monte Carlo Simulations to Predict Cytomegalovirus Viral Load in Pediatric Transplant Recipients Treated with (val)Ganciclovir</w:t>
+                <w:t xml:space="preserve">From AUC/MIC to AUCss and Cmin: Optimizing Micafungin Therapy in the Critically Ill through Model-Informed Precision Dosing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Koloskoff</w:t>
+                <w:t xml:space="preserve">Racym Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Franck</w:t>
+                <w:t xml:space="preserve">Franck Saint-Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Monchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bénito</w:t>
+                <w:t xml:space="preserve">Olivier Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Welzel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Autmizguine</w:t>
+                <w:t xml:space="preserve">Matthieu Conseil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40262-025-01526-z⟩</w:t>
+              <w:t xml:space="preserve">AAPS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (1), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1208/s12248-025-01173-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05098528v1</w:t>
+                <w:t xml:space="preserve">hal-05365686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From AUC/MIC to AUCss and Cmin: Optimizing Micafungin Therapy in the Critically Ill through Model-Informed Precision Dosing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Saint-Marcoux</w:t>
+                <w:t xml:space="preserve">Estimation of Overall Cyclosporine Exposure Using Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Monchaud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Labriffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1208/s12248-025-01173-z⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 47 (6), pp.779-789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365686v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Overall Cyclosporine Exposure Using Machine Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Digital Pharmacological Twins: Bridging Multi-scale Modelling and Artificial Intelligence for Precision Medicine : the DIGPHAT consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Benzekry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie White-Koning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Chatelut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001346⟩</w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 81, pp.147-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2025.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05201484v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Pharmacological Twins: Bridging Multi-scale Modelling and Artificial Intelligence for Precision Medicine : the DIGPHAT consortium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
+                <w:t xml:space="preserve">Ciprofloxacin Dosage Optimization in Cystic Fibrosis Through Therapeutic Drug Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Sayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeleen Fromage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Monchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Languepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Benzekry</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Etienne Chatelut</w:t>
+                <w:t xml:space="preserve">Alexandra Masson-Rouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2025.09.006⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47 (2), pp.189-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288607v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciprofloxacin Dosage Optimization in Cystic Fibrosis Through Therapeutic Drug Monitoring</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Better Dosing Through Better Error: Residual Error as a Hidden Lever in Model-Informed Precision Dosing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racym Berrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Minichmayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 47 (2), pp.189-192. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001267⟩</w:t>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996507v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better Dosing Through Better Error: Residual Error as a Hidden Lever in Model-Informed Precision Dosing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Large-Scale Real-World Monitoring of Mycophenolic Acid Exposure in Liver Transplantation: Impact of Bayesian Dose Adjustment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Labriffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Sayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Micallef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Saint-Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001413⟩</w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05414757v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Real-World Monitoring of Mycophenolic Acid Exposure in Liver Transplantation: Impact of Bayesian Dose Adjustment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
+                <w:t xml:space="preserve">Everolimus Personalized Therapy: Second Consensus Report by the International Association of Therapeutic Drug Monitoring and Clinical Toxicology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satohiro Masuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus J. Barten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stein Bergan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Micallef</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Saint-Marcoux</w:t>
+                <w:t xml:space="preserve">Maria Shipkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 47 (1), pp.4-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/ftd.0000000000001250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251447v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A machine learning approach to predict daptomycin exposure from two concentrations based on Monte Carlo simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of Ganciclovir and Valganciclovir Starting Dose in Children by Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Rivals</w:t>
+                <w:t xml:space="preserve">Laure Ponthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Autmizguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Destere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Labriffe</w:t>
+                <w:t xml:space="preserve">Benedicte Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Åsberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ovetchkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aac.01415-23⟩</w:t>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (4), pp.539-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-024-01362-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660675v1</w:t>
+                <w:t xml:space="preserve">hal-04508999v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Ganciclovir and Valganciclovir Starting Dose in Children by Machine Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">A Machine Learning Algorithm to Predict the Starting Dose of Daptomycin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rivals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Goutelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Codde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ponthier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ovetchkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 63 (4), pp.539-550. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40262-024-01362-7⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 63 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-024-01405-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04508999v2</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Machine Learning Algorithm to Predict the Starting Dose of Daptomycin</w:t>
+                <w:t xml:space="preserve">Application of machine-learning models to predict the ganciclovir and valganciclovir exposure in children using a limited sampling strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Rivals</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laure Ponthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Autmizguine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Labriffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ovetchkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40262-024-01405-z⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 68, pp.e0086024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aac.00860-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666577v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of machine-learning models to predict the ganciclovir and valganciclovir exposure in children using a limited sampling strategy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Killing several birds with one stone: A multi‐indication population pharmacokinetic model and Bayesian estimator for enteric‐coated mycophenolate sodium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yeleen Fromage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Sayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Koloskoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc Labriffe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ovetchkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.e0086024. </w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 91, pp.1396-1408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aac.00860-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bcp.16374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700415v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killing several birds with one stone: A multi‐indication population pharmacokinetic model and Bayesian estimator for enteric‐coated mycophenolate sodium</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">To be or not to be, when synthetic data meet clinical pharmacology: A focused study on pharmacogenetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Koloskoff</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Jean‐baptiste Woillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Destere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Labriffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Marchello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcp.16374⟩</w:t>
+              <w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/psp4.13240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996512v1</w:t>
+                <w:t xml:space="preserve">hal-04747078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To be or not to be, when synthetic data meet clinical pharmacology: A focused study on pharmacogenetics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">A machine learning approach to predict daptomycin exposure from two concentrations based on Monte Carlo simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Codde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rivals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Destere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yeleen Fromage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc Labriffe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giulia Marchello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 68 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/psp4.13240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aac.01415-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747078v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the Worlds of Pharmacometrics and Machine Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Doravirine Exposure Decreased by Dialysis in a HIV Patient: A Grand Round</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeleen Fromage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Codde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Monchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Labriffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamilė Stankevičiūtė</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Minh Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40262-023-01310-x⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45 (2), pp.133-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489693v1</w:t>
+                <w:t xml:space="preserve">hal-04093983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doravirine Exposure Decreased by Dialysis in a HIV Patient: A Grand Round</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrielle Codde</w:t>
+                <w:t xml:space="preserve">Tacrolimus population pharmacokinetics in adult heart transplant patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Paschier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Destere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Monchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Monchaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Labriffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Minh Lê</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001062⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcp.15857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093983v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tacrolimus population pharmacokinetics in adult heart transplant patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">A Hybrid Algorithm Combining Population Pharmacokinetic and Machine Learning for Isavuconazole Exposure Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Destere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Monchaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Labriffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milou-Daniel Drici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcp.15857⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (4), pp.951-959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11095-023-03507-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189142v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Algorithm Combining Population Pharmacokinetic and Machine Learning for Isavuconazole Exposure Prediction</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Tacrolimus Exposure Before and After a Switch From Twice-Daily Immediate-Release to Once-Daily Prolonged Release Tacrolimus: The ENVARSWITCH Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Monchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Tafzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Micallef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11095-023-03507-y⟩</w:t>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/ti.2023.11366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414322v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vascular endothelial growth factor, tissue factor, coagulation and fibrinolysis markers in slow-flow vascular malformations: a prospective study of treatment with sirolimus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabel Maruani</w:t>
+                <w:t xml:space="preserve">Anne-Guillemette Moineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Guillemette Moineau</w:t>
+                <w:t xml:space="preserve">Olivia Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Boccara</w:t>
+                <w:t xml:space="preserve">Juliette Mazereeuw-Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 188 (1), pp.152-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bjd/ljac028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tacrolimus Exposure Before and After a Switch From Twice-Daily Immediate-Release to Once-Daily Prolonged Release Tacrolimus: The ENVARSWITCH Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Bridging the Worlds of Pharmacometrics and Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilė Stankevičiūtė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Crépin</w:t>
+                <w:t xml:space="preserve">Richard Peck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naïma Tafzi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mihaela van der Schaar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36, </w:t>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (11), pp.1551-1565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/ti.2023.11366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40262-023-01310-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182787v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Vancomycin Initial Dose in Term and Preterm Neonates by Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ponthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ensuque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Destere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Labriffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39 (10), pp.2497-2506. </w:t>
@@ -3496,64 +3496,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of machine learning to predict tacrolimus exposure in liver and kidney transplant patients given the MeltDose formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ponthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Jan A. R. Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3630,90 +3630,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Model Associating Population Pharmacokinetics with Machine Learning: A Case Study with Iohexol Clearance Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Destere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Salmon Gandonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Åsberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Loustaud-Ratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3803,64 +3803,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David W Uster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egor Sidorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Labriffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39 (4), pp.721-731. </w:t>
@@ -3892,1657 +3892,1657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized Therapy for Mycophenolate: Consensus Report by the International Association of Therapeutic Drug Monitoring and Clinical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stein Bergan</w:t>
+                <w:t xml:space="preserve">A Population Pharmacokinetic Modeling Approach to Determine the Efficacy of Intravenous Amikacin in Children with Cystic Fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercè Brunet</w:t>
+                <w:t xml:space="preserve">Stephane Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis A Hesselink</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paweł K Kunicki</w:t>
+                <w:t xml:space="preserve">Michael Fayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Monchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 43 (2), pp.150-200. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000000871⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 43 (4), pp.499-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/ftd.0000000000000855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216543v1</w:t>
+                <w:t xml:space="preserve">hal-03169814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Population Pharmacokinetic Modeling Approach to Determine the Efficacy of Intravenous Amikacin in Children with Cystic Fibrosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Mycophenolic acid area under the concentration-time curve is associated with therapeutic response in childhood-onset lupus nephritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Godron-Dubrasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Decramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Bouchet</w:t>
+                <w:t xml:space="preserve">Marc Fila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Fayon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Monchaud</w:t>
+                <w:t xml:space="preserve">Vincent Guigonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 43 (4), pp.499-504. </w:t>
+              <w:t xml:space="preserve">Pediatric Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (2), pp.341-347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/ftd.0000000000000855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00467-020-04733-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169814v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycophenolic acid area under the concentration-time curve is associated with therapeutic response in childhood-onset lupus nephritis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tacrolimus Exposure Prediction Using Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐baptiste Woillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Labriffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Godron-Dubrasquet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00467-020-04733-x⟩</w:t>
+              <w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 110 (2), pp.361-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpt.2123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652633v1</w:t>
+                <w:t xml:space="preserve">hal-04413866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tacrolimus Exposure Prediction Using Machine Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Mycophenolic Acid Exposure Prediction Using Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Labriffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 110 (2), pp.361-369. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpt.2123⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 110 (2), pp.370-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpt.2216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413866v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sirolimus (Rapamycin) for Slow-Flow Malformations in Children</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of drug exposure by machine learning based on simulations from published pharmacokinetic models: The example of tacrolimus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Labriffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Prémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamadermatol.2021.3459⟩</w:t>
+              <w:t xml:space="preserve">Pharmacological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 167, pp.105578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phrs.2021.105578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408026v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycophenolic Acid Exposure Prediction Using Machine Learning</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deciphering pharmacogenetic-whole blood/intracellular pharmacokinetic-pharmacodynamic (PG-PK2-PD) relationship of tacrolimus in liver transplant recipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. Woillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Houssel-Debry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.168-168</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414364v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of drug exposure by machine learning based on simulations from published pharmacokinetic models: The example of tacrolimus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Labriffe</w:t>
+                <w:t xml:space="preserve">Sirolimus (Rapamycin) for Slow-Flow Malformations in Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Prémaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mazereeuw-Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 167, pp.105578. </w:t>
+              <w:t xml:space="preserve">JAMA Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phrs.2021.105578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamadermatol.2021.3459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04414355v1</w:t>
+                <w:t xml:space="preserve">hal-03408026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering pharmacogenetic-whole blood/intracellular pharmacokinetic-pharmacodynamic (PG-PK2-PD) relationship of tacrolimus in liver transplant recipients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sirolimus (rapamycine) pour le traitement des malformations vasculaires de bas débit chez l’enfant : essai randomisé multicentrique ouverte avec une phase observationnelle préalable (PERFORMUS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tron</w:t>
+                <w:t xml:space="preserve">Juliette Mazereuw-Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. B. Woillard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Rayar</w:t>
+                <w:t xml:space="preserve">S Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (8), pp.A88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fander.2021.09.492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329966v1</w:t>
+                <w:t xml:space="preserve">hal-03853706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sirolimus (rapamycine) pour le traitement des malformations vasculaires de bas débit chez l’enfant : essai randomisé multicentrique ouverte avec une phase observationnelle préalable (PERFORMUS)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivia Boccara</w:t>
+                <w:t xml:space="preserve">Parametric and Nonparametric Methods in Population Pharmacokinetics: Experts’ Discussion on Use, Strengths, and Limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Goutelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Buclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Mazereuw-Hautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Leducq</w:t>
+                <w:t xml:space="preserve">Walter Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fander.2021.09.492⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (2), pp.158-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcph.1993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853706v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric and Nonparametric Methods in Population Pharmacokinetics: Experts’ Discussion on Use, Strengths, and Limitations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A Machine Learning Approach to Estimate the Glomerular Filtration Rate in Intensive Care Unit Patients Based on Plasma Iohexol Concentrations and Covariates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Salmon Gandonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Destere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Ehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Buclin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Walter Yamada</w:t>
+                <w:t xml:space="preserve">Hamid Merdji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcph.1993⟩</w:t>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60, pp.223-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-020-00927-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04626734v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput proteomic exploration of hypothermic preservation reveals active processes within the cell associated with cold ischemia kinetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Pasini-Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Pasini-Chabot</w:t>
+                <w:t xml:space="preserve">Sylvain Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Vincent</w:t>
+                <w:t xml:space="preserve">Maryne Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Kaaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (5), pp.1-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms22052384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Machine Learning Approach to Estimate the Glomerular Filtration Rate in Intensive Care Unit Patients Based on Plasma Iohexol Concentrations and Covariates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Destere</w:t>
+                <w:t xml:space="preserve">Personalized Therapy for Mycophenolate: Consensus Report by the International Association of Therapeutic Drug Monitoring and Clinical Toxicology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stein Bergan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercè Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis A Hesselink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Ehrmann</w:t>
+                <w:t xml:space="preserve">Kamisha L Johnson-Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Merdji</w:t>
+                <w:t xml:space="preserve">Paweł K Kunicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60, pp.223-233. </w:t>
+              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (2), pp.150-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40262-020-00927-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000000871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414374v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonparametric Methods in Population Pharmacokinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Goutelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Neely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 62 (2), pp.142-157. </w:t>
@@ -5593,51 +5593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacogenetic—Whole blood and intracellular pharmacokinetic—Pharmacodynamic (PG-PK2-PD) relationship of tacrolimus in liver transplant recipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Houssel-Debry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5844,77 +5844,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic Drug Monitoring of Tacrolimus-Personalized Therapy Second Consensus Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Shipkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Vinks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5991,51 +5991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common variants in glucuronidation enzymes and membrane transporters as potential risk factors for colorectal cancer: a case control study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Falkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Postil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6246,103 +6246,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population Pharmacokinetics and Bayesian Estimators for Refined Dose Adjustment of a New Tacrolimus Formulation in Kidney and Liver Transplant Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Saint-Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, [Epub ahead of print]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6376,51 +6376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacokinetics of mycophenolate mofetil in children with lupus and clinical findings in favour of therapeutic drug monitoring.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bader-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6428,51 +6428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ranchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Decramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 78 ((4)), pp.867-76. </w:t>
@@ -6510,51 +6510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacokinetic tools for the dose adjustment of ciclosporin in haematopoietic stem cell transplant patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6644,51 +6644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between polymorphisms in target, metabolism, or transport proteins of mycophenolate sodium and therapeutic or adverse effects in kidney transplant patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6696,51 +6696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacogenetics and Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (5), pp.256-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6768,758 +6768,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00954708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons from routine dose adjustment of tacrolimus in renal transplant patients based on global exposure.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Electrical impedance to detect accidental nerve puncture during ultrasound-guided peripheral nerve blocks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marquet</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nathan-Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/FTD.0b013e318285e779⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Anesthesia / Journal canadien d'anesthésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (3), pp.253-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12630-012-9845-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00925160v1</w:t>
+                <w:t xml:space="preserve">inserm-00925186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical impedance to detect accidental nerve puncture during ultrasound-guided peripheral nerve blocks.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Effect of CYP3A4*22, POR*28, and PPARA rs4253728 on sirolimus in vitro metabolism and trough concentrations in kidney transplant recipients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Beaulieu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nassim Kamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Anesthesia / Journal canadien d'anesthésie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12630-012-9845-y⟩</w:t>
+              <w:t xml:space="preserve">Clinical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (12), pp.1761-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1373/clinchem.2013.204990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00925186v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00852753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of CYP3A4*22, POR*28, and PPARA rs4253728 on sirolimus in vitro metabolism and trough concentrations in kidney transplant recipients.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Therapy response evaluation with FDG-PET/CT in small cell lung cancer: a prognostic and comparison study of the PERCIST and EORTC criteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ziai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assmae El Badaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hitzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1373/clinchem.2013.204990⟩</w:t>
+              <w:t xml:space="preserve">Cancer Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.73-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1102/1470-7330.2013.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00852753v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00925526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapy response evaluation with FDG-PET/CT in small cell lung cancer: a prognostic and comparison study of the PERCIST and EORTC criteria.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of longitudinal exposure to mycophenolic acid on acute rejection in renal-transplant recipients using a joint modeling approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Hitzel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
+                <w:t xml:space="preserve">Zeinab Daher-Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Essig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Rizopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Prémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1102/1470-7330.2013.0008⟩</w:t>
+              <w:t xml:space="preserve">Pharmacological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72, pp.52-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phrs.2013.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00925526v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00809389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of longitudinal exposure to mycophenolic acid on acute rejection in renal-transplant recipients using a joint modeling approach.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dimitris Rizopoulos</w:t>
+                <w:t xml:space="preserve">Lessons from routine dose adjustment of tacrolimus in renal transplant patients based on global exposure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Saint-Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Le Meur</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille Jurado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 72, pp.52-60. </w:t>
+              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (3), pp.322-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phrs.2013.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/FTD.0b013e318285e779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00809389v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00925160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of sirolimus adverse effects with m-TOR, p70S6K or Raptor polymorphisms in kidney transplant recipients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacogenetics and Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (10), pp.725-32. </w:t>
@@ -7557,90 +7557,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population pharmacokinetic model and Bayesian estimator for two tacrolimus formulations - twice daily Prograf(®) and once daily Advagraf(®).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brenda C.M. de Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7685,191 +7685,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00544205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphisms in type I and II inosine monophosphate dehydrogenase genes and association with clinical outcome in patients on mycophenolate mofetil.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of organic anion-transporting polypeptides and their common genetic variants in mycophenolic acid pharmacokinetics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gensburger</w:t>
+                <w:t xml:space="preserve">Sook Wah Yee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ron H. N. van Schaik</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Yvon Lebranchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Meur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacogenetics and Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 20 (9), pp.537-43. </w:t>
+              <w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87 (1), pp.100-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/FPC.0b013e32833d8cf5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/clpt.2009.205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00494526v1</w:t>
+                <w:t xml:space="preserve">inserm-00415314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donor P-gp polymorphisms strongly influence renal function and graft loss in a cohort of renal transplant recipients on cyclosporine therapy in a long-term follow-up.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Risk of diarrhoea in a long-term cohort of renal transplant patients given mycophenolate mofetil: the significant role of the UGT1A8 2 variant allele.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7883,499 +7883,499 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Guillaudeau</w:t>
+                <w:t xml:space="preserve">Mireille Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 88 (1), pp.95-100. </w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 69 (6), pp.675-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/clpt.2010.62⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2125.2010.03625.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00462541v1</w:t>
+                <w:t xml:space="preserve">inserm-00446912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of organic anion-transporting polypeptides and their common genetic variants in mycophenolic acid pharmacokinetics.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Population pharmacokinetics and Bayesian estimation of tacrolimus exposure in renal transplant recipients on a new once-daily formulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sook Wah Yee</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Khaled Benkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Prémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Meur</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Saint-Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/clpt.2009.205⟩</w:t>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (10), pp.683-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2165/11535950-000000000-00000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00415314v1</w:t>
+                <w:t xml:space="preserve">inserm-00926496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of diarrhoea in a long-term cohort of renal transplant patients given mycophenolate mofetil: the significant role of the UGT1A8 2 variant allele.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Rerolle</w:t>
+                <w:t xml:space="preserve">Polymorphisms in type I and II inosine monophosphate dehydrogenase genes and association with clinical outcome in patients on mycophenolate mofetil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ron H. N. van Schaik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rousseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 69 (6), pp.675-83. </w:t>
+              <w:t xml:space="preserve">Pharmacogenetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (9), pp.537-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2125.2010.03625.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/FPC.0b013e32833d8cf5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00446912v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00494526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population pharmacokinetics and Bayesian estimation of tacrolimus exposure in renal transplant recipients on a new once-daily formulation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Donor P-gp polymorphisms strongly influence renal function and graft loss in a cohort of renal transplant recipients on cyclosporine therapy in a long-term follow-up.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Benkali</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Franck Saint-Marcoux</w:t>
+                <w:t xml:space="preserve">A. Guillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 49 (10), pp.683-92. </w:t>
+              <w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 88 (1), pp.95-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2165/11535950-000000000-00000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/clpt.2010.62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00926496v1</w:t>
+                <w:t xml:space="preserve">inserm-00462541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8406,77 +8406,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super learner for tabular synthetic data generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Félicia Beclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Marchello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -8530,103 +8530,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput Proteomic Exploration of Hypothermic Preservation reveals Dynamic Processes within the Cell interconnected to Cold Ischemia Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Pasini-Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Pasini-Chabot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julia Vincent</w:t>
+                <w:t xml:space="preserve">Sylvain Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Le Pape</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Wassim Kaaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress of the International-Pancreas-and-Islet-Transplant-Association (IPITA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Monterey (Californie), United States. pp.1, </w:t>
@@ -8703,51 +8703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Neely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8954,51 +8954,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05438276v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Sayadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeleen Fromage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labriffe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Codde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monchaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512433.2025.2611431" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05414763v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gregoire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ksentini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01363-25" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718267v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satohiro Masuda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemaitre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus J. Barten" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Bergan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Shipkova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ftd.0000000000001250" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327344v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faucher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Woillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2024.0241" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05414767v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaf421" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04996501v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Billat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12248-025-01034-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Koloskoff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Franck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;nito" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Welzel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Autmizguine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-025-01526-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365686v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racym Berrah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Saint-Marcoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cointault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Conseil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12248-025-01173-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201484v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001346" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288607v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Benzekry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie White-Koning" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chatelut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2025.09.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04996507v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Languepin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Masson-Rouchaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001267" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05414757v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Minichmayr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001413" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251447v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Micallef" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001377" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660675v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rivals" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Destere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01415-23" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04508999v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ponthier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Franck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders &#197;sberg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ovetchkine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-024-01362-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666577v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Goutelle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-024-01405-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700415v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00860-24" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04996512v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Koloskoff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.16374" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747078v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Woillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Benoist" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Marchello" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.13240" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04489693v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil&#279; Stankevi&#269;i&#363;t&#279;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela van der Schaar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-023-01310-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04093983v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh L&#234;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001062" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189142v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paschier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.15857" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04414322v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milou-Daniel Drici" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-023-03507-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233650v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Maruani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Guillemette Moineau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Boccara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leducq" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljac028" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04182787v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cr&#233;pin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Tafzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ti.2023.11366" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04414340v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ensuque" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-022-03351-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04414330v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Jan A. R. Moes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rostaing" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Hoek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-022-03445-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04414345v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Salmon Gandonni&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Loustaud-Ratti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-022-01138-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04414352v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bououda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Uster" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Sidorov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-022-03252-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216543v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Brunet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis A Hesselink" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamisha L Johnson-Davis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; K Kunicki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000871" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169814v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bouchet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fayon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ftd.0000000000000855" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652633v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Godron-Dubrasquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Decramer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fila" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigonis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00467-020-04733-x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04413866v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debord" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpt.2123" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408026v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamadermatol.2021.3459" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04414364v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpt.2216" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04414355v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pr&#233;maud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2021.105578" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329966v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Woillard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Houssel-Debry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rayar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853706v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mazereuw-Hautier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leducq" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2021.09.492" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626734v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buclin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourguignon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Yamada" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcph.1993" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313190v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Pasini-Chabot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vincent" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Pape" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Lepoittevin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Kaaki" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052384" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04414374v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ehrmann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Merdji" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-020-00927-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626934v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Neely" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcph.1650" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02521707v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Houssel-Debry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique David" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jezequel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230195" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934300v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monchaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Woillard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Picard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2020.06.004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150345v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Seger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vinks" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wallemacq" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000640" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01673633v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Falkowski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Postil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tubiana-Mathieu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Terrebonne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-017-3728-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01621448v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofelia Noceti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pouch&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Esper&#243;n" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Lens" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Vital" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1373/clinchem.2017.272534" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01511054v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-016-9498-5" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00966145v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bader-Meunier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Salomon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ranchin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.12392" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00965397v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turlure" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.12394" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00954708v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thierry" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Touchard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FPC.0000000000000045" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925160v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jurado" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0b013e318285e779" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925186v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bardou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Merle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nathan-Denizot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beaulieu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12630-012-9845-y" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00852753v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kamar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Coste" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1373/clinchem.2013.204990" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925526v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ziai" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wagner" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assmae El Badaoui" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hitzel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1102/1470-7330.2013.0008" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809389v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Daher-Abdi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Essig" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Rizopoulos" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Meur" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2013.03.009" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00724758v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rousseau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FPC.0b013e328357359d" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00544205v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda C.M. de Winter" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2125.2010.03837.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00494526v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gensburger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron H. N. van Schaik" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FPC.0b013e32833d8cf5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00462541v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rerolle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillaudeau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/clpt.2010.62" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00415314v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sook Wah Yee" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Lebranchu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/clpt.2009.205" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00446912v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Drouet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2125.2010.03625.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926496v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Benkali" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2165/11535950-000000000-00000" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285855v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-F&#233;licia Beclin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734673v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.tp.0000543683.05650.23" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904839v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barbeau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marques" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maitre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05414763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Sayadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gregoire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeleen Fromage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ksentini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labriffe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01363-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05438276v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Codde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monchaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17512433.2025.2611431" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327344v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faucher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Woillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2024.0241" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04996501v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Billat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12248-025-01034-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05414767v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaf421" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098528v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Koloskoff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Franck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;nito" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Welzel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Autmizguine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-025-01526-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365686v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racym Berrah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Saint-Marcoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cointault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Conseil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12248-025-01173-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201484v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001346" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288607v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Benzekry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie White-Koning" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chatelut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2025.09.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04996507v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Languepin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Masson-Rouchaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001267" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05414757v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Minichmayr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001413" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251447v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Micallef" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001377" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718267v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satohiro Masuda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemaitre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus J. Barten" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Bergan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Shipkova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ftd.0000000000001250" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04508999v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ponthier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Franck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders &#197;sberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ovetchkine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-024-01362-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666577v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rivals" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Goutelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-024-01405-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700415v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00860-24" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04996512v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Koloskoff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.16374" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747078v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Woillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Benoist" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Destere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Marchello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.13240" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660675v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01415-23" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04093983v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh L&#234;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001062" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189142v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paschier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.15857" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04414322v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milou-Daniel Drici" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-023-03507-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04182787v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cr&#233;pin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Tafzi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ti.2023.11366" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233650v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Maruani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Guillemette Moineau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Boccara" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leducq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljac028" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04489693v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil&#279; Stankevi&#269;i&#363;t&#279;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peck" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela van der Schaar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-023-01310-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04414340v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ensuque" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-022-03351-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04414330v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Jan A. R. Moes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rostaing" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Hoek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-022-03445-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04414345v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Salmon Gandonni&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Loustaud-Ratti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-022-01138-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04414352v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bououda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Uster" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Sidorov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-022-03252-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169814v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bouchet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fayon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ftd.0000000000000855" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652633v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Godron-Dubrasquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Decramer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fila" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigonis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00467-020-04733-x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04413866v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debord" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpt.2123" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04414364v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpt.2216" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04414355v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pr&#233;maud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2021.105578" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329966v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Woillard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Houssel-Debry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rayar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408026v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamadermatol.2021.3459" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853706v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mazereuw-Hautier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leducq" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2021.09.492" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626734v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buclin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourguignon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Yamada" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcph.1993" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04414374v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ehrmann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Merdji" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-020-00927-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313190v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Pasini-Chabot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vincent" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Pape" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Lepoittevin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Kaaki" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052384" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216543v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Brunet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis A Hesselink" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamisha L Johnson-Davis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; K Kunicki" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000871" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626934v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Neely" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcph.1650" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02521707v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Houssel-Debry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique David" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jezequel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230195" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934300v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monchaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Woillard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Picard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2020.06.004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150345v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Seger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vinks" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wallemacq" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000640" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01673633v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Falkowski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Postil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tubiana-Mathieu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Terrebonne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-017-3728-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01621448v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofelia Noceti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pouch&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Esper&#243;n" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Lens" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Vital" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1373/clinchem.2017.272534" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01511054v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-016-9498-5" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00966145v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bader-Meunier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Salomon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ranchin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.12392" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00965397v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turlure" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.12394" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00954708v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thierry" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Touchard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FPC.0000000000000045" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925186v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bardou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Merle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nathan-Denizot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beaulieu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12630-012-9845-y" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00852753v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kamar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Coste" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1373/clinchem.2013.204990" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925526v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ziai" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wagner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assmae El Badaoui" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hitzel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1102/1470-7330.2013.0008" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809389v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Daher-Abdi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Essig" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Rizopoulos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Meur" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2013.03.009" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925160v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jurado" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0b013e318285e779" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00724758v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rousseau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FPC.0b013e328357359d" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00544205v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda C.M. de Winter" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2125.2010.03837.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00415314v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sook Wah Yee" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Lebranchu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/clpt.2009.205" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00446912v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rerolle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Drouet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2125.2010.03625.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926496v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Benkali" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2165/11535950-000000000-00000" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00494526v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gensburger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron H. N. van Schaik" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FPC.0b013e32833d8cf5" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00462541v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillaudeau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/clpt.2010.62" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285855v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-F&#233;licia Beclin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734673v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.tp.0000543683.05650.23" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904839v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barbeau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marques" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maitre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>