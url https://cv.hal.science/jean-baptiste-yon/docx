--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -299,51 +299,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -406,4581 +406,4698 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Public Inscriptions from the City of Palmyra, Syria (1–273 CE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Steding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Romanowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubina Raja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Open Archaeology Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/joad.189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dying on a New Year’s Day</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Alsarairah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younis Al-Shdaifat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semitica et Classica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 18, pp.291-294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/J.SEC.5.152650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notices 104, 1280‑1289, 1292‑1294, 1298‑1302, 1306‑1312, 1314‑1317, 1322, 1335, 1337‑1345</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année épigraphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2022, pp.77-78, 620-628, 630-639, 641, 646-652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05273531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Michał GAWLIKOWSKI, Tadmor – Palmyra. A Caravan City Between East and West / Scripta selecta. Wybór tekstów na osiemdiziesięciolecie Profesora Michała Gawlikowskiego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12c7g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Subsurface Geology on Freshwater Delivery to the Former Island of Tyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Blue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24, pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de Michał GAWLIKOWSKI, Tadmor – Palmyra. A Caravan City Between East and West / Scripta selecta. Wybór tekstów na osiemdiziesięciolecie Profesora Michała Gawlikowskiego</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth of the sandy isthmus of Tyre and ensuing relocation of its harbors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur de Graauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 324, pp.108463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notices 1373 ; 1375 ; 1378‑1379 ; 1381‑1391 ; 1394‑1395 ; 1398‑1404 ; 1407‑1408</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année épigraphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2021, pp.589-590 591-606 609-610</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epigraphic harvest at the Dead Sea: a bilingual Graeco-Aramaic inscription and other Christian epitaphs from Zoora in Palaestina Tertia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younis Al-Shdaifat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Alsarairah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semitica et Classica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.281-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.SEC.5.137285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notices 1702-1703, 1716, 1720-1728, 1730-1737, 1739-1755, 1758-1760, 1763, 1765-1778, 1781, 1786</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année épigraphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2019, pp.760-761 766-768 771-785 787-793 795-796</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’araméen en lettres grecques. Épigraphie et interférences linguistiques au Proche-Orient sous l’Empire romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (1), pp.13-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04237800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un tombeau romain de Bayt Ras (Jordanie) et la fondation de la cité de Capitolias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73 (1), pp.195-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arch.221.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03724040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Marco MORIGGI, Ilaria BUCCI, Aramaic graffiti from Hatra. A study based on the Archive of the Missione Archeologica Italiana, Leiden, Boston, Brill, 2019 ; E. Marcato, Personal Names in the Aramaic Inscriptions of Hatra, Venezia, Ca’Foscari, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12c7g⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.13725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gilles Brocard</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graeco-Aramaica Decapolitana. Les inscriptions du Tombeau du Fondateur de Capitolias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur de Graauw</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Hawley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (1), pp.101-211</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Notices 1373 ; 1375 ; 1378‑1379 ; 1381‑1391 ; 1394‑1395 ; 1398‑1404 ; 1407‑1408</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04237808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notices 1771, 1775-1780, 1783-1784, 1786-1788, 1790-1791, 1793-1796, 1800, 1802, 1804, 1807, 1815-1816</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année épigraphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2021, pp.589-590 591-606 609-610</w:t>
+              <w:t xml:space="preserve">, 2021, L'Année épigraphique, 2018, pp.710-711 714-716 718-727, 730-731 734-736</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Younis Al-Shdaifat</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03465990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notices 1574‑1575, 1577, 1602-1603, 1605-1616, 1618-1620</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année épigraphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L’Année épigraphique 2017, 2017, pp.719-751</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03096574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les monuments funéraires de Sidon à l’époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Liban. Nouvelles découvertes, 392, pp.48-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02071360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notices 1751‑1752, 1755‑1756, 1758‑1763, 1765‑1770, 1772‑1785, 1788‑1789, 1791, 1793‑1794, 1797</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année épigraphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2016, pp.738-739 741-756 758-763</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02385693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Christiane Delplace, Palmyre. Histoire et archéologie d’une cité caravanière à la croisée des cultures. Paris : CNRS Éditions, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 688 (4), pp.935-937</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02427577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une inscription du théâtre de Bayt Ras / Capitolias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 95, pp.155-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.6489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02385697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notices 1659-1660, 1667, 1670-1682, 1684-1687, 1691, 1875</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année épigraphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2015, pp.719-720, 724-740 840-841</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01958615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notices 1378, 1380-1388, 1390-1392, 1394-1395, 1397-1401, 1404-1405, 1409</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année épigraphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2014, pp.607-619 621-623</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greek inscriptions in the Jordan Museum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Alsarairah</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ḥawliyyaẗ dāʹiraẗ al-āṯār al-’āmmaẗ = Annual of the Department of Antiquities of Jordan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58, pp.341-350</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01708618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques cippes funéraires de Sidon. Documents nouveaux et méconnus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, DOSSIER L’épigraphie grecque et latine au Proche-Orient (Jordanie, Liban, Syrie), 93, pp.17-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.4303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01636902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L’épigraphie grecque et latine au Proche-Orient (Jordanie, Liban, Syrie), 93, pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.4321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01707678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notices 1675, 1677, 1693-1696, 1698, 1700, 1702, 1712-1715, 1717-1719</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année épigraphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2013, pp.680-681 691-695 699-704</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscriptions grecques et latines du musée de l’American University of Beirut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Berytus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56, pp.149-234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01707675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscriptions grecques et latines inédites du musée de l’Université du Saint-Esprit à Kaslik (USEK), Liban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.299-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.2950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01668004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de A. Schmidt‑Colinet, W. Al‑As'ad (éd.), Palmyra: Reichtum durch weltweiten Handel, Vienne, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.422-424</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un drogman, de Palmyre à Chicago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tempora : annales d'histoire et d'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20-21 (2011-2012), pp.79-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de A. Harrak, RIS Irak, Paris, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tempora : annales d'histoire et d'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20-21 (2011-2012), pp.281-286</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de G. Fr. Grassi, Semitic Onomastics from Dura Europos. The Names in Greek Script and from Latin Epigraphs, History of the Ancient Near East Monographs XII, S.A.R.G.O.N. Editrice e Libreria, Padoue (2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (2), pp.645-656</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled al-As'ad, 1934-2015 : témoignage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semitica et Classica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 16, pp.281-293. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 8, pp.3-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julien Aliquot</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notices 132, 135, 1036, 1732, 1734, 1740-1743, 1745-1758, 1760-1761</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année épigraphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2012, pp.89-91 422 711-713 716-726</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommage à Khaled al-As'ad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.424-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.3344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Andrew M. Smith II, Roman Palmyra. Identity, Community, and State Formation, Oxford University Press, Oxford, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KLIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 97, pp.837-840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/klio-2015-0071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’onomastique de Doura à l’époque parthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39, pp.199-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05260736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expression des relations hiérarchiques dans les inscriptions du Proche-Orient à l'époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Centre Gustave Glotz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25, pp.281-295</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épigraphie palmyrénienne depuis PAT, 1996–2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Palmyreńskie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Palmyra – Queen of the Desert. 50 Years of Polish Excavations in Palmyra, 12, pp.333-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/diglit.26423.31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03758508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’église Mâr Mêma d’Ehden et son inscription syriaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lévon Nordiguian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tempora. Annales d'histoire et d'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19, pp.63-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission at Palmyra, IGLS XVII (October 2008): Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Al-As'Ad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Al-Hariri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique archéologique en Syrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (Excavation Reports of 2008), pp.261-262</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un relief de guerrier à Sfiré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14, pp.345-353</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coiffeurs et barbiers dans les sanctuaires du Proche-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tempora. Annales d'histoire et d'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (2007-2009), pp.81-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04448414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveaux textes palmyréniens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled As'Ad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semitica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52-53, 2002-2007, pp.101-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04448353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documents sur l’armée romaine à Palmyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14, pp.129-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04448309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'araméen en grec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'Université Saint-Joseph</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 60 (Mélanges en l’honneur de Jean-Paul Rey-Coquais), pp.381-429</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscriptions de Sidon conservées à Byblos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Apicella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9, pp.291-299</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zénobie et les femmes de Palmyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Archéologiques Arabes Syriennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45-46 (2002-2003), pp.215-220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00010656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Roubeis. Publication d’une inscription chrétienne trouvée par une équipe syrienne à Abou Roubeis (Hama)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Griesheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Archéologiques Arabes Syriennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 47-48 (2004-2005), pp.235-238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04448333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un ex-voto inscrit de la montagne libanaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6 (2002), pp.325-328</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00010655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annexes 1 et 2. Nouvelles inscriptions de la vallée du Nahr Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rey-Coquais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 8, pp.202-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04447068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un ordre divin à Byblos. Dédicace sur un trône de pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 8, pp.315-321</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04447041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La romanisation de Palmyre et des villes de l'Euphrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 59e année (mars-avril 2004), pp.313-336</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00010653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de l’expression ἄλυπε χαῖρε</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 80, pp.151-160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04447086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textes et fragments grecs de Palmyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. As'Ad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 78 (2001), pp.153-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/syria.2001.7695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00010658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palmyre au IIIe siècle : à propos d'un ouvrage récent d'U. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 10, pp.401-410</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00010643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onomastique et influences culturelles : l’exemple de l'onomastique de Palmyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediterraneo Antico. Economie Società Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 3 (1), pp.77-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04424130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu détaillé de L. Dirven, The Palmyrenes of Dura-Europos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 25 (1), pp.13-17</w:t>
+              <w:t xml:space="preserve">, 2000, 10, pp.517-526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...3703 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00010648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarques sur une famille caravanière à Palmyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria - Revue d'art oriental et d'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 75, pp.153-160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/syria.1998.7547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01456646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4990,1539 +5107,1539 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les araméens d’Édesse, Palmyre et Hatra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences « L’araméen dans tous ses états », Institut des langues rares (ILARA), EPHE-PSL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Muriel Debié, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyr aux portes de la mer. De l’île à la presqu’île</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence grand public organisé par l’Association Bible et Terre Sainte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Françoise Briquel Chatonnet, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Religion: The Use of Sanctuaries by Palmyrene Elites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe Congrès international d’archéologie classique, Campus Condorcet, Session 17bis. Lived spaces in Palmyra (5 juin)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inscriptions in Third-Century Palmyra: Where is the Crisis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palmyra, the Roman Empire, and the Third-Century Crisis: Zooming in and Scaling up from the Evidence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rubina Raja; Eivind Heldaas Seland, Mar 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions méthodologiques sur l’eau à Tyr et le programme de recherche ANR Aquatyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire méthodologique dans le cadre du projet ANR Aquatyr, Ifpo Beyrouth et site archéologique de Tyr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Baptiste Yon, Mar 2023, Beyrouth / Tyr, Liban</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une première synthèse sur les infrastructures hydrauliques et les accroches urbaines dans le secteur monumental des grands thermes de Tyr, de l’Antiquité classique à l’époque protobyzantine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième Séminaire du Studio IMU Ports romains « Modéliser la morphologie et la dynamique des villes portuaires de la Méditerranée romaine », École nationale supérieure d’architecture de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stéphanie Mailleur; Renato Saleri, Jan 2023, Vaulx-en-Velin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman soldiers, Roman citizens, and the population of the cities of the Middle Euphrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Last(ing) Frontier / L’eterna frontiera</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Andrea Pellizzari, Dec 2023, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’eau à Tyr, usages et réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’axe C « Espaces, villes et sociétés » du Laboratoire Hisoma UMR 5189</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voir Sidon et mourir : les stèles funéraires de soldats hellénistiques, entre épigraphie et iconographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Annan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inscriptions anciennes et nouvelles sur l’armée lagide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dan Dana, Mar 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excavations of the French Archaeological Mission at Tyre: recent works</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Meeting « Research and Management Maritime Cultural Heritage Needs Assessment »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lucy Blue; Ali Badawi, Oct 2022, Tyre, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inscriptions martelées du Proche-Orient : empereurs, collectivités, individus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les pratiques d’une communication instrumentalisée de la mémoire. L’exemple des milliaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stéphane Benoist; Gwladys Bernard; Sabine Lefebvre, May 2022, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’onomastique féminine en Syrie à l’époque romaine comme témoin des contacts culturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Déplacements, migrations et contacts culturels en Méditerranée orientale dans le miroir de l’anthroponymie », Sorbonne Université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Florian Réveilhac; Rotislav Oreshko; Markus Egetmeyer, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du site et du programme ANR Aquatyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire méthodologique du projet ANR Aquatyr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Baptiste Yon, Apr 2022, Beyrouth / Tyr, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction (session « Divine names, human names »)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Parker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop international « What’s in a divine name? Religious Systems and Human Agency in the Ancient Mediterranean »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Corinne Bonnet, Oct 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greek Inscriptions from al-Ṭurrah and the Ramtha region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Bader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on the History and Archaeology of Jordan, « Thoughtful Archaeology in the Ecosphere and Sociosphere »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yarmouk University, Aug 2022, Irbid, Jordan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du projet ANR Aquatyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit-déjeuner de la Maison de l'Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karyn Mercier, Feb 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of the Palmyra Portrait Project to research on the epigraphy of Palmyra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palmyra in perspective, The Royal Danish Academy of Sciences and Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rubina Raja, Dec 2022, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belonging to the elite at Roman Palmyra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Palmyra – Pearl of the Syrian Desert », Ny Carlsberg Glyptotek</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rubina Raja, Jan 2020, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission de Tyr, perspectives de recherches, 2017–</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Archaeology and Heritage. Conference organized by the Lebanese University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nada Hélou, May 2019, Beyrouth, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The End of Pagan Onomastics. The Christianization of Personal Names in Late Roman Syria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greek Onomastics East of the Mediterranean: Naming and Culture in the Roman Near East and the Greek Far East</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ted Kaizer; Robert Parker; Jean-Baptiste Yon, Jun 2019, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6532,137 +6649,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trois temps de l’eau dans l’ancienne Tyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fil du temps et de l’eau. Spatialité et diachronie de la gestion de l’eau en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6672,1086 +6789,1086 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ingholt Archive The Palmyrene Material, Transcribed with Commentary and Bibliography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olympia Bobou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubina Raja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brepols Publishers, 4 volumes, 2022, Archive Archaeology 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/M.ARC-EB.5.127325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excavating Palmyra. Harald Ingholt’s Excavation Diaries: A Transcript, Translation, and Commentary (2 vol.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubina Raja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Steding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4/1 et 4/2, 2021, Studies in Palmyrene Archaeology and History, 978-2-503-59531-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03363037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Collection of Palmyrene Funerary Portraits in the Musei Vaticani. Notes and Observations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krag Signe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Rubina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edizioni Musei Vaticani, 4, 2019, Supplemento al Bollettino dei Musei, Monumenti e Gallerie Pontificie, 978–88–8271–431–4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02071438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire par les noms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Ifpo, 212, pp.296, 2018, Bibliothèque archéologique et historique, 978-2-35159-742-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01858043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ports of the Ancient Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Primus Books, 2016, 978-93-84082-07-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01671307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inscriptions grecques et latines du Musée national de Beyrouth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de la Culture, Direction Générale des Antiquités, 12, 2016, Bulletin d’archéologie et d’architecture libanaise, Hors-Série</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01671300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeugma VI. La Syrie romaine, permanence et transferts culturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Abadie-Reynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison de l'Orient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, TMO 68, 978-2-35668-049-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01709379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeugma V. Les objets.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Önal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Feugère</w:t>
+                <w:t xml:space="preserve">Catherine Abadie-Reynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-B. Yon. , 64, pp.439, 2013, Travaux de la Maison de l'Orient et de la Méditerranée, J.-B. Yon, 978-2-35668-039-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01113658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vestiges archéologiques du Liban. Collection Archéologies, Edisud, 2004, 215 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mehmet Önal</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Abadie-Reynal</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Blas de Roblès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02867510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vestiges archéologiques du Liban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">J.-B. Yon. , 64, pp.439, 2013, Travaux de la Maison de l'Orient et de la Méditerranée, J.-B. Yon, 978-2-35668-039-6</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Blas de Roblès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edisud, pp.215, 2004, Archéologies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pieri</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00661931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cités et royaumes dans l'Orient hellénistique 323-55 av. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2004</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-L. Fernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 9782200265762</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Edisud, pp.215, 2004, Archéologies</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01452954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les notables de Palmyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut français d’archéologie du Proche-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Bibliothèque archéologique et historique 163, 2-912738-19-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...167 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04447108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7761,4699 +7878,4699 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trois temps de l’eau dans l’ancienne Tyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marina Covolan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fil de l’eau et du temps. Architecture, spatialité et diachronie de la gestion de l’eau en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeopress Publishing Ltd, pp.18-24, 2026, 978-1-80583-176-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscriptions martelées du Proche-Orient : empereurs, collectivités, individus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Benoist; Sabine Lefebvre; Christine Hoët-Van Cauwenberghe; Anne Daguet-Gagey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’abolitio memoriae à Rome et dans le monde romain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.267-280, 2025, 978-2-7574-4508-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1582w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women and the Roman army. Onomastics and romanization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andrea Pellizzari. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Last(ing)Frontier. Power Display and Cultural Interference on The Limes between the 2nd and 4th centuries CE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni Quasar, pp.77-99, 2025, Communitas. Quaderni di filologia, storia e archeologia, 978-88-5491-593-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05273606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1980. Palmyre vient à Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Gawlikowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MOM Éditions, pp.25-27, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05524055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...154 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2005. Naissance de la Mission archéologique franco-libanaise de Tyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Badawi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 Histoires mondiales de la MOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MOM Éditions, pp.90-93, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05524044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You can’t get there from here. Itineraries of the Palmyrenes in the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rubina Raja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palmyra, the Mediterranean and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.33-48, 2025, Mediterranean Studies in Antiquity, 2, 978-1-009-53208-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781009532044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inscriptions in Third Century Palmyra. Where Is the Crisis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rubina Raja; Eivind Heldaas Seland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palmyra, the Roman Empire, and the Third-Century Crisis: Zooming in and Scaling up from the Evidence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franz Steiner Verlag, pp.233-246, 2025, Oriens et Occidens, 46, 978-3-515-14021-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A village on the border of Batanaea: The epigraphy of al-Ṭūrra and territorial issues in North-Western Jordan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Bader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Aliquot; Sylvain Destephen; Avshalom Laniado; Catherine Saliou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges Denis Feissel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Amis du Centre d’Histoire et Civilisation de Byzance, pp.25-47, 2024, Travaux &amp; Mémoires 28, 978-2-916716-97-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05273649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Contribution of the Palmyra Portrait Project to Research on the Epigraphy of Palmyra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rubina Raja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palmyra in Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols Publishers, pp.139-154, 2024, Studies in Palmyrene Archaeology and History, 978-2-503-61032-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/M.SPAH-EB.5.136627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byblos in the Hellenistic period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Byblos. A Legacy Unearthed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidestone Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.229-234, 2024, 978-94-6426-221-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alaya Palamidis; Corinne Bonnet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">What’s in a Divine Name? Religious Systems and Human Agency in the Ancient Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.465-469, 2024, 978-3-11-132627-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783111326511-023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigraphy in Palmyra. A bilingual world?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rubina Raja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of Palmyra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.195-210, 2024, 978-0-19-085811-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190858117.001.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04445306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Palmyra to India. How the East was won</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kenneth Lapatin – Rubina Raja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palmyra and the East</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.29-38, 2022, Studies in Palmyrene Archaeology and History, 978-2-503-59825-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03725485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projets actuels sur l’épigraphie de Palmyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michał Gawlikowski; Dagmara Wielgosz-Rondolino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life in Palmyra, Life for Palmyra. Conference in Memory of Khaled al-Asʿad, Warsaw, April 21st-22nd, 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters, pp.541-552, 2022, Ancient Near Eastern Studies Supplement Series 64, 978-90-429-4974-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tesserae and prosopography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rubina Raja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The small stuff of the Palmyrenes. Coins and tesserae from Palmyra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, Brepols, pp.69-80, 2022, Studies in Palmyrene Archaeology and History, 978-2-503-59760-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03605807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why No Attributes? Expressions of Status and Social Realities in the Epigraphy of Palmyra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maura K. Heyn; Rubina Raja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Individualizing the Dead. Attributes in Palmyrene Funerary Sculpture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Brepols, pp.131-136, 2021, Studies in Palmyrene Archaeology and History, 978-2-503-59126-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note d’onomastique édessénienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brelaud Simon; Daccache Jimmy; Debié Muriel; Farina Margherita; Ruani Flavia; Villey Émilie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le calame et le ciseau. Colophons syriaques offerts à Françoise Briquel Chatonnet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, Geuthner, pp.57-68, 2021, Cahiers d’Études syriaques, 978-2-7053-4091-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03465987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une inscription garshouni et syriaque sur un chaudron au Monastère Notre-Dame de Tamich (Dayr Sayyidat Ṯāmīš)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Moukarzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dergham Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simon Brelaud; Jimmy Daccache; Muriel Debié; Margherita Farina; Flavia Ruani; Émilie Villey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le calame et le ciseau. Colophons syriaques offerts à Françoise Briquel Chatonnet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, Geuthner, pp.105-116, 2021, Cahiers d'études syriaques, 978-2-7053-4091-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03465997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diaspora sidonienne de l’époque hellénistique à l’époque romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tyre, Sidon, and Byblos: three global harbors of the ancient world: proceedings of the international symposium, Bristol, 25-29 October, Beirut 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18, Ministère de la Culture, Direction Générale des Antiquités, pp.231-239, 2020, Bulletin d’archéologie et d’architecture libanaises, Hors-Série, 1683-0083</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03900015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Proche-Orient dans l’épigraphie du monde gréco-romain : la diversité des cultures locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Petra Amman; Thomas Corsten; Fritz Mitthof; Hans Taeuber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sprachen – Schriftkulturen – Identitäten der Antike. Beiträge des XV. Internationalen Kongresses für Griechische und Lateinische Epigraphik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tyche Supplementband (10), Holzhausen Verlag, pp.139-152, 2019, 978-3-903207-32-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02385690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes de Palmyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Lalanne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les femmes grecques de l’Orient romain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, Presses universitaires de Franche-Comté, pp.183-203, 2019, Dialogues d’Histoire ancienne, supplément</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02385696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tombes palmyréniennes étaient-elles des lieux de culte ? Éléments de réponse archéologiques et épigraphiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Dominique Nenna, Sandrine Huber, William Van Andringa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constituer la tombe, honorer les défunts en Méditerranée antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 46, Centre d’Études Alexandrines, USR 3134 du CNRS, pp.201-218, 2019, Études alexandrines, 978-2-490128-02-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02071377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inscriptions araméennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Eristov; Claude Vibert-Guigue. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le tombeau des Trois frères à Palmyre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 215, Presses de l'Ifpo, pp.134-140, 2019, Bibliothèque archéologique et historique, 978-2-35159-753-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02385694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béryte et Sidon : deux études d’épigraphie libanaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Briquel Chatonnet; Emmanuelle Capet; Éric Gubel; Carole Roche-Hawley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuit de pleine lune sur Amurru. Mélanges offerts à Leila Badre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geuthner, pp.31-48, 2019, 978-2-7053-4027-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02363967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palmyra and its elites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Marie Nielsen; Rubina Raja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Road to Palmyra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ny Carlsberg Glyptotek, pp.91-108, 2019, 978-87-7452-363-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02385692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New data on the Epigraphy of the Northern Decapolis (North-Western Jordan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Bader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in the History and Archaeology of Jordan: Ethics in Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, Department of Antiquities of Jordan, pp.373-377, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreigners and outsiders. The religious life of Palmyra seen from outside</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rubina Raja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revisiting the religious life of Palmyra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, Brepols, pp.175-180, 2019, Contextualizing the Sacred, 978-2-503-57365-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02385691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les prêtres païens de la Syrie hellénistique et romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Coulon; Pierre-Louis Gatier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le clergé dans les sociétés antiques. Statut et recrutement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.201-227, 2018, Alpha, 978-2-271-08205-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01854030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une épigramme de la région de Gadara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Bader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Aliquot; Pierre-Louis Gatier; Jean-Baptiste Yon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épigraphie et histoire de la Jordanie antique et médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22 (1), Société des amis de la bibliothèque Salomon-Reinach, pp.295-304, 2018, Topoi</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02414004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Aliquot; Pierre-Louis Gatier; Jean-Baptiste Yon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épigraphie et histoire de la Jordanie antique et médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22 (1), Société des amis de la bibliothèque Salomon-Reinach, pp.181-183, 2018, Topoi</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02413323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goras, sanglier ou jeune lion (ou onagre) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Nehmé; A. Al-Jallad. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">To the Madbar and Back Again. Studies in the languages, archaeology, and cultures of Arabia dedicated to Michael C.A. Macdonald</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, pp.298-308, 2018, Studies in Semitic Languages and Linguistics 92, 9789004356122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004357617_015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01709348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le reflet des honneurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Heller; O. van Nijf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Politics of Honour in the Greek Cities of the Roman Empire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, pp.496-526, 2017, Brill Studies in Greek and Roman Epigraphy 8, 9789004329591. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004352179_021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01709352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscriptions from the necropolis of Palmyra in the diaries of H. Ingholt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andreas Kropp; Rubina Raja. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The World of Palmyra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kongelige Danske Videnskabernes Selskab, pp.118-125, 2016, Palmyrenske Studier bind 1 · Palmyrene Studies Vol. 1, 978-87-7304-397-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ports of the Indian Ocean : The port of Spasinou Charax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Françoise Boussac; Jean-François Salles; Jean-Baptiste Yon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ports of the Ancient Indian Ocean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Primus Books, pp.125-136, 2016, 978-93-84082-07-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization and financement of trade and caravans in the Near East</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Juan Carlos Moreno Garcia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamics of Production in the Ancient Near East 1300-500 BC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxbow Books, pp.345-355, 2016, 978-1-78570-283-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01709359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notices &amp;quot;Arabes&amp;quot;, &amp;quot;Ctésiphon&amp;quot;, &amp;quot;Doura Europos&amp;quot;, &amp;quot;Nisibe&amp;quot;, &amp;quot;Palmyréniens&amp;quot;, &amp;quot;Saracènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Dumézil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les barbares</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.211-214 482-484 516-518 982-983, 1029-1031 1197-1199, 2016, 978-2-13-074985-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01709463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women and the religious life of Dura-Europos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T. Kaizer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religion, Society and Culture at Dura-Europos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.99-113, 2016, Yale Classical Studies 38, 9781107123793</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01709358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Marisa à Byblos avec le courrier de Séleucos IV. Quelques données sur Byblos hellénistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Aliquot; Corinne Bonnet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Phénicie hellénistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des Amis de la Bibliothèque Salomon Reinach, pp.89-105, 2015, Topoi Suppl. 13, 1764-0733</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01709367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'onomastique en Syrie orientale et en Mésopotamie à l'époque romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Abadie-Reynal; Jean-Baptiste Yon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeugma VI. La Syrie romaine, permanence et transferts culturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison de l'Orient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-18, 2015, TMO 68, 978-2-35668-049-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01709375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des étrangers à Tyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’histoire de Tyr au témoignage de l’archéologie (Actes du séminaire international Tyr 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de la Culture, Direction Générale des Antiquités, pp.295-303, 2012, Bulletin d’archéologie et d’architecture libanaises, Hors-Série 8, 1683-0083</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Tyriens dans le monde méditerranéen à l'époque hellénistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Louis Gatier; Julien Aliquot; Lévon Nordiguian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sources de l'histoire de Tyr. Textes de l'Antiquité et du Moyen-Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'USJ; Presses de l'Ifpo, pp.33-61, 2011, 9953-455-19-8 et 978-2-35159-184-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de Ḥrāš (Liban)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Moukarzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Dergham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Briquel Chatonnet; Muriel Debié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les pas des Araméens chrétiens. Mélanges offerts à Alain Desreumaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geuthner, pp.279-286, 2010, Cahiers d’études syriaques 1, 978-2-7053-3837-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kings and Princes at Palmyra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Margherita Facella; Ted Kaizer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kingdoms and Principalities in the Roman Near East</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, Franz Steiner Verlag, pp.229-240, 2010, Oriens et Occidens, 978-3-515-09715-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnel religieux féminin au Proche-Orient hellénistique et romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Briquel Chatonnet; Saba Farès; Brigitte Lion; Cécile Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes, cultures et sociétés dans les civilisations méditerranéennes et proche-orientales de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des amis de la bibliothèque Salomon Reinach, pp.197-214, 2009, Topoi Supplément 10, 1161-9473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04448376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les commerçants du Proche-Orient : désignation et vocabulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Andreau; Véronique Chankowski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vocabulaire et expression de l’économie dans le monde antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausonius Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.51-87, 2007, Ausonius Études</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02128540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inscriptions in the necropolis of Zeugma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rifaat Ergeç. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Zeugma : From Past to Future/Uluslararasi Geçmişten Geleceğe Zeugma Sempozyumu (20-22 Mayıs 2004, Gaziantep)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gaziantep Üniversitesi, pp.213-218, 2006, 975-7375-51-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04447149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Sacred Banquets at Palmyra and the Function of the Tesserae: Reflections on the Tokens Found in the Arsu Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled As'Ad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Briquel Chatonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eleonora Cussini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Journey to Palmyra. Collected Essays to Remember Delbert R. Hillers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, Brill, pp.1-10, 2005, Culture and History of the Ancient Near East, 978-90-04-12418-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789047404194_006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00334628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prêtres et leurs familles : l'exemple de Doura-Europos et de Palmyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Françoise Baslez; Françoise Prévot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prosopographie et histoire religieuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boccard, pp.169-180, 2005, De l'archéologie à l'histoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00010679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les graffiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Barbet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeugma II Peintures murales romaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XVII, Institut français d'études anatoliennes Georges Dumezil, pp.35-37 43-47 54-56 69-70 87-89 115-119 137 149-155 165-166 197 214 221, 2005, Varia Anatolica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00010666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Khaled As'Ad</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documents nouveaux de la grande colonnade de Palmyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Seigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Piotr Bieliński; Franciszek M. Stȩpniowski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux pays d’Allat. Mélanges offerts à Michał Gawlikowski</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instytut Archeologii, Uniwersytet Warszawski, pp.243-261, 2005, 83-87496-22-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04447128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inscriptions syriaques du Liban : bilan archéologique et historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Badwi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Briquel Chatonnet; Muriel Debié; Alain Desreumaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les inscriptions syriaques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Geuthner, pp.29-43, 2004, Études syriaques, 2-7053-3759-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00010664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villes de Haute-Mésopotamie et de l'Euphrate à la fin de l'époque hellénistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Syrie hellénistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Topoi. Orient-Occident. Supplément (4), Société des amis de la Bibliothèque Salomon Reinach, pp.193-210, 2003, Topoi Supplément</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00010651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'identité civique et ethnique de Palmyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Klaus Stefan Freyberger; Agnes Henning; Henner von Hesberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kulturkonflikte im vorderen Orient an der Wende vom Hellenismus zur römischen Kaiserzeit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Verlag Marie Leidorf, pp.11-18, 2003, Orient-Archäologie 11, 3896466410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00010649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La société de Palmyre à l'époque de Zénobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monzer Al-Hayek; Michel Al-Maqdissi; Mamoun Abdulkarim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zenobia &amp; Palmyra, Proceedings of the international conference during 19-20-21-[10]-2002 in Al Baath University and Palmyra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Al Baath University, pp.71-81, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00010665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notables and urbanism in Palmyra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luke Lavan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Research in Late Antique Urbanism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journal of Roman archaeology, pp.173-181, 2001, Journal of roman archaeology, Supplementary series, 1-887829-42-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04424155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les conditions de travail de la mission américano-française de Doura-Europos</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouilles d’une pièce au pied du Strategeion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Leriche; Mathilde Gelin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doura Europos Études IV, 1991-1993</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IFAPO, pp.245-255, 1997, Bibliothèque archéologique et historique, 2-7053-0566-1</w:t>
+              <w:t xml:space="preserve">, 4, IFAPO, pp.79-80, 1997, Bibliothèque archéologique et historique, 2-7053-0566-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fouilles d’une pièce au pied du Strategeion</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions de travail de la mission américano-française de Doura-Europos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Leriche; Mathilde Gelin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doura Europos Études IV, 1991-1993</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 4, IFAPO, pp.79-80, 1997, Bibliothèque archéologique et historique, 2-7053-0566-1</w:t>
+              <w:t xml:space="preserve">, IFAPO, pp.245-255, 1997, Bibliothèque archéologique et historique, 2-7053-0566-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448258v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Têtes d’affiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palmyre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.78-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03096711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12463,710 +12580,710 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission archéologique de Tyr (Liban). Rapport sur les travaux 2025, opérations projetées en 2026</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2025, 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission archéologique de Tyr (Liban). Rapport sur les travaux 2024, opérations projetées en 2025, Rapport inédit pour le MEAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de l’Europe et des Affaires Étrangères (MEAE). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission archéologique de Tyr (Liban). Rapport sur les travaux 2023, opérations projetées en 2024, Rapport inédit pour le MEAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de l’Europe et des affaires étrangères (MEAE). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission archéologique de Tyr (Liban). Rapport sur les travaux 2022, opérations projetées en 2023, Rapport inédit pour le MEAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de l’Europe et des Affaires Étrangères (MEAE). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission archéologique de Tyr (Liban). Rapport sur les travaux 2021, opérations projetées en 2022, Rapport inédit pour le MEAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de l’Europe et des affaires étrangères (MEAE). 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Section 32 du Comité National de la Recherche Scientifique « Mondes anciens et médiévaux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Guermeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouhaïk-Gironès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Centre National de la Recherche Scientifique (CNRS). 2020, pp.635-653</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Barral</w:t>
+                <w:t xml:space="preserve">halshs-03017851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission archéologique de Tyr (Liban). Rapport sur les travaux 2020, opérations projetées en 2021, Rapport inédit pour le MEAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Bouhaïk-Gironès</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rollier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de l’Europe et des affaires étrangères (MEAE). 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission archéologique de Tyr (Liban). Rapport sur les travaux 2019, opérations projetées en 2020, Rapport inédit pour le MEAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[0] Centre National de la Recherche Scientifique (CNRS). 2020, pp.635-653</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rollier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de l’Europe et des Affaires Étrangères (MEAE). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...73 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...78 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId263"/>
+      <w:footerReference w:type="default" r:id="rId266"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13313,51 +13430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.topoi.mom.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hisoma.mom.fr/recherche-et-activites/inscriptions-grecques-et-latines-de-la-syrie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://projects.au.dk/palmyraportrait/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgpn.ox.ac.uk/contact.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.classics.ox.ac.uk/robertparker.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://median.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05509425v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05444278v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alsarairah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younis Al-Shdaifat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.5.152650" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273531v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790946v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Blue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707005v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12c7g" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372570v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Graauw" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108463" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04715768v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04510529v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aliquot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.5.137285" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237800v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Gatier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03724040v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.221.0153" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902290v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.13725" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237808v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hawley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03465990v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096574v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071360v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385693v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427577v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958615v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385697v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bader" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.6489" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709355v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708618v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Sartre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636902v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.4303" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707678v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.4321" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709360v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707675v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668004v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.2950" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709447v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709454v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709383v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709457v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709460v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709368v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709459v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.3344" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709451v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/klio-2015-0071" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709370v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758508v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/diglit.26423.31" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04450672v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04449295v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;von Nordiguian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04449235v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Al-As'Ad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Al-Hariri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448414v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448353v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled As'Ad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448309v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04447786v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04447791v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Apicella" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010656v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448333v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feissel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Griesheimer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010655v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04447068v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rey-Coquais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04447041v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010653v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04447086v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010658v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. As'Ad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/syria.2001.7695" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010643v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04424130v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010648v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456646v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/syria.1998.7547" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803919v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803923v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803857v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803858v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803928v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charpentier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803860v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803859v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803912v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rollier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803863v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Annan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803958v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803993v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803983v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803998v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803935v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Parker" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803963v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04804008v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803930v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04804063v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04804085v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04804072v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04820452v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferreira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954726v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympia Bobou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Miranda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubina Raja" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ARC-EB.5.127325" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363037v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Steding" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503595313-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071438v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krag Signe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Rubina" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858043v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671307v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Salles" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671300v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709379v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie-Reynal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.persee.fr/issue/mom_1955-4982_2015_rpm_68_1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113658v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet &#214;nal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bernadet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867510v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pieri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blas de Robl&#232;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661931v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452954v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legras" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-L. Fernoux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/cites-et-royaumes-dans-lorient-hellenistique-9782200265762" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04447108v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/ifpo/3763" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05493678v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524055v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Gawlikowski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05422093v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1582w" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273606v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524044v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badawi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05422098v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009532044" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05422086v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273649v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04619994v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.SPAH-EB.5.136627" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04540903v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/byblos-a-legacy-unearthed" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04489861v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111326511-023" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04445306v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190858117.001.0001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725485v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503598253-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04361901v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03605807v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467737v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03465987v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03465997v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moukarzel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dergham Youssef" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900015v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385690v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071377v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385696v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385694v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363967v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385692v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461973v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385691v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414004v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01854030v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/histoire-antique/7640-le-clerge-dans-les-societes-antiques.html" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413323v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709348v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004357617_015" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709352v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004352179_021" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709359v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709363v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709385v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709463v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709358v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709367v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709375v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.persee.fr/doc/mom_1955-4982_2015_rpm_68_1_2755" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04450669v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04450653v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04449205v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Dergham" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04449260v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448376v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128540v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04447149v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010679v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010666v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00334628v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Briquel Chatonnet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789047404194_006" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04447128v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Seigne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010664v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kassis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badwi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010651v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010649v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010665v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04424155v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04448264v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04448258v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096711v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509468v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04810025v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04810021v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04809988v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04809975v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017851v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guermeur" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouha&#239;k-Giron&#232;s" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cassin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04809972v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04809971v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.topoi.mom.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hisoma.mom.fr/recherche-et-activites/inscriptions-grecques-et-latines-de-la-syrie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://projects.au.dk/palmyraportrait/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgpn.ox.ac.uk/contact.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.classics.ox.ac.uk/robertparker.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://median.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05509425v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05566370v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Steding" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Romanowska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubina Raja" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joad.189" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05444278v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alsarairah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younis Al-Shdaifat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.5.152650" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273531v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707005v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12c7g" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790946v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Blue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372570v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Graauw" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108463" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04715768v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04510529v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aliquot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.5.137285" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902285v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237800v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Gatier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03724040v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.221.0153" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902290v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.13725" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237808v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hawley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03465990v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096574v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071360v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385693v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427577v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385697v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bader" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.6489" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958615v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709355v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708618v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Sartre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636902v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.4303" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.4321" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709360v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707675v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668004v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.2950" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709454v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709383v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709457v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709447v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709460v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709368v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709459v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.3344" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709451v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/klio-2015-0071" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758508v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/diglit.26423.31" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04449295v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;von Nordiguian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04449235v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Al-As'Ad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Al-Hariri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04450672v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448414v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448353v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled As'Ad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448309v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04447786v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04447791v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Apicella" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010656v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448333v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feissel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Griesheimer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010655v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04447068v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rey-Coquais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04447041v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010653v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04447086v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010658v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. As'Ad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/syria.2001.7695" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010643v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04424130v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010648v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456646v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/syria.1998.7547" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803919v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803923v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803857v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803858v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803860v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803928v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charpentier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803859v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803912v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rollier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803863v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Annan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803958v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803993v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803983v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803998v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803935v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Parker" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803963v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04804008v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803930v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04804063v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04804085v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04804072v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04820452v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferreira" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954726v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympia Bobou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Miranda" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ARC-EB.5.127325" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363037v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503595313-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071438v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krag Signe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Rubina" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858043v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671307v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Salles" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671300v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709379v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie-Reynal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.persee.fr/issue/mom_1955-4982_2015_rpm_68_1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113658v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet &#214;nal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bernadet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867510v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pieri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blas de Robl&#232;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661931v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452954v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legras" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-L. Fernoux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/cites-et-royaumes-dans-lorient-hellenistique-9782200265762" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04447108v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/ifpo/3763" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05493678v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05422093v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1582w" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273606v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524055v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Gawlikowski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524044v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badawi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05422098v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009532044" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05422086v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273649v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04619994v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.SPAH-EB.5.136627" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04540903v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/byblos-a-legacy-unearthed" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04489861v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111326511-023" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04445306v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190858117.001.0001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725485v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503598253-1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04361901v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03605807v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467737v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03465987v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03465997v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moukarzel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dergham Youssef" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900015v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385690v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385696v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071377v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385694v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363967v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385692v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461973v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385691v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01854030v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/histoire-antique/7640-le-clerge-dans-les-societes-antiques.html" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414004v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413323v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709348v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004357617_015" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709352v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004352179_021" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709363v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709385v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709359v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709463v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709358v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709367v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709375v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.persee.fr/doc/mom_1955-4982_2015_rpm_68_1_2755" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04450669v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04450653v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04449205v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Dergham" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04449260v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448376v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128540v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04447149v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00334628v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Briquel Chatonnet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789047404194_006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010679v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010666v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04447128v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Seigne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010664v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kassis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badwi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010651v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010649v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010665v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04424155v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04448258v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04448264v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096711v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509468v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04810025v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04810021v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04809988v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04809975v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017851v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guermeur" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouha&#239;k-Giron&#232;s" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cassin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04809972v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04809971v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>