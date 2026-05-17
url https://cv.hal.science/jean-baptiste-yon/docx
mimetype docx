--- v1 (2026-04-05)
+++ v2 (2026-05-17)
@@ -696,4176 +696,4176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05273531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influence of Subsurface Geology on Freshwater Delivery to the Former Island of Tyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Blue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.1-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth of the sandy isthmus of Tyre and ensuing relocation of its harbors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur de Graauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 324, pp.108463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Michał GAWLIKOWSKI, Tadmor – Palmyra. A Caravan City Between East and West / Scripta selecta. Wybór tekstów na osiemdiziesięciolecie Profesora Michała Gawlikowskiego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12c7g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Gilles Brocard</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notices 1373 ; 1375 ; 1378‑1379 ; 1381‑1391 ; 1394‑1395 ; 1398‑1404 ; 1407‑1408</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année épigraphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2021, pp.589-590 591-606 609-610</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epigraphic harvest at the Dead Sea: a bilingual Graeco-Aramaic inscription and other Christian epitaphs from Zoora in Palaestina Tertia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younis Al-Shdaifat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Cavero</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Alsarairah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucy Blue</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semitica et Classica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.281-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.SEC.5.137285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notices 1702-1703, 1716, 1720-1728, 1730-1737, 1739-1755, 1758-1760, 1763, 1765-1778, 1781, 1786</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année épigraphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2019, pp.760-761 766-768 771-785 787-793 795-796</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’araméen en lettres grecques. Épigraphie et interférences linguistiques au Proche-Orient sous l’Empire romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (1), pp.13-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04237800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un tombeau romain de Bayt Ras (Jordanie) et la fondation de la cité de Capitolias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73 (1), pp.195-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arch.221.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03724040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Marco MORIGGI, Ilaria BUCCI, Aramaic graffiti from Hatra. A study based on the Archive of the Missione Archeologica Italiana, Leiden, Boston, Brill, 2019 ; E. Marcato, Personal Names in the Aramaic Inscriptions of Hatra, Venezia, Ca’Foscari, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.13725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graeco-Aramaica Decapolitana. Les inscriptions du Tombeau du Fondateur de Capitolias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Hawley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (1), pp.101-211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04237808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notices 1771, 1775-1780, 1783-1784, 1786-1788, 1790-1791, 1793-1796, 1800, 1802, 1804, 1807, 1815-1816</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année épigraphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, L'Année épigraphique, 2018, pp.710-711 714-716 718-727, 730-731 734-736</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03465990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notices 1574‑1575, 1577, 1602-1603, 1605-1616, 1618-1620</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année épigraphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L’Année épigraphique 2017, 2017, pp.719-751</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03096574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les monuments funéraires de Sidon à l’époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Liban. Nouvelles découvertes, 392, pp.48-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02071360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notices 1751‑1752, 1755‑1756, 1758‑1763, 1765‑1770, 1772‑1785, 1788‑1789, 1791, 1793‑1794, 1797</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année épigraphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2016, pp.738-739 741-756 758-763</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02385693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Christiane Delplace, Palmyre. Histoire et archéologie d’une cité caravanière à la croisée des cultures. Paris : CNRS Éditions, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 688 (4), pp.935-937</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02427577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une inscription du théâtre de Bayt Ras / Capitolias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 95, pp.155-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.6489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02385697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notices 1659-1660, 1667, 1670-1682, 1684-1687, 1691, 1875</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année épigraphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2015, pp.719-720, 724-740 840-841</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01958615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notices 1378, 1380-1388, 1390-1392, 1394-1395, 1397-1401, 1404-1405, 1409</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année épigraphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2014, pp.607-619 621-623</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greek inscriptions in the Jordan Museum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ḥawliyyaẗ dāʹiraẗ al-āṯār al-’āmmaẗ = Annual of the Department of Antiquities of Jordan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58, pp.341-350</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01708618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques cippes funéraires de Sidon. Documents nouveaux et méconnus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, DOSSIER L’épigraphie grecque et latine au Proche-Orient (Jordanie, Liban, Syrie), 93, pp.17-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.4303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01636902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L’épigraphie grecque et latine au Proche-Orient (Jordanie, Liban, Syrie), 93, pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.4321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01707678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notices 1675, 1677, 1693-1696, 1698, 1700, 1702, 1712-1715, 1717-1719</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année épigraphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2013, pp.680-681 691-695 699-704</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscriptions grecques et latines du musée de l’American University of Beirut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Berytus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56, pp.149-234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01707675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscriptions grecques et latines inédites du musée de l’Université du Saint-Esprit à Kaslik (USEK), Liban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.299-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.2950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01668004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de G. Fr. Grassi, Semitic Onomastics from Dura Europos. The Names in Greek Script and from Latin Epigraphs, History of the Ancient Near East Monographs XII, S.A.R.G.O.N. Editrice e Libreria, Padoue (2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (2), pp.645-656</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de A. Harrak, RIS Irak, Paris, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tempora : annales d'histoire et d'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20-21 (2011-2012), pp.281-286</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de A. Schmidt‑Colinet, W. Al‑As'ad (éd.), Palmyra: Reichtum durch weltweiten Handel, Vienne, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.422-424</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un drogman, de Palmyre à Chicago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tempora : annales d'histoire et d'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20-21 (2011-2012), pp.79-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled al-As'ad, 1934-2015 : témoignage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semitica et Classica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notices 132, 135, 1036, 1732, 1734, 1740-1743, 1745-1758, 1760-1761</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année épigraphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2012, pp.89-91 422 711-713 716-726</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommage à Khaled al-As'ad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.424-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.3344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Andrew M. Smith II, Roman Palmyra. Identity, Community, and State Formation, Oxford University Press, Oxford, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KLIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 97, pp.837-840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/klio-2015-0071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’onomastique de Doura à l’époque parthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39, pp.199-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05260736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expression des relations hiérarchiques dans les inscriptions du Proche-Orient à l'époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Centre Gustave Glotz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25, pp.281-295</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épigraphie palmyrénienne depuis PAT, 1996–2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Palmyreńskie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Palmyra – Queen of the Desert. 50 Years of Polish Excavations in Palmyra, 12, pp.333-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/diglit.26423.31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03758508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un relief de guerrier à Sfiré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 24, pp.1-17</w:t>
+              <w:t xml:space="preserve">, 2010, 14, pp.345-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gilles Brocard</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission at Palmyra, IGLS XVII (October 2008): Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Al-As'Ad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Al-Hariri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chronique archéologique en Syrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (Excavation Reports of 2008), pp.261-262</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’église Mâr Mêma d’Ehden et son inscription syriaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lévon Nordiguian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année épigraphique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2021, pp.589-590 591-606 609-610</w:t>
+              <w:t xml:space="preserve">Tempora. Annales d'histoire et d'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19, pp.63-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...73 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coiffeurs et barbiers dans les sanctuaires du Proche-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semitica et Classica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tempora. Annales d'histoire et d'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (2007-2009), pp.81-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04448414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveaux textes palmyréniens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled As'Ad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année épigraphique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2019, pp.760-761 766-768 771-785 787-793 795-796</w:t>
+              <w:t xml:space="preserve">Semitica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52-53, 2002-2007, pp.101-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04448353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documents sur l’armée romaine à Palmyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25 (1), pp.13-17</w:t>
+              <w:t xml:space="preserve">Electrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14, pp.129-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04448309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'araméen en grec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mélanges de l'Université Saint-Joseph</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 60 (Mélanges en l’honneur de Jean-Paul Rey-Coquais), pp.381-429</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de Marco MORIGGI, Ilaria BUCCI, Aramaic graffiti from Hatra. A study based on the Archive of the Missione Archeologica Italiana, Leiden, Boston, Brill, 2019 ; E. Marcato, Personal Names in the Aramaic Inscriptions of Hatra, Venezia, Ca’Foscari, 2018</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscriptions de Sidon conservées à Byblos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Apicella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9, pp.291-299</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zénobie et les femmes de Palmyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Archéologiques Arabes Syriennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45-46 (2002-2003), pp.215-220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00010656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Roubeis. Publication d’une inscription chrétienne trouvée par une équipe syrienne à Abou Roubeis (Hama)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Griesheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Archéologiques Arabes Syriennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 47-48 (2004-2005), pp.235-238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04448333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un ex-voto inscrit de la montagne libanaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6 (2002), pp.325-328</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00010655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annexes 1 et 2. Nouvelles inscriptions de la vallée du Nahr Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rey-Coquais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 8, pp.202-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04447068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un ordre divin à Byblos. Dédicace sur un trône de pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 8, pp.315-321</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04447041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La romanisation de Palmyre et des villes de l'Euphrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 59e année (mars-avril 2004), pp.313-336</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00010653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de l’expression ἄλυπε χαῖρε</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 80, pp.151-160</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04447086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textes et fragments grecs de Palmyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...458 lines deleted...]
-                <w:t xml:space="preserve">Nabil Bader</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. As'Ad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 95, pp.155-168. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/syria.6489⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 78 (2001), pp.153-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/syria.2001.7695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Notices 1659-1660, 1667, 1670-1682, 1684-1687, 1691, 1875</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00010658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palmyre au IIIe siècle : à propos d'un ouvrage récent d'U. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année épigraphique</w:t>
-[...2697 lines deleted...]
-              <w:t xml:space="preserve">Antiquité tardive</w:t>
+              <w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 10, pp.401-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00010643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5788,191 +5788,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Inscriptions martelées du Proche-Orient : empereurs, collectivités, individus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les pratiques d’une communication instrumentalisée de la mémoire. L’exemple des milliaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphane Benoist; Gwladys Bernard; Sabine Lefebvre, May 2022, Madrid, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Excavations of the French Archaeological Mission at Tyre: recent works</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Meeting « Research and Management Maritime Cultural Heritage Needs Assessment »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lucy Blue; Ali Badawi, Oct 2022, Tyre, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803958v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04803993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’onomastique féminine en Syrie à l’époque romaine comme témoin des contacts culturels</w:t>
               </w:r>
@@ -6676,51 +6676,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trois temps de l’eau dans l’ancienne Tyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7905,51 +7905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trois temps de l’eau dans l’ancienne Tyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7998,264 +7998,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">1980. Palmyre vient à Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Gawlikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MOM Éditions, pp.25-27, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05524055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women and the Roman army. Onomastics and romanization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andrea Pellizzari. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Last(ing)Frontier. Power Display and Cultural Interference on The Limes between the 2nd and 4th centuries CE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni Quasar, pp.77-99, 2025, Communitas. Quaderni di filologia, storia e archeologia, 978-88-5491-593-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05273606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inscriptions martelées du Proche-Orient : empereurs, collectivités, individus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Benoist; Sabine Lefebvre; Christine Hoët-Van Cauwenberghe; Anne Daguet-Gagey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’abolitio memoriae à Rome et dans le monde romain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.267-280, 2025, 978-2-7574-4508-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/1582w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422093v1</w:t>
-              </w:r>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">halshs-05524055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2005. Naissance de la Mission archéologique franco-libanaise de Tyr</w:t>
               </w:r>
@@ -8485,50 +8485,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Contribution of the Palmyra Portrait Project to Research on the Epigraphy of Palmyra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rubina Raja. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palmyra in Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols Publishers, pp.139-154, 2024, Studies in Palmyrene Archaeology and History, 978-2-503-61032-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.SPAH-EB.5.136627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A village on the border of Batanaea: The epigraphy of al-Ṭūrra and territorial issues in North-Western Jordan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8541,139 +8623,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Aliquot; Sylvain Destephen; Avshalom Laniado; Catherine Saliou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges Denis Feissel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Amis du Centre d’Histoire et Civilisation de Byzance, pp.25-47, 2024, Travaux &amp; Mémoires 28, 978-2-916716-97-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05273649v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04619994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byblos in the Hellenistic period</w:t>
               </w:r>
@@ -9531,173 +9531,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02385690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les tombes palmyréniennes étaient-elles des lieux de culte ? Éléments de réponse archéologiques et épigraphiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Dominique Nenna, Sandrine Huber, William Van Andringa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constituer la tombe, honorer les défunts en Méditerranée antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 46, Centre d’Études Alexandrines, USR 3134 du CNRS, pp.201-218, 2019, Études alexandrines, 978-2-490128-02-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02071377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Femmes de Palmyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Lalanne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les femmes grecques de l’Orient romain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, Presses universitaires de Franche-Comté, pp.183-203, 2019, Dialogues d’Histoire ancienne, supplément</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02385696v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-02071377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inscriptions araméennes</w:t>
               </w:r>
@@ -10064,292 +10064,292 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02385691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une épigramme de la région de Gadara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julien Aliquot; Pierre-Louis Gatier; Jean-Baptiste Yon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Épigraphie et histoire de la Jordanie antique et médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22 (1), Société des amis de la bibliothèque Salomon-Reinach, pp.295-304, 2018, Topoi</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02414004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les prêtres païens de la Syrie hellénistique et romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Coulon; Pierre-Louis Gatier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le clergé dans les sociétés antiques. Statut et recrutement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.201-227, 2018, Alpha, 978-2-271-08205-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS Éditions</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01854030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nabil Bader</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Gatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Aliquot; Pierre-Louis Gatier; Jean-Baptiste Yon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épigraphie et histoire de la Jordanie antique et médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 22 (1), Société des amis de la bibliothèque Salomon-Reinach, pp.295-304, 2018, Topoi</w:t>
-[...97 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 22 (1), Société des amis de la bibliothèque Salomon-Reinach, pp.181-183, 2018, Topoi</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02413323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -10512,246 +10512,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01709352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Organization and financement of trade and caravans in the Near East</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Juan Carlos Moreno Garcia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamics of Production in the Ancient Near East 1300-500 BC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxbow Books, pp.345-355, 2016, 978-1-78570-283-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ports of the Indian Ocean : The port of Spasinou Charax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Françoise Boussac; Jean-François Salles; Jean-Baptiste Yon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ports of the Ancient Indian Ocean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Primus Books, pp.125-136, 2016, 978-93-84082-07-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inscriptions from the necropolis of Palmyra in the diaries of H. Ingholt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andreas Kropp; Rubina Raja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World of Palmyra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kongelige Danske Videnskabernes Selskab, pp.118-125, 2016, Palmyrenske Studier bind 1 · Palmyrene Studies Vol. 1, 978-87-7304-397-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01709363v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">halshs-01709359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notices &amp;quot;Arabes&amp;quot;, &amp;quot;Ctésiphon&amp;quot;, &amp;quot;Doura Europos&amp;quot;, &amp;quot;Nisibe&amp;quot;, &amp;quot;Palmyréniens&amp;quot;, &amp;quot;Saracènes</w:t>
               </w:r>
@@ -11582,281 +11582,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04447149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les graffiti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Barbet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeugma II Peintures murales romaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XVII, Institut français d'études anatoliennes Georges Dumezil, pp.35-37 43-47 54-56 69-70 87-89 115-119 137 149-155 165-166 197 214 221, 2005, Varia Anatolica</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00010666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les prêtres et leurs familles : l'exemple de Doura-Europos et de Palmyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Françoise Baslez; Françoise Prévot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prosopographie et histoire religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boccard, pp.169-180, 2005, De l'archéologie à l'histoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00010679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Sacred Banquets at Palmyra and the Function of the Tesserae: Reflections on the Tokens Found in the Arsu Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled As'Ad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Briquel Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eleonora Cussini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Journey to Palmyra. Collected Essays to Remember Delbert R. Hillers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, Brill, pp.1-10, 2005, Culture and History of the Ancient Near East, 978-90-04-12418-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789047404194_006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/9789047404194_006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00334628v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">halshs-00010666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documents nouveaux de la grande colonnade de Palmyre</w:t>
               </w:r>
@@ -12021,169 +12021,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00010664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'identité civique et ethnique de Palmyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Klaus Stefan Freyberger; Agnes Henning; Henner von Hesberg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kulturkonflikte im vorderen Orient an der Wende vom Hellenismus zur römischen Kaiserzeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Verlag Marie Leidorf, pp.11-18, 2003, Orient-Archäologie 11, 3896466410</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00010649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les villes de Haute-Mésopotamie et de l'Euphrate à la fin de l'époque hellénistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Syrie hellénistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Topoi. Orient-Occident. Supplément (4), Société des amis de la Bibliothèque Salomon Reinach, pp.193-210, 2003, Topoi Supplément</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00010651v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00010649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La société de Palmyre à l'époque de Zénobie</w:t>
               </w:r>
@@ -12309,173 +12309,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04424155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouilles d’une pièce au pied du Strategeion</w:t>
+                <w:t xml:space="preserve">Les conditions de travail de la mission américano-française de Doura-Europos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Leriche; Mathilde Gelin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doura Europos Études IV, 1991-1993</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 4, IFAPO, pp.79-80, 1997, Bibliothèque archéologique et historique, 2-7053-0566-1</w:t>
+              <w:t xml:space="preserve">, IFAPO, pp.245-255, 1997, Bibliothèque archéologique et historique, 2-7053-0566-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04448258v1</w:t>
+                <w:t xml:space="preserve">hal-04448264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conditions de travail de la mission américano-française de Doura-Europos</w:t>
+                <w:t xml:space="preserve">Fouilles d’une pièce au pied du Strategeion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Leriche; Mathilde Gelin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doura Europos Études IV, 1991-1993</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IFAPO, pp.245-255, 1997, Bibliothèque archéologique et historique, 2-7053-0566-1</w:t>
+              <w:t xml:space="preserve">, 4, IFAPO, pp.79-80, 1997, Bibliothèque archéologique et historique, 2-7053-0566-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04448264v1</w:t>
+                <w:t xml:space="preserve">hal-04448258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13430,51 +13430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.topoi.mom.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hisoma.mom.fr/recherche-et-activites/inscriptions-grecques-et-latines-de-la-syrie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://projects.au.dk/palmyraportrait/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgpn.ox.ac.uk/contact.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.classics.ox.ac.uk/robertparker.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://median.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05509425v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05566370v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Steding" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Romanowska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubina Raja" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joad.189" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05444278v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alsarairah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younis Al-Shdaifat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.5.152650" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273531v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707005v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12c7g" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790946v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Blue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372570v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Graauw" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108463" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04715768v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04510529v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aliquot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.5.137285" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902285v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237800v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Gatier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03724040v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.221.0153" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902290v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.13725" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237808v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hawley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03465990v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096574v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071360v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385693v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427577v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385697v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bader" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.6489" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958615v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709355v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708618v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Sartre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636902v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.4303" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.4321" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709360v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707675v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668004v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.2950" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709454v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709383v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709457v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709447v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709460v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709368v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709459v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.3344" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709451v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/klio-2015-0071" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758508v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/diglit.26423.31" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04449295v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;von Nordiguian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04449235v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Al-As'Ad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Al-Hariri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04450672v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448414v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448353v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled As'Ad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448309v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04447786v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04447791v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Apicella" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010656v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448333v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feissel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Griesheimer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010655v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04447068v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rey-Coquais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04447041v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010653v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04447086v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010658v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. As'Ad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/syria.2001.7695" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010643v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04424130v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010648v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456646v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/syria.1998.7547" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803919v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803923v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803857v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803858v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803860v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803928v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charpentier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803859v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803912v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rollier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803863v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Annan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803958v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803993v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803983v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803998v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803935v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Parker" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803963v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04804008v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803930v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04804063v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04804085v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04804072v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04820452v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferreira" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954726v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympia Bobou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Miranda" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ARC-EB.5.127325" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363037v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503595313-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071438v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krag Signe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Rubina" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858043v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671307v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Salles" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671300v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709379v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie-Reynal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.persee.fr/issue/mom_1955-4982_2015_rpm_68_1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113658v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet &#214;nal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bernadet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867510v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pieri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blas de Robl&#232;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661931v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452954v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legras" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-L. Fernoux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/cites-et-royaumes-dans-lorient-hellenistique-9782200265762" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04447108v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/ifpo/3763" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05493678v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05422093v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1582w" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273606v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524055v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Gawlikowski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524044v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badawi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05422098v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009532044" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05422086v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273649v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04619994v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.SPAH-EB.5.136627" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04540903v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/byblos-a-legacy-unearthed" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04489861v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111326511-023" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04445306v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190858117.001.0001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725485v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503598253-1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04361901v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03605807v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467737v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03465987v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03465997v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moukarzel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dergham Youssef" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900015v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385690v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385696v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071377v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385694v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363967v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385692v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461973v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385691v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01854030v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/histoire-antique/7640-le-clerge-dans-les-societes-antiques.html" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414004v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413323v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709348v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004357617_015" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709352v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004352179_021" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709363v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709385v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709359v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709463v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709358v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709367v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709375v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.persee.fr/doc/mom_1955-4982_2015_rpm_68_1_2755" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04450669v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04450653v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04449205v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Dergham" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04449260v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448376v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128540v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04447149v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00334628v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Briquel Chatonnet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789047404194_006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010679v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010666v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04447128v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Seigne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010664v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kassis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badwi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010651v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010649v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010665v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04424155v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04448258v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04448264v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096711v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509468v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04810025v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04810021v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04809988v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04809975v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017851v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guermeur" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouha&#239;k-Giron&#232;s" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cassin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04809972v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04809971v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.topoi.mom.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hisoma.mom.fr/recherche-et-activites/inscriptions-grecques-et-latines-de-la-syrie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://projects.au.dk/palmyraportrait/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgpn.ox.ac.uk/contact.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.classics.ox.ac.uk/robertparker.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://median.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05509425v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05566370v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Steding" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Romanowska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubina Raja" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joad.189" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05444278v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alsarairah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younis Al-Shdaifat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.5.152650" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273531v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790946v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Blue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372570v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Graauw" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108463" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707005v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12c7g" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04715768v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04510529v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aliquot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.5.137285" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902285v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237800v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Gatier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03724040v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.221.0153" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902290v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.13725" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237808v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hawley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03465990v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096574v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071360v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385693v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427577v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385697v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bader" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.6489" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958615v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709355v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708618v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Sartre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636902v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.4303" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.4321" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709360v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707675v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668004v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.2950" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709447v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709457v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709454v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709383v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709460v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709368v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709459v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.3344" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709451v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/klio-2015-0071" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758508v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/diglit.26423.31" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04450672v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04449235v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Al-As'Ad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Al-Hariri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04449295v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;von Nordiguian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448414v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448353v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled As'Ad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448309v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04447786v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04447791v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Apicella" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010656v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448333v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feissel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Griesheimer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010655v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04447068v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rey-Coquais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04447041v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010653v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04447086v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010658v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. As'Ad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/syria.2001.7695" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010643v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04424130v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010648v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456646v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/syria.1998.7547" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803919v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803923v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803857v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803858v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803860v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803928v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charpentier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803859v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803912v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rollier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803863v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Annan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803993v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803958v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803983v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803998v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803935v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Parker" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803963v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04804008v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803930v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04804063v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04804085v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04804072v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04820452v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferreira" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954726v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympia Bobou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Miranda" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ARC-EB.5.127325" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363037v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503595313-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071438v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krag Signe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Rubina" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858043v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671307v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Salles" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671300v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709379v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie-Reynal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.persee.fr/issue/mom_1955-4982_2015_rpm_68_1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113658v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet &#214;nal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bernadet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867510v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pieri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blas de Robl&#232;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661931v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452954v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legras" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-L. Fernoux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/cites-et-royaumes-dans-lorient-hellenistique-9782200265762" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04447108v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/ifpo/3763" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05493678v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524055v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Gawlikowski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273606v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05422093v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1582w" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524044v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badawi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05422098v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009532044" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05422086v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04619994v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.SPAH-EB.5.136627" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273649v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04540903v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/byblos-a-legacy-unearthed" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04489861v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111326511-023" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04445306v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190858117.001.0001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725485v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503598253-1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04361901v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03605807v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467737v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03465987v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03465997v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moukarzel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dergham Youssef" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900015v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385690v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071377v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385696v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385694v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363967v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385692v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461973v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385691v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414004v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01854030v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/histoire-antique/7640-le-clerge-dans-les-societes-antiques.html" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413323v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709348v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004357617_015" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709352v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004352179_021" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709359v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709385v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709363v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709463v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709358v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709367v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709375v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.persee.fr/doc/mom_1955-4982_2015_rpm_68_1_2755" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04450669v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04450653v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04449205v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Dergham" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04449260v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448376v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128540v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04447149v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010666v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010679v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00334628v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Briquel Chatonnet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789047404194_006" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04447128v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Seigne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010664v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kassis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badwi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010649v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010651v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010665v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04424155v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04448264v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04448258v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096711v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509468v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04810025v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04810021v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04809988v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04809975v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017851v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guermeur" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouha&#239;k-Giron&#232;s" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cassin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04809972v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04809971v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>