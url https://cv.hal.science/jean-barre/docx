--- v1 (2026-03-29)
+++ v2 (2026-05-01)
@@ -951,230 +951,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latent Structures of Intertextuality in French Fiction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BookNLP-fr, the French Versant of BookNLP. A Tailored Pipeline for 19th and 20th Century French Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Barré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Clément Seminck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Plancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Naguib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHR 2024: Computational Humanities Research Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Computational Literary Studies (CCLS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26083/tuprints-00027396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751804v1</w:t>
+                <w:t xml:space="preserve">hal-04722979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BookNLP-fr, the French Versant of BookNLP. A Tailored Pipeline for 19th and 20th Century French Literature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Latent Structures of Intertextuality in French Fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Barré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Computational Literary Studies (CCLS 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHR 2024: Computational Humanities Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Aarhus, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26083/tuprints-00027396⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04722979v1</w:t>
+                <w:t xml:space="preserve">hal-04751804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Analysis, Plot Theory: Revisiting French Literature through Character Networks</w:t>
               </w:r>
@@ -2147,51 +2147,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03E3C3FC"/>
+    <w:nsid w:val="037C35C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2295,51 +2295,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4AD37A97"/>
+    <w:nsid w:val="5FCDCE7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2443,51 +2443,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A800088C"/>
+    <w:nsid w:val="BEFDA330"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2591,51 +2591,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0958AFDE"/>
+    <w:nsid w:val="8688BC42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2831,51 +2831,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-barre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1579-0610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/barre_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838805v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie-Becquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Plancq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Naguib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48694/jcls.3924" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252997v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22148/001c.88113" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342113v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourgois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984105v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751804v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04722979v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Cl&#233;ment Seminck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26083/tuprints-00027396" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855204v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newman Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279087v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105537v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cabrera Ram&#237;rez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Galleron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447642v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Vianne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738806v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grunspan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Chardon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751797v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-barre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1579-0610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/barre_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838805v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie-Becquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Plancq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Naguib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48694/jcls.3924" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252997v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22148/001c.88113" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342113v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourgois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984105v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04722979v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Cl&#233;ment Seminck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26083/tuprints-00027396" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751804v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855204v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newman Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279087v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105537v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cabrera Ram&#237;rez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Galleron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447642v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Vianne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738806v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grunspan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Chardon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751797v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>