--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">barre_j_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=towpTGYAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -444,1534 +465,1789 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BookNLP-fr, the French Version of BookNLP.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward an ontological representation of fictional characters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Bourgois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Seminck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Naguib</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Literary Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3 (1), pp.1-34. </w:t>
+              <w:t xml:space="preserve">Computational Humanities Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2, pp.e6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48694/jcls.3924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/chr.2026.10025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04838805v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">BookNLP-fr, the French Version of BookNLP.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Seminck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Plancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Naguib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational Literary Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (1), pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48694/jcls.3924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Operationalizing Canonicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8 (1), pp.88113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22148/001c.88113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Construction of a Literary Archetype: The Case of the Detective Figure in French Literature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Birth of the detective, birth of a genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Barré</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Computational Humanities Research Conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Taylor Arnold; Margherita Fantoli; Ruben Ros, Dec 2025, Esch-sur-Alzette, Luxembourg</w:t>
+              <w:t xml:space="preserve">DH2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Séoul, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05342113v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The times are a-changin': présent vs passé simple in French novels (1811-2024)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">In Search of Lost Adventure Novels: Supervised Genre Retrieval and Corpus Refinement in Gallica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Barré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Cafiero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH Benelux 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">The 6th International Conference on Natural Language Processing for the Digital Humanities – NLP4DH 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984105v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BookNLP-fr, the French Versant of BookNLP. A Tailored Pipeline for 19th and 20th Century French Literature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t>
+                <w:t xml:space="preserve">Modeling the Construction of a Literary Archetype: The Case of the Detective Figure in French Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Seminck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Barré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clément Plancq</w:t>
+                <w:t xml:space="preserve">Antoine Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Naguib</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Computational Literary Studies (CCLS 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Computational Humanities Research Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Taylor Arnold; Margherita Fantoli; Ruben Ros, Dec 2025, Esch-sur-Alzette, Luxembourg</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722979v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latent Structures of Intertextuality in French Fiction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The times are a-changin': présent vs passé simple in French novels (1811-2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cafiero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHR 2024: Computational Humanities Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">DH Benelux 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751804v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Analysis, Plot Theory: Revisiting French Literature through Character Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Latent Structures of Intertextuality in French Fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Barré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities (DH2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADHO, Aug 2024, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">CHR 2024: Computational Humanities Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04855204v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection automatique de l'architextualité dans le roman d'aventures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">BookNLP-fr, the French Versant of BookNLP. A Tailored Pipeline for 19th and 20th Century French Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Barré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Clément Seminck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Plancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Naguib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Computational Literary Studies (CCLS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26083/tuprints-00027396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04559749v1</w:t>
+                <w:t xml:space="preserve">hal-04722979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Canonicity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Network Analysis, Plot Theory: Revisiting French Literature through Character Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Newman Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Computational Humanities Research CHR2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Digital Humanities (DH2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADHO, Aug 2024, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279087v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une détection automatique de l'espace textuel des personnages romanesques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Détection automatique de l'architextualité dans le roman d'aventures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Barré</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ioanna Galleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Humanistica 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone des humanités numériques, May 2024, Meknès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04105537v2</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender Bias in French Literature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Beyond Canonicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Computational Humanities Research CHR2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ariane; Epita; Humanistica, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447642v1</w:t>
+                <w:t xml:space="preserve">hal-04279087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une détection automatique de l'espace personnage dans les romans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Gender Bias in French Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Vianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Barré</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ioanna Galleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Simon Gabay, Jun 2023, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Conference on Computational Humanities Research CHR2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ariane; Epita; Humanistica, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167572v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Large French Literary Corpora : French BookNLP</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pour une détection automatique de l'espace personnage dans les romans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Cabrera Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mélanie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Galleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on AI and Large Language Models (LLMs)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Normale Supérieure; in coordination with the CHR 2023 Conference (Dec 6-8, 2023, EPITA, Paris), Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Humanistica 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Simon Gabay, Jun 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933952v1</w:t>
+                <w:t xml:space="preserve">hal-04167572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour une détection automatique de l'espace textuel des personnages romanesques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Cabrera Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mélanie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanistica 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105537v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyzing Large French Literary Corpora : French BookNLP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Seminck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on AI and Large Language Models (LLMs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Normale Supérieure; in coordination with the CHR 2023 Conference (Dec 6-8, 2023, EPITA, Paris), Dec 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Event annotation for literary corpora analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grunspan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADHO, Jul 2022, Tokyo, Japan. pp.471-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738806v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1981,105 +2257,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Language models in quest for adventure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2147,51 +2423,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="037C35C6"/>
+    <w:nsid w:val="58674AF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2295,51 +2571,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5FCDCE7A"/>
+    <w:nsid w:val="0C5DE22F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2443,51 +2719,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="BEFDA330"/>
+    <w:nsid w:val="6C643FA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2591,51 +2867,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8688BC42"/>
+    <w:nsid w:val="A2F20D69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2831,51 +3107,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-barre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1579-0610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/barre_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838805v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie-Becquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Plancq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Naguib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48694/jcls.3924" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252997v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22148/001c.88113" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342113v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourgois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984105v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04722979v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Cl&#233;ment Seminck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26083/tuprints-00027396" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751804v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855204v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newman Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279087v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105537v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cabrera Ram&#237;rez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Galleron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447642v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Vianne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738806v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grunspan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Chardon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751797v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-barre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1579-0610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/barre_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=towpTGYAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620448v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourgois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/chr.2026.10025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838805v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie-Becquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Plancq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Naguib" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48694/jcls.3924" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252997v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22148/001c.88113" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620913v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342113v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984105v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751804v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04722979v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Cl&#233;ment Seminck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26083/tuprints-00027396" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855204v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newman Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559749v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279087v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447642v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Vianne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167572v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cabrera Ram&#237;rez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Galleron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105537v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933952v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738806v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grunspan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Chardon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751797v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>