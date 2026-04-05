--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2583,51 +2583,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="772F6752"/>
+    <w:nsid w:val="544ADC61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>