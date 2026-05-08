--- v1 (2026-04-05)
+++ v2 (2026-05-08)
@@ -443,165 +443,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports du CECRL à l'enseignement du japonais en France</w:t>
+                <w:t xml:space="preserve">Un mode de justification en japonais : L’emploi de mono en fin d’énoncé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bazantay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Langues Modernes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Enseigner les langues orientales à l'université : quelles approches ?, 0/2015</w:t>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Varia, 45/2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343396v1</w:t>
+                <w:t xml:space="preserve">hal-02343381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un mode de justification en japonais : L’emploi de mono en fin d’énoncé</w:t>
+                <w:t xml:space="preserve">Apports du CECRL à l'enseignement du japonais en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bazantay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faits de langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Varia, 45/2015</w:t>
+              <w:t xml:space="preserve">Les Langues Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Enseigner les langues orientales à l'université : quelles approches ?, 0/2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343381v1</w:t>
+                <w:t xml:space="preserve">hal-02343396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer le temps au Japon Le calendrier luni-solaire expliqué à l'aide de quelques notions astronomiques</w:t>
               </w:r>
@@ -695,260 +695,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestes d'écriture et pratique de la traduction au défi des nouvelles technologies</w:t>
+                <w:t xml:space="preserve">L'intention dans sa relation à la politesse en japonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Elbaz</w:t>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bazantay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guibourg Delamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les lundis d'IFRAE, Institut Français de Recherche sur l’Asie de l’Est (IFRAE/UMR 8043)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français de Recherche sur l’Asie de l’Est (IFRAE/UMR 8043), Feb 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude - "Le concept d'Intention : Histoire et perspectives contemporaines"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris - Université Paris Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350511v1</w:t>
+                <w:t xml:space="preserve">hal-04191777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intention dans sa relation à la politesse en japonais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestes d'écriture et pratique de la traduction au défi des nouvelles technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bazantay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magistry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Claudel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Bazantay</w:t>
+                <w:t xml:space="preserve">Guibourg Delamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude - "Le concept d'Intention : Histoire et perspectives contemporaines"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris - Université Paris Nanterre, France</w:t>
+              <w:t xml:space="preserve">Les lundis d'IFRAE, Institut Français de Recherche sur l’Asie de l’Est (IFRAE/UMR 8043)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français de Recherche sur l’Asie de l’Est (IFRAE/UMR 8043), Feb 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191777v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intention et politesse dans la langue japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bazantay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -986,51 +986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empathie et réconfort en français et en japonais : autour de quelques formes ritualisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bazantay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1214,186 +1214,186 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le japonais langue étrangère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le sujet et la subjectivité au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bazantay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Collection de linguistique multilingue Plurielles, 978-2-7080-1729-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05547521v1</w:t>
+                <w:t xml:space="preserve">hal-05310221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sujet et la subjectivité au Japon</w:t>
+                <w:t xml:space="preserve">Le japonais langue étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bazantay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bazantay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Armand Colin, 2025</w:t>
+                <w:t xml:space="preserve">Ophrys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Collection de linguistique multilingue Plurielles, 978-2-7080-1729-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05310221v1</w:t>
+                <w:t xml:space="preserve">hal-05547521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nom formel japonais mono</w:t>
               </w:r>
@@ -1611,51 +1611,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de subjectivité en linguistique du point de vue de la langue japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayoi Nakamura-Delloye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bazantay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1924,195 +1924,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Empathie et réconfort en français et en japonais : autour de quelques formes ritualisées »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Manifester de l’empathie en français et en japonais dans des formules de réconfort et d’encouragement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bazantay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Comparative Pragmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cambridge Scholars Publishing, 2019</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323453v1</w:t>
+                <w:t xml:space="preserve">hal-02343367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifester de l’empathie en français et en japonais dans des formules de réconfort et d’encouragement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">« Empathie et réconfort en français et en japonais : autour de quelques formes ritualisées »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bazantay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lenk, H. E.H.; Härmä, J.; Sanromán Vilas, B.; Suomela-Härmä, E. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Comparative Pragmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343367v1</w:t>
+                <w:t xml:space="preserve">hal-03323453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">フランス人学習者に見られる場所を表す助詞「に」と「で」の誤用</w:t>
               </w:r>
@@ -2583,51 +2583,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="544ADC61"/>
+    <w:nsid w:val="1D31D18B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2814,51 +2814,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-bazantay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-2785-5902" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05548271v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bazantay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05548259v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02343427v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02343396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02343381v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02343391v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yamazaki-Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Elbaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Wei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibourg Delamotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191777v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claudel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065917v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972732v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03961278v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Oshima" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Porquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05547521v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ophrys.fr/produit/le-japonais-langue-etrangere/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310221v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayoi Nakamura-Delloye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03961265v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05549440v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05549451v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310229v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05548040v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/lettres-et-arts/sujet-et-subjectivite-au-japon-approches-linguistique-litteraire-et-philosophique" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03961295v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03961287v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayoko Iwauchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323453v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02343367v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02343416v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03961315v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05548098v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05548066v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03961310v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-bazantay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-2785-5902" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05548271v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bazantay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05548259v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02343427v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02343381v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02343396v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02343391v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yamazaki-Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191777v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claudel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350511v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Elbaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Wei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibourg Delamotte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065917v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972732v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03961278v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Oshima" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Porquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310221v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayoi Nakamura-Delloye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05547521v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ophrys.fr/produit/le-japonais-langue-etrangere/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03961265v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05549440v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05549451v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310229v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05548040v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/lettres-et-arts/sujet-et-subjectivite-au-japon-approches-linguistique-litteraire-et-philosophique" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03961295v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03961287v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayoko Iwauchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02343367v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323453v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02343416v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03961315v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05548098v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-05548066v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03961310v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>