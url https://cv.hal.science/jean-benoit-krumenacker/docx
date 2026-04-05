--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -142,81 +142,102 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">72160242997452432359</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ISNI : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000000528010726</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Docteur en histoire (2019)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Prix de la jeune recherche de la métropole et de la ville de Lyon (2025) - Prix Sciences humaines et sociales</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ;Prix Denis Muzerelle (2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Thèse : &amp;quot;Du manuscrit à l'imprimé, la révolution du livre à Lyon (1470-1520)&amp;quot;, sous la direction de Jean-Louis Gaulin (université Lyon 2) et de Dominique Varry (Enssib)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Qualifié en section 21 (n°20221324240)</w:t>
@@ -271,100 +292,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre manuscrits et imprimés, Lyon et ses livres (1470-1520)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Métamorphoses du livre, Dominique Varry, 979-10-362-0797-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05076829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -374,465 +395,465 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de Barthélemy Buyer : les traductions dans les premières années de l’imprimerie à Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabetta Barale; Maria Colombo Timelli; Martina Crosio; Barbara Ferrari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traductions imprimées, traductions pour l’imprimé (1470-1550)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 618, Classiques Garnier, pp.197-212, 2024, Rencontres, 978-2-406-16457-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16459-3.p.0197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04625753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'insertion de Claude Nourry à Lyon et dans le milieu des imprimeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Helwi Blom, Michèle Clément, Francesco Montorsi (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du Calendrier des bergers au Pantagruel, l'atelier Nourry à Lyon au début du XVIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.57-78, 2024, Cahiers d'Humanisme et Renaissance, 978-2-600-06478-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04412199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un « art divin » : l’Église et le début de l’imprimerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Produire et vendre des livres religieux, Europe occidentale, fin XVe-fin XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-26, 2022, 9782729713812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pul.45674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03669078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buying Paper for the Consulate: Insights into the Paper Trade of Lyon, 1450–1525</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Bellingradt; Anna Reynolds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Paper Trade in Early Modern Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, pp.197-217, 2021, 978-90-04-42399-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004424005_010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03197901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rostaing et la bibliothèque carolingienne de Saint-Jean ou la Renaissance ratée d’Agobard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lyon dans l’Europe carolingienne, Autour d’Agobard (816-840)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-503-58235-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.HAMA-EB.5.117019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -842,1372 +863,1372 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bibliothèque d’un bourgeois lyonnais anobli : les livres de Louis du Périer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 87, pp.125-142. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1401m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05085024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu : Jean‑François Reynaud, À la recherche d’un Lyon disparu, Vie et mort des édifices religieux du ive au xxe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontière·s : revue d’archéologie, histoire et histoire de l’art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12xy5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04842798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lettre des frères pontifes contenant la Vita lyonnaise de saint Bénezet (1245) : une forgerie au service d’un récit fondateur lyonnais ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 28.1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/123jc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04672706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un manuscrit lyonnais du Chevalier des dames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Tome CXXVIII (3), pp.619-640. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rma.283.0619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04087867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Hoareau, Louis-Gilles Pairault et Didier Poton de Xaintrailles (dir.), Libraires et imprimeurs protestants de la France atlantique XVIe-XVIIe siècle, Rennes, Presses universitaires de Rennes (coll. « Enquêtes et documents / Centre de recherches en histoire internationale et atlantique » ; 66), 2020. 176 p. (ISBN 978-2-7535-7986-6)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Jean Devaux, Matthieu Marchal et Alexandra Velissariou (dir.), Les premiers imprimés français et la littérature de Bourgogne (1470-1550), Paris, Honoré Champion (coll. « Bibliothèque du XVe siècle » ; 86), 2021. 371 p. (ISBN 978-2-7453-5461-7)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 19, pp.389-394</w:t>
+              <w:t xml:space="preserve">, 2023, 19, pp.383-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04312167v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04312152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Devaux, Matthieu Marchal et Alexandra Velissariou (dir.), Les premiers imprimés français et la littérature de Bourgogne (1470-1550), Paris, Honoré Champion (coll. « Bibliothèque du XVe siècle » ; 86), 2021. 371 p. (ISBN 978-2-7453-5461-7)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Muriel Hoareau, Louis-Gilles Pairault et Didier Poton de Xaintrailles (dir.), Libraires et imprimeurs protestants de la France atlantique XVIe-XVIIe siècle, Rennes, Presses universitaires de Rennes (coll. « Enquêtes et documents / Centre de recherches en histoire internationale et atlantique » ; 66), 2020. 176 p. (ISBN 978-2-7535-7986-6)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 19, pp.383-385</w:t>
+              <w:t xml:space="preserve">, 2023, 19, pp.389-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04312152v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04312167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Blair, L’entour du texte, la publication du livre savant à la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, conférences Léopold Delisle 2021, 19, pp.370-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04312130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Barthélemy Buyer à la fin du XVe siècle : une évolution éditoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d'histoire du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 144, pp.17-36. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47421/RFHL_144_17-36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04312172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un imprimeur lyonnais inconnu de la fin du XVe siècle : Jean Du Jardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18, pp.309-324. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47421/HCL18_309-323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03895406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace imprimé des incunables lyonnais : normes et évolutions (1473-1500)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Livre Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 66, pp.87-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03870903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant le Compendium breve: les premières éditions lyonnaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gutenberg Jahrbuch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 96, pp. 80-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03328144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Recension] : Les livres des maîtres de Sorbonne. Histoire et rayonnement du collège et de ses bibliothèques du XIIIe siècle à la Renaissance, éd. Claire Angotti, Gilbert Fournier et Donatella Nebbiai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crm.15041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des codices dans les archives. Ranger et coter la documentation administrative et réglementaire d’une collégiale : le cas de Saint-Just à la fin du XVe et au début du XVIe siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Aux racines de la rose : Louis du Périer, consul et bibliophile lyonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (691), pp.629-677</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cem.17013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02467675v1</w:t>
+                <w:t xml:space="preserve">hal-02541710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux racines de la rose : Louis du Périer, consul et bibliophile lyonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 3 (691), pp.629-677</w:t>
+              <w:t xml:space="preserve">, 2019, 2019-3 (691), pp.629-667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02541710v1</w:t>
+                <w:t xml:space="preserve">hal-02267057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux racines de la rose : Louis du Périer, consul et bibliophile lyonnais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Des codices dans les archives. Ranger et coter la documentation administrative et réglementaire d’une collégiale : le cas de Saint-Just à la fin du XVe et au début du XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue historique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.17013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02267057v1</w:t>
+                <w:t xml:space="preserve">hal-02467675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Virgile plein de caractères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gutenberg Jahrbuch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17, pp.64-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01795863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imprimer et traduire : Lyon au XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1043119ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01795871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gravures lyonnaises du De proprietatibus rerum et leur influence en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gryphe, revue de la Bibliothèque de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26, pp. 10-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01795861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2217,100 +2238,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du manuscrit à l'imprimé : la révolution du livre à Lyon (1470-1520)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université de Lyon, 2019. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2019LYSE2049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04516800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2320,1142 +2341,1142 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roy et Barthélemy Buyer, une mystérieuse collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Barthélemy Buyer et Guillaume Le Roy, Autour des premiers imprimés lyonnais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maria Colombo; Jean-Benoît Krumenacker; Francesco Montorsi, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04691731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour de Barthélémy Buyer: les traductions dans les premières années de l’imprimerie à Lyon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’économie du livre juridique au milieu du XVIe siècle, l’exemple de la Compagnie des libraires de Lyon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traductions imprimées, traductions pour l'imprimé (1470-1550)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biblyon 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Villeurbanne (France), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03963342v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04630044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’économie du livre juridique au milieu du XVIe siècle, l’exemple de la Compagnie des libraires de Lyon.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Autour de Barthélémy Buyer: les traductions dans les premières années de l’imprimerie à Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biblyon 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Traductions imprimées, traductions pour l'imprimé (1470-1550)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Milan, Italie. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16459-3.p.0197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04630044v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03963342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle histoire de la compagnie des libraires de Lyon au XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international des 550 ans de l’imprimerie à Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04597184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du manuscrit à l'imprimé : l'utilisation de l'espace de la page dans le cas lyonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La littérature française médiévale à l’épreuve de l’imprimé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paola Cifarelli; Maria Colombo, Apr 2024, Turin, Italie, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04544365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La louange et beauté des dames : faux Pont-Allais, vrai casse-tête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biblyon 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface imprimée des incunables lyonnais : normes et évolutions (1473-1500)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées à la mémoire de Denis Muzerelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03714419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un « art divin » : l’imprimé religieux avant la Réforme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Traducteurs, commentateurs, adaptateurs… : autour des premiers imprimeurs, de nouveaux artisans du savoir à Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le monde de l’imprimé religieux en Europe occidentale (vers 1470-vers 1680)</w:t>
+              <w:t xml:space="preserve">La matérialité de la transmission des savoirs (fin XVe- fin XVIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LARHRA, Jan 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03204739v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03204745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traducteurs, commentateurs, adaptateurs… : autour des premiers imprimeurs, de nouveaux artisans du savoir à Lyon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Un « art divin » : l’imprimé religieux avant la Réforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La matérialité de la transmission des savoirs (fin XVe- fin XVIIe siècle)</w:t>
+              <w:t xml:space="preserve">Le monde de l’imprimé religieux en Europe occidentale (vers 1470-vers 1680)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LARHRA, Jan 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03204745v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03204739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Nourry : un acteur singulier du monde de l'imprimerie au début du XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Claude Nourry, dit le Prince Tradition et Innovations dans l’atelier d’un imprimeur lyonnais de la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IHRIM UMR 5317 / CIHAM UMR 5648 / Université Lumière Lyon 2 / Université de Lyon, Sep 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03344464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les livres de la primatiale Saint-Jean de Lyon à la fin du XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire des médiévistes du CIHAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur les premières décennies de l’imprimerie à Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biblyon 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Enssib, Jun 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03204734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le livre à Lyon au début du XVIe siècle : pistes et méthodes d’enquêtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études « Étudier et valoriser le livre de la Renaissance » (ENSSIB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03204728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les miroirs des dames au crible de l’imprimerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Miroirs des Dames au tournant du Moyen Âge et de la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Boulogne-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des commandes de livres : les contrats d'éditions vers 1500 et leurs leçons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La commande (XIIIe-XVIIe siècles) acteurs, contrats &amp; productions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Printing and translation : Lyons in the 15th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e congrès de la Society for the history of autorship, reading and publishing (SHARP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01795874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3465,112 +3486,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rostaing, un érudit lyonnais entre manuscrit et imprimé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40 ans du laboratoire du CIHAM et de la création du pôle de Lyon de l’EHESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01802661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3638,51 +3659,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DACA89A1"/>
+    <w:nsid w:val="C90C7E42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3869,51 +3890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-benoit-krumenacker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8646-5703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/249218011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/72160242997452432359" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grandlyon.com/actualite/prix-de-la-jeune-recherche-2025-quatre-chercheurs-laureats" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076829v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Krumenacker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue-editions.ens-lyon.fr/FR/livre/?GCOI=29021100833110" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625753v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16459-3.p.0197" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04412199v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/suisse/product/9782600064781" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669078v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/45674" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.45674" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197901v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004424005_010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02356109v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503582351-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.117019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05085024v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1401m" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842798v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xy5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672706v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123jc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087867v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.283.0619" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312167v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312152v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312130v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312172v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/RFHL_144_17-36" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/HCL18_309-323" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870903v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03328144v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132481v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.15041" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02467675v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.17013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02541710v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02267057v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795863v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795871v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043119ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795861v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04516800v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSE2049" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691731v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963342v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630044v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597184v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544365v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704442v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714419v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204739v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204745v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03344464v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02145128v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204728v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02145127v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795874v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802661v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-benoit-krumenacker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8646-5703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/249218011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/72160242997452432359" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000528010726" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grandlyon.com/actualite/prix-de-la-jeune-recherche-2025-quatre-chercheurs-laureats" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076829v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Krumenacker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue-editions.ens-lyon.fr/FR/livre/?GCOI=29021100833110" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625753v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16459-3.p.0197" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04412199v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/suisse/product/9782600064781" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669078v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/45674" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.45674" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197901v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004424005_010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02356109v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503582351-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.117019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05085024v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1401m" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842798v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xy5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672706v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123jc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087867v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.283.0619" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312152v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312167v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312130v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312172v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/RFHL_144_17-36" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895406v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/HCL18_309-323" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870903v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03328144v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132481v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.15041" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02541710v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02267057v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02467675v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.17013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795863v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795871v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043119ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795861v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04516800v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSE2049" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630044v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963342v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597184v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544365v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704442v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714419v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204745v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204739v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03344464v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02145128v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204734v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204728v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02145127v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938741v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795874v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802661v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>