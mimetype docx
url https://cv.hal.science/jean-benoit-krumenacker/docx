--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -403,195 +403,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour de Barthélemy Buyer : les traductions dans les premières années de l’imprimerie à Lyon</w:t>
+                <w:t xml:space="preserve">L'insertion de Claude Nourry à Lyon et dans le milieu des imprimeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Elisabetta Barale; Maria Colombo Timelli; Martina Crosio; Barbara Ferrari. </w:t>
+              <w:t xml:space="preserve">Helwi Blom, Michèle Clément, Francesco Montorsi (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traductions imprimées, traductions pour l’imprimé (1470-1550)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 618, Classiques Garnier, pp.197-212, 2024, Rencontres, 978-2-406-16457-9. </w:t>
+              <w:t xml:space="preserve">Du Calendrier des bergers au Pantagruel, l'atelier Nourry à Lyon au début du XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16459-3.p.0197⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.57-78, 2024, Cahiers d'Humanisme et Renaissance, 978-2-600-06478-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04625753v1</w:t>
+                <w:t xml:space="preserve">halshs-04412199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'insertion de Claude Nourry à Lyon et dans le milieu des imprimeurs</w:t>
+                <w:t xml:space="preserve">Autour de Barthélemy Buyer : les traductions dans les premières années de l’imprimerie à Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Helwi Blom, Michèle Clément, Francesco Montorsi (dir.). </w:t>
+              <w:t xml:space="preserve">Elisabetta Barale; Maria Colombo Timelli; Martina Crosio; Barbara Ferrari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du Calendrier des bergers au Pantagruel, l'atelier Nourry à Lyon au début du XVIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Traductions imprimées, traductions pour l’imprimé (1470-1550)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 618, Classiques Garnier, pp.197-212, 2024, Rencontres, 978-2-406-16457-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16459-3.p.0197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04412199v1</w:t>
+                <w:t xml:space="preserve">halshs-04625753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un « art divin » : l’Église et le début de l’imprimerie</w:t>
               </w:r>
@@ -1109,549 +1109,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04672706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un manuscrit lyonnais du Chevalier des dames</w:t>
+                <w:t xml:space="preserve">Ann Blair, L’entour du texte, la publication du livre savant à la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, conférences Léopold Delisle 2021, 19, pp.370-372</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04087867v1</w:t>
+                <w:t xml:space="preserve">halshs-04312130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Devaux, Matthieu Marchal et Alexandra Velissariou (dir.), Les premiers imprimés français et la littérature de Bourgogne (1470-1550), Paris, Honoré Champion (coll. « Bibliothèque du XVe siècle » ; 86), 2021. 371 p. (ISBN 978-2-7453-5461-7)</w:t>
+                <w:t xml:space="preserve">De Barthélemy Buyer à la fin du XVe siècle : une évolution éditoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française d'histoire du livre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 144, pp.17-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47421/RFHL_144_17-36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-04312152v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04312172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Hoareau, Louis-Gilles Pairault et Didier Poton de Xaintrailles (dir.), Libraires et imprimeurs protestants de la France atlantique XVIe-XVIIe siècle, Rennes, Presses universitaires de Rennes (coll. « Enquêtes et documents / Centre de recherches en histoire internationale et atlantique » ; 66), 2020. 176 p. (ISBN 978-2-7535-7986-6)</w:t>
+                <w:t xml:space="preserve">Un manuscrit lyonnais du Chevalier des dames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Tome CXXVIII (3), pp.619-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rma.283.0619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04312167v1</w:t>
+                <w:t xml:space="preserve">halshs-04087867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Blair, L’entour du texte, la publication du livre savant à la Renaissance</w:t>
+                <w:t xml:space="preserve">Jean Devaux, Matthieu Marchal et Alexandra Velissariou (dir.), Les premiers imprimés français et la littérature de Bourgogne (1470-1550), Paris, Honoré Champion (coll. « Bibliothèque du XVe siècle » ; 86), 2021. 371 p. (ISBN 978-2-7453-5461-7)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, conférences Léopold Delisle 2021, 19, pp.370-372</w:t>
+              <w:t xml:space="preserve">, 2023, 19, pp.383-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04312130v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04312152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Barthélemy Buyer à la fin du XVe siècle : une évolution éditoriale</w:t>
+                <w:t xml:space="preserve">Muriel Hoareau, Louis-Gilles Pairault et Didier Poton de Xaintrailles (dir.), Libraires et imprimeurs protestants de la France atlantique XVIe-XVIIe siècle, Rennes, Presses universitaires de Rennes (coll. « Enquêtes et documents / Centre de recherches en histoire internationale et atlantique » ; 66), 2020. 176 p. (ISBN 978-2-7535-7986-6)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d'histoire du livre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19, pp.389-394</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.47421/RFHL_144_17-36⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04312172v1</w:t>
+                <w:t xml:space="preserve">halshs-04312167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un imprimeur lyonnais inconnu de la fin du XVe siècle : Jean Du Jardin</w:t>
+                <w:t xml:space="preserve">L'espace imprimé des incunables lyonnais : normes et évolutions (1473-1500)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gazette du Livre Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 66, pp.87-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03895406v1</w:t>
+                <w:t xml:space="preserve">halshs-03870903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'espace imprimé des incunables lyonnais : normes et évolutions (1473-1500)</w:t>
+                <w:t xml:space="preserve">Un imprimeur lyonnais inconnu de la fin du XVe siècle : Jean Du Jardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Livre Médiéval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18, pp.309-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47421/HCL18_309-323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03870903v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant le Compendium breve: les premières éditions lyonnaises</w:t>
               </w:r>
@@ -2349,657 +2349,657 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Roy et Barthélemy Buyer, une mystérieuse collaboration</w:t>
+                <w:t xml:space="preserve">Une nouvelle histoire de la compagnie des libraires de Lyon au XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Barthélemy Buyer et Guillaume Le Roy, Autour des premiers imprimés lyonnais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maria Colombo; Jean-Benoît Krumenacker; Francesco Montorsi, Sep 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque international des 550 ans de l’imprimerie à Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04691731v1</w:t>
+                <w:t xml:space="preserve">halshs-04597184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’économie du livre juridique au milieu du XVIe siècle, l’exemple de la Compagnie des libraires de Lyon.</w:t>
+                <w:t xml:space="preserve">Du manuscrit à l'imprimé : l'utilisation de l'espace de la page dans le cas lyonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biblyon 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Villeurbanne (France), France</w:t>
+              <w:t xml:space="preserve">La littérature française médiévale à l’épreuve de l’imprimé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paola Cifarelli; Maria Colombo, Apr 2024, Turin, Italie, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04630044v1</w:t>
+                <w:t xml:space="preserve">halshs-04544365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour de Barthélémy Buyer: les traductions dans les premières années de l’imprimerie à Lyon</w:t>
+                <w:t xml:space="preserve">L’économie du livre juridique au milieu du XVIe siècle, l’exemple de la Compagnie des libraires de Lyon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traductions imprimées, traductions pour l'imprimé (1470-1550)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biblyon 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Villeurbanne (France), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03963342v1</w:t>
+                <w:t xml:space="preserve">halshs-04630044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle histoire de la compagnie des libraires de Lyon au XVIe siècle</w:t>
+                <w:t xml:space="preserve">Autour de Barthélémy Buyer: les traductions dans les premières années de l’imprimerie à Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international des 550 ans de l’imprimerie à Lyon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Traductions imprimées, traductions pour l'imprimé (1470-1550)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Milan, Italie. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16459-3.p.0197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04597184v1</w:t>
+                <w:t xml:space="preserve">halshs-03963342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du manuscrit à l'imprimé : l'utilisation de l'espace de la page dans le cas lyonnais</w:t>
+                <w:t xml:space="preserve">Guillaume Le Roy et Barthélemy Buyer, une mystérieuse collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La littérature française médiévale à l’épreuve de l’imprimé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paola Cifarelli; Maria Colombo, Apr 2024, Turin, Italie, Italie</w:t>
+              <w:t xml:space="preserve">Barthélemy Buyer et Guillaume Le Roy, Autour des premiers imprimés lyonnais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maria Colombo; Jean-Benoît Krumenacker; Francesco Montorsi, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04544365v1</w:t>
+                <w:t xml:space="preserve">halshs-04691731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La louange et beauté des dames : faux Pont-Allais, vrai casse-tête</w:t>
+                <w:t xml:space="preserve">Surface imprimée des incunables lyonnais : normes et évolutions (1473-1500)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biblyon 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Journées à la mémoire de Denis Muzerelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03704442v1</w:t>
+                <w:t xml:space="preserve">halshs-03714419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface imprimée des incunables lyonnais : normes et évolutions (1473-1500)</w:t>
+                <w:t xml:space="preserve">La louange et beauté des dames : faux Pont-Allais, vrai casse-tête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées à la mémoire de Denis Muzerelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Biblyon 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03714419v1</w:t>
+                <w:t xml:space="preserve">hal-03704442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traducteurs, commentateurs, adaptateurs… : autour des premiers imprimeurs, de nouveaux artisans du savoir à Lyon</w:t>
+                <w:t xml:space="preserve">Un « art divin » : l’imprimé religieux avant la Réforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La matérialité de la transmission des savoirs (fin XVe- fin XVIIe siècle)</w:t>
+              <w:t xml:space="preserve">Le monde de l’imprimé religieux en Europe occidentale (vers 1470-vers 1680)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LARHRA, Jan 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03204745v1</w:t>
+                <w:t xml:space="preserve">halshs-03204739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un « art divin » : l’imprimé religieux avant la Réforme</w:t>
+                <w:t xml:space="preserve">Traducteurs, commentateurs, adaptateurs… : autour des premiers imprimeurs, de nouveaux artisans du savoir à Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le monde de l’imprimé religieux en Europe occidentale (vers 1470-vers 1680)</w:t>
+              <w:t xml:space="preserve">La matérialité de la transmission des savoirs (fin XVe- fin XVIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LARHRA, Jan 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03204739v1</w:t>
+                <w:t xml:space="preserve">halshs-03204745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Nourry : un acteur singulier du monde de l'imprimerie au début du XVIe siècle</w:t>
               </w:r>
@@ -3048,372 +3048,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03344464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les livres de la primatiale Saint-Jean de Lyon à la fin du XVe siècle</w:t>
+                <w:t xml:space="preserve">Retour sur les premières décennies de l’imprimerie à Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des médiévistes du CIHAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Biblyon 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Enssib, Jun 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145128v1</w:t>
+                <w:t xml:space="preserve">halshs-03204734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur les premières décennies de l’imprimerie à Lyon</w:t>
+                <w:t xml:space="preserve">Le livre à Lyon au début du XVIe siècle : pistes et méthodes d’enquêtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biblyon 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Enssib, Jun 2019, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Journée d'études « Étudier et valoriser le livre de la Renaissance » (ENSSIB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03204734v1</w:t>
+                <w:t xml:space="preserve">halshs-03204728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le livre à Lyon au début du XVIe siècle : pistes et méthodes d’enquêtes</w:t>
+                <w:t xml:space="preserve">Les livres de la primatiale Saint-Jean de Lyon à la fin du XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études « Étudier et valoriser le livre de la Renaissance » (ENSSIB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Séminaire des médiévistes du CIHAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03204728v1</w:t>
+                <w:t xml:space="preserve">hal-02145128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les miroirs des dames au crible de l’imprimerie</w:t>
+                <w:t xml:space="preserve">Des commandes de livres : les contrats d'éditions vers 1500 et leurs leçons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Miroirs des Dames au tournant du Moyen Âge et de la Renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Boulogne-sur-mer, France</w:t>
+              <w:t xml:space="preserve">La commande (XIIIe-XVIIe siècles) acteurs, contrats &amp; productions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145127v1</w:t>
+                <w:t xml:space="preserve">hal-01938741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des commandes de livres : les contrats d'éditions vers 1500 et leurs leçons</w:t>
+                <w:t xml:space="preserve">Les miroirs des dames au crible de l’imprimerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La commande (XIIIe-XVIIe siècles) acteurs, contrats &amp; productions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">Les Miroirs des Dames au tournant du Moyen Âge et de la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Boulogne-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938741v1</w:t>
+                <w:t xml:space="preserve">hal-02145127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Printing and translation : Lyons in the 15th century</w:t>
               </w:r>
@@ -3659,51 +3659,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C90C7E42"/>
+    <w:nsid w:val="43647DBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3890,51 +3890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-benoit-krumenacker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8646-5703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/249218011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/72160242997452432359" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000528010726" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grandlyon.com/actualite/prix-de-la-jeune-recherche-2025-quatre-chercheurs-laureats" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076829v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Krumenacker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue-editions.ens-lyon.fr/FR/livre/?GCOI=29021100833110" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625753v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16459-3.p.0197" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04412199v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/suisse/product/9782600064781" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669078v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/45674" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.45674" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197901v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004424005_010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02356109v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503582351-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.117019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05085024v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1401m" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842798v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xy5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672706v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123jc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087867v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.283.0619" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312152v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312167v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312130v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312172v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/RFHL_144_17-36" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895406v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/HCL18_309-323" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870903v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03328144v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132481v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.15041" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02541710v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02267057v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02467675v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.17013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795863v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795871v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043119ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795861v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04516800v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSE2049" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630044v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963342v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597184v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544365v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704442v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714419v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204745v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204739v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03344464v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02145128v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204734v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204728v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02145127v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938741v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795874v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802661v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-benoit-krumenacker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8646-5703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/249218011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/72160242997452432359" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000528010726" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grandlyon.com/actualite/prix-de-la-jeune-recherche-2025-quatre-chercheurs-laureats" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076829v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Krumenacker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue-editions.ens-lyon.fr/FR/livre/?GCOI=29021100833110" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04412199v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/suisse/product/9782600064781" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625753v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16459-3.p.0197" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669078v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/45674" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.45674" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197901v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004424005_010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02356109v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503582351-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.117019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05085024v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1401m" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842798v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xy5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672706v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123jc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312172v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/RFHL_144_17-36" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087867v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.283.0619" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312152v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312167v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870903v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895406v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/HCL18_309-323" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03328144v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132481v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.15041" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02541710v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02267057v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02467675v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.17013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795863v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795871v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043119ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795861v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04516800v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSE2049" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597184v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544365v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630044v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963342v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691731v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714419v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704442v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204739v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204745v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03344464v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204728v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02145128v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02145127v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795874v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802661v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>