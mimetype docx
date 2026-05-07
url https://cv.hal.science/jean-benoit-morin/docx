--- v0 (2026-03-20)
+++ v1 (2026-05-07)
@@ -770,291 +770,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent Validity and Reliability of Sprinting Force–Velocity Profile Assessed With GPS Devices in Elite Athletes</w:t>
+                <w:t xml:space="preserve">New field ergometer to reproducibly measure maximum strength and rate of force development of hamstrings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Clavel</w:t>
+                <w:t xml:space="preserve">B Corcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Leduc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+                <w:t xml:space="preserve">J B Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cameron Owen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P Gerus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P Giacomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Piponnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2021-0339⟩</w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (8), pp.802.e1 - 802.e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2022.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03881332v1</w:t>
+                <w:t xml:space="preserve">hal-03888991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New field ergometer to reproducibly measure maximum strength and rate of force development of hamstrings</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concurrent Validity and Reliability of Sprinting Force–Velocity Profile Assessed With GPS Devices in Elite Athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Gerus</w:t>
+                <w:t xml:space="preserve">Pauline Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J P Giacomo</w:t>
+                <w:t xml:space="preserve">Cedric Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzo Piponnier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cameron Owen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 37 (8), pp.802.e1 - 802.e8. </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (10), pp.1527-1531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2022.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2021-0339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03888991v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal mechanical force‐velocity profile for sprint acceleration performance</w:t>
               </w:r>
@@ -1168,295 +1168,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sprint Acceleration Mechanical Outputs Derived from Position– or Velocity–Time Data: A Multi-System Comparison Study</w:t>
+                <w:t xml:space="preserve">Muscle dysmorphia from an addictive perspective: Validation of the Addiction to Body Image Inventory (ABII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Fornasier-Santos</w:t>
+                <w:t xml:space="preserve">Marine Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Arnould</w:t>
+                <w:t xml:space="preserve">J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Jusseaume</w:t>
+                <w:t xml:space="preserve">Jerome Cuadrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Millot</w:t>
+                <w:t xml:space="preserve">M. Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+                <w:t xml:space="preserve">Gregory Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (22), pp.8610. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s22228610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2022.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03910045v1</w:t>
+                <w:t xml:space="preserve">hal-03992267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle dysmorphia from an addictive perspective: Validation of the Addiction to Body Image Inventory (ABII)</w:t>
+                <w:t xml:space="preserve">Sprint Acceleration Mechanical Outputs Derived from Position– or Velocity–Time Data: A Multi-System Comparison Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Legendre</w:t>
+                <w:t xml:space="preserve">Charly Fornasier-Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Morin</w:t>
+                <w:t xml:space="preserve">Axelle Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Cuadrado</w:t>
+                <w:t xml:space="preserve">Jérémy Jusseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cote</w:t>
+                <w:t xml:space="preserve">Benjamin Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Michel</w:t>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (22), pp.8610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2022.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s22228610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03992267v1</w:t>
+                <w:t xml:space="preserve">hal-03910045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratio of forces during sprint acceleration: A comparison of different calculation methods</w:t>
               </w:r>
@@ -1570,693 +1570,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower limb muscle injury location shift from posterior lower leg to hamstring muscles with increasing discipline-related running velocity in international athletics championships</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lower limb force‐production capacities in alpine skiing disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karsten Hollander</w:t>
+                <w:t xml:space="preserve">Matthew Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Romain Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Navarro</w:t>
+                <w:t xml:space="preserve">Nicolas Coulmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐benoit Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsams.2021.02.006⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (4), pp.848-860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.13897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03297167v1</w:t>
+                <w:t xml:space="preserve">hal-04715490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Running at altitude: the 100-m dash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Di Prampero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Di Prampero</w:t>
+                <w:t xml:space="preserve">Cristian Osgnach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Osgnach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspare Pavei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 121 (10), pp.2837-2848. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00421-021-04752-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower limb force‐production capacities in alpine skiing disciplines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lower limb muscle injury location shift from posterior lower leg to hamstring muscles with increasing discipline-related running velocity in international athletics championships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsten Hollander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Cross</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Romain Rivière</w:t>
+                <w:t xml:space="preserve">Laurent Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Coulmy</w:t>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐benoit Morin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonio Morales-Artacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (4), pp.848-860. </w:t>
+              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (7), pp.653-659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.13897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2021.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715490v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03297167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of countermovement on force production capacity depends on extension velocity: A study of alpine skiers and sprinters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards the development of safer by design TiO 2 -based photocatalytic paint: impacts and performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bas van Hooren</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Coulmy</w:t>
+                <w:t xml:space="preserve">A. Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Jiménez-Reyes</w:t>
+                <w:t xml:space="preserve">V. Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laisney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Shandilya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2021.1906523⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.758-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0EN01232G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715493v1</w:t>
+                <w:t xml:space="preserve">cea-03154693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the development of safer by design TiO 2 -based photocatalytic paint: impacts and performances</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Laisney</w:t>
+                <w:t xml:space="preserve">The effect of countermovement on force production capacity depends on extension velocity: A study of alpine skiers and sprinters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Romain Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Shandilya</w:t>
+                <w:t xml:space="preserve">Bas van Hooren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coulmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Voisin</w:t>
+                <w:t xml:space="preserve">Pedro Jiménez-Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (1), pp.758-772. </w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (16), pp.1882-1892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0EN01232G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2021.1906523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03154693v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Running mechanics and leg muscle activity patterns during early and late acceleration phases of repeated treadmill sprints in male recreational athletes</w:t>
               </w:r>
@@ -2500,425 +2500,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Hip Flexion Angle on Unilateral and Bilateral Nordic Hamstring Exercise Torque and High-Density Electromyography Activity</w:t>
+                <w:t xml:space="preserve">Relax from the holiday on the edge of the lagoon : turquoise waters and red legs !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">András Hegyi</w:t>
+                <w:t xml:space="preserve">J Haar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Lahti</w:t>
+                <w:t xml:space="preserve">A Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Patrick Giacomo</w:t>
+                <w:t xml:space="preserve">J Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Gerus</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Blatteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of orthopaedic and sports physical therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2519/jospt.2019.8801⟩</w:t>
+              <w:t xml:space="preserve">Médecine et santé tropicales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/mst.2019.0862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02506534v1</w:t>
+                <w:t xml:space="preserve">hal-02263760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the effective spawning and nursery habitats of northern pike within a large spatiotemporally variable river landscape (St. Lawrence River, Canada)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Hip Flexion Angle on Unilateral and Bilateral Nordic Hamstring Exercise Torque and High-Density Electromyography Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">András Hegyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Foubert</w:t>
+                <w:t xml:space="preserve">Johan Lahti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+                <w:t xml:space="preserve">Jean-Patrick Giacomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mingelbier</w:t>
+                <w:t xml:space="preserve">Pauline Gerus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Farrell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Morin</w:t>
+                <w:t xml:space="preserve">Neil Cronin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 64 (2), pp.803-819. </w:t>
+              <w:t xml:space="preserve">Journal of orthopaedic and sports physical therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (8), pp.584-592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.11075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2519/jospt.2019.8801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608734v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relax from the holiday on the edge of the lagoon : turquoise waters and red legs !</w:t>
+                <w:t xml:space="preserve">Modeling the effective spawning and nursery habitats of northern pike within a large spatiotemporally variable river landscape (St. Lawrence River, Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Haar</w:t>
+                <w:t xml:space="preserve">A. Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Garcia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mingelbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Farrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et santé tropicales </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (2), pp.803-819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/mst.2019.0862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lno.11075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02263760v1</w:t>
+                <w:t xml:space="preserve">hal-02608734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cushioning perception is associated with both tibia acceleration peak and vibration magnitude in heel-toe running</w:t>
               </w:r>
@@ -3028,546 +3028,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute and Delayed Neuromuscular Alterations Induced by Downhill Running in Trained Trail Runners: Beneficial Effects of High-Pressure Compression Garments</w:t>
+                <w:t xml:space="preserve">Valeurs des tests IGRA pour le diagnostic de la tuberculose maladie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Ehrström</w:t>
+                <w:t xml:space="preserve">François-Xavier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gruet</w:t>
+                <w:t xml:space="preserve">Stéphanie Dirou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Giandolini</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Veziris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01627⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (8), pp.894-899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2018.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057709v1</w:t>
+                <w:t xml:space="preserve">hal-03127670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychosocial factors as predictors of dropout in ultra-trailers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Corrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Corrion</w:t>
+                <w:t xml:space="preserve">Valérie Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Morales</w:t>
+                <w:t xml:space="preserve">Alessandro Bergamaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Massiera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (11), pp.e0206498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0206498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeurs des tests IGRA pour le diagnostic de la tuberculose maladie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sprint Acceleration Mechanics in Fatigue Conditions: Compensatory Role of Gluteal Muscles in Horizontal Force Production and Potential Protection of Hamstring Muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurdan Mendiguchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Lahti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Blanc</w:t>
+                <w:t xml:space="preserve">Pierrick J. Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Dirou</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2018.08.016⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127670v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sprint Acceleration Mechanics in Fatigue Conditions: Compensatory Role of Gluteal Muscles in Horizontal Force Production and Potential Protection of Hamstring Muscles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Edouard</w:t>
+                <w:t xml:space="preserve">Acute and Delayed Neuromuscular Alterations Induced by Downhill Running in Trained Trail Runners: Beneficial Effects of High-Pressure Compression Garments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Ehrström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jurdan Mendiguchia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johan Lahti</w:t>
+                <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick J. Arnal</w:t>
+                <w:t xml:space="preserve">Marlène Giandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gimenez</w:t>
+                <w:t xml:space="preserve">Serge Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, pp.1706. </w:t>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465638v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acrolein production from methanol and ethanol mixtures over La- and Ce-doped FeMo catalysts</w:t>
               </w:r>
@@ -3579,51 +3579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borowiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lilic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3699,51 +3699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short Trail Running Race: Beyond the Classic Model for Endurance Running Performance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Ehrström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Tartaruga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3827,338 +3827,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations pratiques pour l’utilisation et l’interprétation des tests de détection de l’interféron gamma dans le diagnostic de l’infection tuberculeuse latente et de la tuberculose maladie</w:t>
+                <w:t xml:space="preserve">Training at maximal power in resisted sprinting: Optimal load determination methodology and pilot results in team sport athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bergot</w:t>
+                <w:t xml:space="preserve">Matt R Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Lahti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Abiteboul</w:t>
+                <w:t xml:space="preserve">Scott R Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Andréjak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Barras</w:t>
+                <w:t xml:space="preserve">Mehdi Chedati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Jimenez-Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2018.08.007⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (4), pp.e0195477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0195477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538158v1</w:t>
+                <w:t xml:space="preserve">hal-01767068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training at maximal power in resisted sprinting: Optimal load determination methodology and pilot results in team sport athletes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recommandations pratiques pour l’utilisation et l’interprétation des tests de détection de l’interféron gamma dans le diagnostic de l’infection tuberculeuse latente et de la tuberculose maladie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bergot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Abiteboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matt R Cross</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johan Lahti</w:t>
+                <w:t xml:space="preserve">C. Andréjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott R Brown</w:t>
+                <w:t xml:space="preserve">F. Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Chedati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pedro Jimenez-Reyes</w:t>
+                <w:t xml:space="preserve">E. Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (4), pp.e0195477. </w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (8), pp.852-858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0195477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2018.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767068v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychopathologie de la dysmorphie musculaire : analyse critique de la littérature internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Cuadrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4346,896 +4346,896 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Validity and Reliability of an iPhone App for Measuring Running Mechanics</w:t>
+                <w:t xml:space="preserve">Effects of the foot strike pattern on muscle activity and neuromuscular fatigue in downhill trail running</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Balsalobre-Fernández</w:t>
+                <w:t xml:space="preserve">M. Giandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hovannes Agopyan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Horvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/jab.2016-0104⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (8), pp.809 - 819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.12692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858822v1</w:t>
+                <w:t xml:space="preserve">hal-01858836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Neuromuscular Fatigue Induced by an Intense Training Session in Rugby Sevens</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Robineau</w:t>
+                <w:t xml:space="preserve">Very-Heavy Sled Training for Improving Horizontal-Force Output in Soccer Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lacome</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Couderc</w:t>
+                <w:t xml:space="preserve">George Petrakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Jiménez-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 12 (2), pp.218 - 223. </w:t>
+              <w:t xml:space="preserve">, 2017, 12 (6), pp.840 - 844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2016-0030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2016-0444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858829v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercompensation Kinetics of Physical Qualities During a Taper in Team-Sport Athletes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Robineau</w:t>
+                <w:t xml:space="preserve">Embedding OLTC nonlinearities in predictive Volt Var Control for active distribution networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Piscione</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lacome</w:t>
+                <w:t xml:space="preserve">F. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Peeters</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.Y. Dieulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 143, pp.225-234</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858816v1</w:t>
+                <w:t xml:space="preserve">hal-02432788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the foot strike pattern on muscle activity and neuromuscular fatigue in downhill trail running</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Giandolini</w:t>
+                <w:t xml:space="preserve">Does &amp;quot;Live High-Train Low (and High)&amp;quot; Hypoxic Training Alter Running Mechanics In Elite Team-sport Players?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Horvais</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grégoire P Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brocherie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (3), pp.328-332</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858836v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very-Heavy Sled Training for Improving Horizontal-Force Output in Soccer Players</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+                <w:t xml:space="preserve">Supercompensation Kinetics of Physical Qualities During a Taper in Team-Sport Athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Marrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Robineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piscione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lacome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Petrakos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
+                <w:t xml:space="preserve">Alexis Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 12 (6), pp.840 - 844. </w:t>
+              <w:t xml:space="preserve">, 2017, 12 (9), pp.1163 - 1169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2016-0444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2016-0607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858824v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding OLTC nonlinearities in predictive Volt Var Control for active distribution networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Morin</w:t>
+                <w:t xml:space="preserve">Quantifying Neuromuscular Fatigue Induced by an Intense Training Session in Rugby Sevens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Marrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Colas</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yann Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Robineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lacome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (2), pp.218 - 223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2016-0030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432788v1</w:t>
+                <w:t xml:space="preserve">hal-01858829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does &amp;quot;Live High-Train Low (and High)&amp;quot; Hypoxic Training Alter Running Mechanics In Elite Team-sport Players?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégoire P Millet</w:t>
+                <w:t xml:space="preserve">The Validity and Reliability of an iPhone App for Measuring Running Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Balsalobre-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hovannes Agopyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Brocherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (3), pp.222 - 226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jab.2016-0104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858810v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Fast is a Horizontal Squat Jump?</w:t>
               </w:r>
@@ -5345,663 +5345,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etiology of Neuromuscular Fatigue After Repeated Sprints Depends on Exercise Modality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How 100-m Event Analyses Improve Our Understanding of World-Class Men's and Women's Sprint Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katja Tomazin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+                <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Millet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2016-0200⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (1), pp.45-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.12627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858823v1</w:t>
+                <w:t xml:space="preserve">hal-01467677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Method for Assessing Upper Limb Force-Velocity Profile in Bench Press</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
+                <w:t xml:space="preserve">Etiology of Neuromuscular Fatigue After Repeated Sprints Depends on Exercise Modality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Tomazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Morel</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 13 (2), pp.200-207. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2016-0814⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 12 (7), pp.878 - 885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2016-0200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692884v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How 100-m Event Analyses Improve Our Understanding of World-Class Men's and Women's Sprint Performance</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Simple Method for Assessing Upper Limb Force-Velocity Profile in Bench Press</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dorel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (1), pp.45-54. </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (2), pp.200-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.12627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2016-0814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467677v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Alterations Associated with Repeated Treadmill Sprinting under Heat Stress</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Brocherie</w:t>
+                <w:t xml:space="preserve">Effectiveness of an Individualized Training Based on Force-Velocity Profiling during Jumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Jiménez-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Brughelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0170679⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2016.00677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858815v1</w:t>
+                <w:t xml:space="preserve">hal-01858818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of an Individualized Training Based on Force-Velocity Profiling during Jumping</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matt Brughelli</w:t>
+                <w:t xml:space="preserve">Mechanical Alterations Associated with Repeated Treadmill Sprinting under Heat Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brocherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Racinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire P Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2016.00677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0170679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858818v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity of a Simple Method for Measuring Force-Velocity-Power Profile in Countermovement Jump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Jiménez-Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6130,51 +6130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Homo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rabita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6219,2006 +6219,2006 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods of Power-Force-Velocity Profiling During Sprint Running: A Narrative Review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matt Brughelli</w:t>
+                <w:t xml:space="preserve">Criteria for Return to Sport after Anterior Cruciate Ligament reconstruction with lower reinjury risk (CR’STAL study): protocol for a prospective observational study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Semay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40279-016-0653-3⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (6), pp.e015087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2016-015087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858820v1</w:t>
+                <w:t xml:space="preserve">hal-01858811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where does the One-Repetition Maximum Exist on the Force-Velocity Relationship in Squat?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pedro Jimenez-Reyes</w:t>
+                <w:t xml:space="preserve">A Multifactorial, Criteria-based Progressive Algorithm for Hamstring Injury Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurdan Mendiguchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Martinez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Martinez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0043-116670⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (7), pp.1482 - 1492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000001241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858808v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Loading for Maximizing Power During Sled-Resisted Sprinting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Potential for a Targeted Strength-Training Program to Decrease Asymmetry and Increase Performance: A Proof of Concept in Sprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin Feldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Helms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Marrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 12 (8), pp.1069 - 1077. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2016-0362⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 12 (10), pp.1392 - 1395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2016-0590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858819v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multifactorial, Criteria-based Progressive Algorithm for Hamstring Injury Treatment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Edouard</w:t>
+                <w:t xml:space="preserve">Lower limb mechanical asymmetry during repeated treadmill sprints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brocherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire P Millet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000001241⟩</w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52, pp.203 - 214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2017.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858814v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower limb mechanical asymmetry during repeated treadmill sprints</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Concurrent Validity of GPS for Deriving Mechanical Properties of Sprint Acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryu Nagahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Botter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Rejc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaaki Koido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2017.02.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.129 - 132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2015-0566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01858813v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Potential for a Targeted Strength-Training Program to Decrease Asymmetry and Increase Performance: A Proof of Concept in Sprinting</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methods of Power-Force-Velocity Profiling During Sprint Running: A Narrative Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Brughelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2016-0590⟩</w:t>
+              <w:t xml:space="preserve">Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (7), pp.1255 - 1269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40279-016-0653-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858812v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent Validity of GPS for Deriving Mechanical Properties of Sprint Acceleration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal Loading for Maximizing Power During Sled-Resisted Sprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Brughelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 12 (1), pp.129 - 132. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2015-0566⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 12 (8), pp.1069 - 1077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2016-0362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858828v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criteria for Return to Sport after Anterior Cruciate Ligament reconstruction with lower reinjury risk (CR’STAL study): protocol for a prospective observational study in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Semay</w:t>
+                <w:t xml:space="preserve">Biomechanics and Physiology of Uphill and Downhill Running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Vernillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Giandolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Brent Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2016-015087⟩</w:t>
+              <w:t xml:space="preserve">Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (4), pp.615 - 629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40279-016-0605-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858811v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanics and Physiology of Uphill and Downhill Running</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">W. Brent Edwards</w:t>
+                <w:t xml:space="preserve">Where does the One-Repetition Maximum Exist on the Force-Velocity Relationship in Squat?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Romain Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Jimenez-Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 47 (4), pp.615 - 629. </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (13), pp.1035 - 1043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40279-016-0605-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0043-116670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858830v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Fatigue Induced by a 110-km Ultramarathon on Tibial Impact Acceleration and Lower Leg Kinematics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gimenez</w:t>
+                <w:t xml:space="preserve">Determining friction and effective loading for sled sprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Temesi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierrick J. Arnal</w:t>
+                <w:t xml:space="preserve">Farhan Tinwala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Martin</w:t>
+                <w:t xml:space="preserve">Seth Lenetsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Brughelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (3), pp.151687 - 151687. </w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (22), pp.2198 - 2203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0151687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2016.1261178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659894v1</w:t>
+                <w:t xml:space="preserve">hal-01858821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impairment of Sprint Mechanical Properties in an Actual Soccer Match: A Pilot Study</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Foot strike pattern differently affects the axial and transverse components of shock acceleration and attenuation in downhill trail running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Giandolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Horvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (7), pp.893 - 898. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (9), pp.1765 - 1771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2015-0567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858838v1</w:t>
+                <w:t xml:space="preserve">hal-01858834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Alterations to Repeated Treadmill Sprints in Normobaric Hypoxia</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fatigue associated with prolonged graded running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Giandolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Vernillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Horvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Brent Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 48 (8), pp.1570-1579. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (10), pp.1859 - 1873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000000937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-016-3437-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628542v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foot strike pattern differently affects the axial and transverse components of shock acceleration and attenuation in downhill trail running</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impairment of Sprint Mechanical Properties in an Actual Soccer Match: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryu Nagahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaaki Koido</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49 (9), pp.1765 - 1771. </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (7), pp.893 - 898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2015-0567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858834v1</w:t>
+                <w:t xml:space="preserve">hal-01858838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue associated with prolonged graded running</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical Alterations to Repeated Treadmill Sprints in Normobaric Hypoxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brocherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire P. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116 (10), pp.1859 - 1873. </w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (8), pp.1570-1579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-016-3437-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000000937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858831v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining friction and effective loading for sled sprinting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matt Cross</w:t>
+                <w:t xml:space="preserve">Effect of the Fatigue Induced by a 110-km Ultramarathon on Tibial Impact Acceleration and Lower Leg Kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Giandolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farhan Tinwala</w:t>
+                <w:t xml:space="preserve">John Temesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick J. Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seth Lenetsky</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matt Brughelli</w:t>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 35 (22), pp.2198 - 2203. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.151687 - 151687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02640414.2016.1261178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0151687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858821v1</w:t>
+                <w:t xml:space="preserve">hal-01659894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resisted Sled Sprint Training to Improve Sprint Performance: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Petrakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8447,51 +8447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Brocherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire P Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (4), pp.432-439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8642,103 +8642,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute and delayed peripheral and central neuromuscular alterations induced by a short and intense downhill trail run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Giandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Horvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (11), pp.1321 - 1333. </w:t>
@@ -9065,51 +9065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tomazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (9), pp.1490 - 1497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9149,496 +9149,496 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration Capability in Elite Sprinters and Ground Impulse : Push More, Brake Less?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">A simple method for measuring power, force, velocity properties, and mechanical effectiveness in sprint running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Couturier</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.07.009⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.648 - 658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.12490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467710v1</w:t>
+                <w:t xml:space="preserve">hal-01389134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sprint Mechanics in World-Class Athletes: A New Insight into the Limits of Human Locomotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rabita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Saez de Villareal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (5), pp.583-594. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.12389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.12389⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01467702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple method for measuring power, force, velocity properties, and mechanical effectiveness in sprint running</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+                <w:t xml:space="preserve">Acceleration Capability in Elite Sprinters and Ground Impulse : Push More, Brake Less?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Saez de Villareal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (12), pp.3149--3154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.12490⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01389134v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Properties of Sprinting in Elite Rugby Union and Rugby League</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Brughelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9728,51 +9728,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetry after Hamstring Injury in English Premier League: Issue Resolved, Or Perhaps Not?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brughelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mendiguchia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9813,278 +9813,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sprint Acceleration Mechanics: The Major Role of Hamstrings in Horizontal Force Production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuro-mechanical determinants of repeated treadmill sprints - Usefulness of an “hypoxic to normoxic recovery” approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brocherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire P Millet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2015.00404⟩</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2015.00260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858844v1</w:t>
+                <w:t xml:space="preserve">hal-01858849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuro-mechanical determinants of repeated treadmill sprints - Usefulness of an “hypoxic to normoxic recovery” approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sprint Acceleration Mechanics: The Major Role of Hamstrings in Horizontal Force Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Jiménez-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2015.00260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2015.00404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858849v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restraining deactivation of hierarchical zeolite supported NiW catalysts in the HDS of thiophene</w:t>
               </w:r>
@@ -10351,51 +10351,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic XPEEM of highly conductive SI-doped GaN wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tchoulfian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10799,51 +10799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Degache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire P Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (5), pp.389 - 395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10916,51 +10916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Manouvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cassirame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 36 (14), pp.1149 - 1155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10988,467 +10988,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locomotor Performance in Highly-Trained Young Soccer Players: Does Body Size Always Matter?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association of Acceleration with Spatiotemporal Variables in Maximal Sprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mendez-Villanueva</w:t>
+                <w:t xml:space="preserve">R. Nagahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mayer</w:t>
+                <w:t xml:space="preserve">H. Naito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Jullien</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. Zushi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 35 (06), pp.494 - 504. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0033-1353140⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 35 (09), pp.755 - 761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0033-1363252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858879v1</w:t>
+                <w:t xml:space="preserve">hal-01858876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Acceleration with Spatiotemporal Variables in Maximal Sprinting</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A simple field method to identify foot strike pattern during running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Giandolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Horvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0033-1363252⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (7), pp.1588 - 1593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2014.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858876v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple field method to identify foot strike pattern during running</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marlène Giandolini</w:t>
+                <w:t xml:space="preserve">Locomotor Performance in Highly-Trained Young Soccer Players: Does Body Size Always Matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Buchheit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mendez-Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Poupard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Millet</w:t>
+                <w:t xml:space="preserve">H. Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2014.03.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (06), pp.494 - 504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0033-1353140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01858868v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effects of Tapering on Power-Force-Velocity Profiling and Jump Performance in Professional Rugby League Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James de Lacey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Brughelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mcguigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11519,1008 +11519,1008 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of countermovement on power–force–velocity profile</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reliabilities of leg and vertical stiffness during treadmill running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan José González-Badillo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Panagiotis Pappas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Paradisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charilaos Tsolakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasia Smirniotou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-014-2947-1⟩</w:t>
+              <w:t xml:space="preserve">Sports Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (4), pp.391 - 399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14763141.2014.981853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858863v1</w:t>
+                <w:t xml:space="preserve">hal-01858861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliabilities of leg and vertical stiffness during treadmill running</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charilaos Tsolakis</w:t>
+                <w:t xml:space="preserve">Effect of countermovement on power–force–velocity profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Jiménez-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Cuadrado-Peñafiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Conceição</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athanasia Smirniotou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juan José González-Badillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13 (4), pp.391 - 399. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114 (11), pp.2281 - 2288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14763141.2014.981853⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-014-2947-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858861v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphospecies and taxonomic sufficiency of benthic megafauna in scientific bottom trawl surveys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Force-Velocity Profile: Imbalance Determination and Effect on Lower Limb Ballistic Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Brind'Amour</w:t>
+                <w:t xml:space="preserve">S. Sangnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brughelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Laffargue</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Foveau</w:t>
+                <w:t xml:space="preserve">P. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2013.10.015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (06), pp.505 - 510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0033-1354382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123130v1</w:t>
+                <w:t xml:space="preserve">hal-01858878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force-Velocity Profile: Imbalance Determination and Effect on Lower Limb Ballistic Performance</w:t>
+                <w:t xml:space="preserve">Force–Velocity Properties’ Contribution to Bilateral Deficit during Ballistic Push-off</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Rejc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Enrico Di Prampero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Belli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0033-1354382⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (1), pp.107 - 114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3182a124fb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858878v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force–Velocity Properties’ Contribution to Bilateral Deficit during Ballistic Push-off</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progression of Mechanical Properties during On-field Sprint Running after Returning to Sports from a Hamstring Muscle Injury in Soccer Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mendiguchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Martinez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brughelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schmikli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3182a124fb⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (08), pp.690 - 695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0033-1363192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858873v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progression of Mechanical Properties during On-field Sprint Running after Returning to Sports from a Hamstring Muscle Injury in Soccer Players</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Mendiguchia</w:t>
+                <w:t xml:space="preserve">Simulation of uphill/downhill running on a level treadmill using additional horizontal force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0033-1363192⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (10), pp.2517 - 2521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2014.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858872v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of uphill/downhill running on a level treadmill using additional horizontal force</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morphospecies and taxonomic sufficiency of benthic megafauna in scientific bottom trawl surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brind'Amour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laffargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Foveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2014.04.012⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2013.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01858867v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact reduction during running: efficiency of simple acute interventions in recreational runners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Giandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick J. Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12597,51 +12597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact reduction through long-term intervention in recreational runners: midfoot strike pattern versus low-drop/low-heel height footwear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Giandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Horvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12733,1285 +12733,1285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Cost and Mechanical Work of Walking during Load Carriage in Soldiers</w:t>
+                <w:t xml:space="preserve">Effects of extreme-duration heavy load carriage on neuromuscular function and locomotion: a military-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane G. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Castells</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Roger Oullion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Messonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3182456057⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (8), pp.e43586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0043586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232321v1</w:t>
+                <w:t xml:space="preserve">hal-01232323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue after short (100-m), medium (200-m) and long (400-m) treadmill sprints</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Millet</w:t>
+                <w:t xml:space="preserve">Optimal Force–Velocity Profile in Ballistic Movements—Altius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Rejc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Enrico Di Prampero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Belli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-011-2058-1⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (2), pp.313 - 322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e31822d757a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01858924v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for lepton flavour violation in the eμ continuum with the ATLAS detector in √{s} = 7 TeV pp collisions at the LHC</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sacrificing economy to improve running performance—a reality in the ultramarathon?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hoffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/EPJC/S10052-012-2040-Z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 113 (3), pp.507 - 509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00016.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00694311v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacrificing economy to improve running performance—a reality in the ultramarathon?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Energy Cost and Mechanical Work of Walking during Load Carriage in Soldiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane G. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Castells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Oullion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Messonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00016.2012⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (6), pp.1131--1140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3182456057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858885v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Force–Velocity Profile in Ballistic Movements—Altius</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Search for lepton flavour violation in the eμ continuum with the ATLAS detector in √{s} = 7 TeV pp collisions at the LHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdelalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e31822d757a⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 72, pp.2040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/EPJC/S10052-012-2040-Z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858922v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00694311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of extreme-duration heavy load carriage on neuromuscular function and locomotion: a military-based study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fatigue after short (100-m), medium (200-m) and long (400-m) treadmill sprints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tomazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Strojnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Podpecan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (3), pp.1027 - 1036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-011-2058-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0043586⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01232323v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical determinants of 100-m sprint running performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
+                <w:t xml:space="preserve">Measurement of the isolated diphoton cross section in pp collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdelalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-012-2379-8⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (1), pp.012003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.85.012003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908318v1</w:t>
+                <w:t xml:space="preserve">in2p3-00606161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the isolated diphoton cross section in pp collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Injuries in Youth and National Combined Events Championships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Escudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.85.012003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (10), pp.824 - 828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0031-1301332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00606161v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injuries in Youth and National Combined Events Championships</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Edouard</w:t>
+                <w:t xml:space="preserve">Mechanical determinants of 100-m sprint running performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 33 (10), pp.824 - 828. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (11), pp.3921-3930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0031-1301332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-012-2379-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858900v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-intensity sprint fatigue does not alter constant-submaximal velocity running mechanics and spring-mass behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Tomazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 112 (4), pp.1419 - 1428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14109,51 +14109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 44 (4), pp.659--665. </w:t>
@@ -14217,64 +14217,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rabita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14377,51 +14377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 44 (4), pp.659-665. </w:t>
@@ -14453,800 +14453,800 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Diphoton Events with Large Missing Transverse Energy with 36 pb^-1 of 7 TeV Proton-Proton Collision Data with the ATLAS Detector</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Abdallah</w:t>
+                <w:t xml:space="preserve">Sprint running performance: comparison between treadmill and field conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.A. Abdelalim</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierrick Sève</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 71, pp.1744. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (8), pp.1695 - 1703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1744-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-010-1804-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00606029v1</w:t>
+                <w:t xml:space="preserve">hal-01859189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Dijet Azimuthal Decorrelations in pp Collisions at sqrt(s)=7 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId459" w:history="1">
+                <w:t xml:space="preserve">Search for supersymmetry using final states with one lepton, jets, and missing transverse momentum with the ATLAS detector in sqrt{s} = 7 TeV pp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 106, pp.172002. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 106, pp.131802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.131802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.172002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00566280v1</w:t>
+                <w:t xml:space="preserve">in2p3-00566250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Massive Long-lived Highly Ionising Particles with the ATLAS Detector at the LHC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId459" w:history="1">
+                <w:t xml:space="preserve">Measurement of Dijet Azimuthal Decorrelations in pp Collisions at sqrt(s)=7 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.03.033⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.172002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.172002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00564521v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00566280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for stable hadronising squarks and gluinos with the ATLAS experiment at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 701, pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00575808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for supersymmetry using final states with one lepton, jets, and missing transverse momentum with the ATLAS detector in sqrt{s} = 7 TeV pp</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId459" w:history="1">
+                <w:t xml:space="preserve">Search for Massive Long-lived Highly Ionising Particles with the ATLAS Detector at the LHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.131802⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 698, pp.353-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.03.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00566250v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00564521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sprint running performance: comparison between treadmill and field conditions</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Search for Diphoton Events with Large Missing Transverse Energy with 36 pb^-1 of 7 TeV Proton-Proton Collision Data with the ATLAS Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdelalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71, pp.1744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1744-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-010-1804-0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01859189v1</w:t>
+                <w:t xml:space="preserve">in2p3-00606029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and Fatigue During Repeated Sprints: What is the Appropriate Sprint Dose?</w:t>
               </w:r>
@@ -15330,575 +15330,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and biological factors associated with a 24 h treadmill ultra-marathon performance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of carbohydrates-BCAAs-caffeine ingestion on performance and neuromuscular function during a 2-h treadmill run: a randomized, double-blind, cross-over placebo-controlled study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Banfi</w:t>
+                <w:t xml:space="preserve">Sébastien L Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo A. Kerherve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Morin</w:t>
+                <w:t xml:space="preserve">Lucile Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vincent</w:t>
+                <w:t xml:space="preserve">Pascal Sirvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21 (1), pp.54 - 61. </w:t>
+              <w:t xml:space="preserve">Journal of the International Society of Sports Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8, pp.22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0838.2009.01001.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1550-2783-8-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859191v1</w:t>
+                <w:t xml:space="preserve">hal-00931583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of carbohydrates-BCAAs-caffeine ingestion on performance and neuromuscular function during a 2-h treadmill run: a randomized, double-blind, cross-over placebo-controlled study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+                <w:t xml:space="preserve">Search for high-mass states with one lepton plus missing transverse momentum in proton-proton collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdelalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International Society of Sports Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1550-2783-8-22⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 701, pp.50-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.05.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931583v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00575330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for high-mass states with one lepton plus missing transverse momentum in proton-proton collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId459" w:history="1">
+                <w:t xml:space="preserve">Search for Quark Contact Interactions in Dijet Angular Distributions in pp Collisions at sqrt(s) = 7 TeV Measured with the ATLAS Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 701, pp.50-69. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.05.043⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 694, pp.327-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00575330v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00531451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Quark Contact Interactions in Dijet Angular Distributions in pp Collisions at sqrt(s) = 7 TeV Measured with the ATLAS Detector</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Abdesselam</w:t>
+                <w:t xml:space="preserve">Physiological and biological factors associated with a 24 h treadmill ultra-marathon performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Banfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo A. Kerherve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (1), pp.54 - 61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0838.2009.01001.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.10.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00531451v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in running mechanics and spring–mass behavior induced by a mountain ultra-marathon race</w:t>
               </w:r>
@@ -16013,103 +16013,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Jet Shapes in Inclusive Jet Production in pp Collisions at sqrt(s) = 7 TeV using the ATLAS Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 83, pp.052003. </w:t>
@@ -16147,103 +16147,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of inclusive jet and dijet cross sections in proton-proton collisions at 7 TeV centre-of-mass energy with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 71, pp.1512. </w:t>
@@ -16275,342 +16275,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00522603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fatigue on force production and force application technique during repeated sprints</w:t>
+                <w:t xml:space="preserve">Changes in Running Kinematics, Kinetics, and Spring-Mass Behavior over a 24-h Run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Katja Tomazin</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44 (15), pp.2719 - 2723. </w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (5), pp.829 - 836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2011.07.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3181fec518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859182v1</w:t>
+                <w:t xml:space="preserve">hal-01859190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Running Kinematics, Kinetics, and Spring-Mass Behavior over a 24-h Run</w:t>
+                <w:t xml:space="preserve">Effect of fatigue on force production and force application technique during repeated sprints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Millet</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Tomazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (15), pp.2719 - 2723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2011.07.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3181fec518⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01859190v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminosity Determination in pp Collisions at sqrt(s)=7 TeV Using the ATLAS Detector at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 71, pp.1630. </w:t>
@@ -16642,298 +16642,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00555068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct measurement of power during one single sprint on treadmill</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
+                <w:t xml:space="preserve">Causes of dropouts in decathlon. A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bonnefoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Edouard</w:t>
+                <w:t xml:space="preserve">Jacques Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Belli</w:t>
+                <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 43 (10), pp.1970 - 1975. </w:t>
+              <w:t xml:space="preserve">Physical Therapy in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (4), pp.133 - 135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2010.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ptsp.2010.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859195v1</w:t>
+                <w:t xml:space="preserve">hal-01859194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causes of dropouts in decathlon. A pilot study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Edouard</w:t>
+                <w:t xml:space="preserve">Direct measurement of power during one single sprint on treadmill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Pruvost</w:t>
+                <w:t xml:space="preserve">R. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+                <w:t xml:space="preserve">A. Belli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Therapy in Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11 (4), pp.133 - 135. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (10), pp.1970 - 1975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ptsp.2010.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2010.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859194v1</w:t>
+                <w:t xml:space="preserve">hal-01859195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of nursery habitat degradation on flatfish population: Application to Solea solea in the Eastern Channel (Western Europe)</w:t>
               </w:r>
@@ -16945,51 +16945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mackinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17452,563 +17452,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charged-particle multiplicities in pp interactions at sqrt(s) = 900 GeV measured with the ATLAS detector at the LHC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId459" w:history="1">
+                <w:t xml:space="preserve">Observation of a Centrality-Dependent Dijet Asymmetry in Lead-Lead Collisions at sqrt(S(NN))= 2.76 TeV with the ATLAS Detector at the LHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.03.064⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105, pp.252303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.252303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00464800v1</w:t>
+                <w:t xml:space="preserve">in2p3-00541382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the ATLAS Detector using First Collision Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId459" w:history="1">
+                <w:t xml:space="preserve">Search for new particles in two-jet final states in 7 TeV proton-proton collisions with the ATLAS detector at the LHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2010)056⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105, pp.161801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.161801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00489869v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00509903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of a Centrality-Dependent Dijet Asymmetry in Lead-Lead Collisions at sqrt(S(NN))= 2.76 TeV with the ATLAS Detector at the LHC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId459" w:history="1">
+                <w:t xml:space="preserve">Performance of the ATLAS Detector using First Collision Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Abat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 105, pp.252303. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 09, 056 (66p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.252303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2010)056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00541382v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00489869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for new particles in two-jet final states in 7 TeV proton-proton collisions with the ATLAS detector at the LHC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId459" w:history="1">
+                <w:t xml:space="preserve">Charged-particle multiplicities in pp interactions at sqrt(s) = 900 GeV measured with the ATLAS detector at the LHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Abat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 105, pp.161801. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 688, pp.21-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.161801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.03.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00509903v1</w:t>
+                <w:t xml:space="preserve">in2p3-00464800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jumping ability: A theoretical integrative approach</w:t>
               </w:r>
@@ -18033,51 +18033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Hintzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Belli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 264 (1), pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18111,103 +18111,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the W -&gt; lnu and Z/gamma* -&gt; ll production cross sections in proton-proton collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12, pp.060. </w:t>
@@ -18308,295 +18308,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New geological insights and structural control on fluid circulation in La Fossa cone (Vulcano, Aeolian Islands, Italy)</w:t>
+                <w:t xml:space="preserve">The Channel habitat atlas for marine resource management (CHARM): an aid for planning and decision-making in an area under strong anthropogenic pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Barde-Cabusson</w:t>
+                <w:t xml:space="preserve">C. S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Finizola</w:t>
+                <w:t xml:space="preserve">A. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Revil</w:t>
+                <w:t xml:space="preserve">F. Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ricci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Piscitelli</w:t>
+                <w:t xml:space="preserve">L. Curet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2009.06.002⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (4), pp.499-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2009051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00446813v1</w:t>
+                <w:t xml:space="preserve">hal-03505006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Channel habitat atlas for marine resource management (CHARM): an aid for planning and decision-making in an area under strong anthropogenic pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New geological insights and structural control on fluid circulation in La Fossa cone (Vulcano, Aeolian Islands, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barde-Cabusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. S. Martin</w:t>
+                <w:t xml:space="preserve">Anthony Finizola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Carpentier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Vaz</w:t>
+                <w:t xml:space="preserve">A. Revil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Coppin</w:t>
+                <w:t xml:space="preserve">T. Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Curet</w:t>
+                <w:t xml:space="preserve">S. Piscitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 22 (4), pp.499-508. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 185 (3), pp.231-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/alr/2009051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2009.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03505006v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00446813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do mechanical gait parameters explain the higher metabolic cost of walking in obese adolescents?</w:t>
               </w:r>
@@ -18948,358 +18948,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Running from Paris to Beijing: biomechanical and physiological consequences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Running pattern changes depending on the level of subjects’ awareness of the measurements performed: A “sampling effect” in human locomotion experiments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (4), pp.507--510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2009.07.123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-009-1194-3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859281v1</w:t>
+                <w:t xml:space="preserve">hal-01232355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Running pattern changes depending on the level of subjects’ awareness of the measurements performed: A “sampling effect” in human locomotion experiments?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Running from Paris to Beijing: biomechanical and physiological consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Degache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Feasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 30 (4), pp.507--510. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 107 (6), pp.731 - 738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2009.07.123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-009-1194-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232355v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elite long sprint running: a comparison between incline and level training sessions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19380,51 +19380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Hintzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Belli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 41 (14), pp.2940 - 2945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19464,295 +19464,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined performance tests before installation of the ATLAS semiconductor and transition radiation tracking detectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId569" w:history="1">
+                <w:t xml:space="preserve">The ATLAS experiment at the CERN Large Hadron Collider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Abat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Abdesselam</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P.P. Allport</w:t>
+                <w:t xml:space="preserve">J. Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdelalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 3, pp.P08003. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/3/08/P08003⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 3, pp.S08003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/3/08/S08003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00310547v1</w:t>
+                <w:t xml:space="preserve">in2p3-00315956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ATLAS experiment at the CERN Large Hadron Collider</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId569" w:history="1">
+                <w:t xml:space="preserve">Combined performance tests before installation of the ATLAS semiconductor and transition radiation tracking detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Abat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.N. Addy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.P.A. Åkesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.P. Allport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 3, pp.S08003. </w:t>
+              <w:t xml:space="preserve">, 2008, 3, pp.P08003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/3/08/S08003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/3/08/P08003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00315956v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00310547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergent signs of degradation of both the capacity and the quality of an essential fish habitat : synthesis on the Seine estuary (France), an highly anthropised estuary of which flatfish nursery function is altered.</w:t>
               </w:r>
@@ -19777,51 +19777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19898,51 +19898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zameziati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20014,51 +20014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsatellite genetic variation reveals extensive introgression between wild and introduced stocks, and a new evolutionary unit in French pike Esox lucius L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Launez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Minery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20143,51 +20143,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional mapping in pea, as an aid to the candidate gene selection and for investigating synteny with the model legume Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20289,90 +20289,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the contact time on coupling time and a simple method to measure coupling time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Zameziati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Deiuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Telonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 96 (6), pp.752 - 756. </w:t>
@@ -20448,51 +20448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Loridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mcphee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20581,51 +20581,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple method for measurement of maximal downstroke power on friction-loaded cycle ergometer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Belli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.141-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20663,51 +20663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rilmenidine normalizes fructose-induced insulin resistance and hypertension in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Berthault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirentxu Dubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20926,51 +20926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boussinesq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21200,51 +21200,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The kingdom of Tonga devastated by a megatsunami in the mid-15th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wassmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21325,51 +21325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCASim: A Flexible and Reusable Detector Simulator for the MIRI instrument of the JWST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Beard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gastaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21450,77 +21450,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la fatigue en course à pieds : analyse cyclostationnaire des contraintes mécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21575,51 +21575,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsatellite genetic variation reveals extensive introgression between wild and introduced stocks, and a new evolutionary unit in French pike &amp;lt;em&amp;gt;(Exos lucius L.)&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Launey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Minery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21730,51 +21730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mcphee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Loridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21861,51 +21861,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;quot;Binarity and Magnetic Interactions in various classes of stars&amp;quot; (BinaMIcS) project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Neiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Alecian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21956,51 +21956,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité génétique chez le brochet (Esox lucius L.) : Introgression entre populations sauvages et stocks de repeuplement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Launey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Minery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22345,51 +22345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Capra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Matte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22450,90 +22450,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparée des contraintes énergétiques et musculaires d’un effort maximal réalisé sur le plat et en côte chez des athlètes élites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport de recherche n° 06-029, Institut National du Sport et de l'Education Physique (INSEP). 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -22559,103 +22559,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expected Performance of the ATLAS Experiment - Detector, Trigger and Physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Abat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, pp.1852</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -22968,51 +22968,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512166v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vonderscher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rozier-Delgado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Morin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251127" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749489v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delhaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rozier-Delgado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Vonderscher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Di Domenico" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Bowen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2413715" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083968v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Glaise" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rogowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2022-0294" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927179v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Romain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Cross" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Messonnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-023-00598-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693034v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Le Scouarnec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Andrieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Thubin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000004242" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03881332v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clavel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Leduc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Owen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2021-0339" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888991v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Corcelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Morin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gerus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Giacomo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Piponnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2022.03.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05023083v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryu Nagahara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jimenez-Reyes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14097" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910045v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Fornasier-Santos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Arnould" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jusseaume" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Millot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22228610" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992267v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legendre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Cuadrado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cote" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Michel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.10.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715512v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Bezodis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Colyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Bayne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bezodis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2021.110685" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297167v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Hollander" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navarro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Morales-Artacho" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2021.02.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04067772v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Di Prampero" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Osgnach" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspare Pavei" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-021-04752-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715490v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cross" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulmy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;benoit Morin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13897" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715493v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Hooren" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jim&#233;nez-Reyes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2021.1906523" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03154693v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bartolomei" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laisney" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shandilya" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Voisin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0EN01232G" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04067341v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brocherie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Millet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Hansen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-020-04500-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04067353v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Racinais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Couderc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joong Hyun Ryu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2020.1767188" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506534v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Hegyi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lahti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Giacomo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gerus" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cronin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2519/jospt.2019.8801" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608734v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foubert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mingelbier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Farrell" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11075" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263760v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Haar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garcia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Blatteau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mst.2019.0862" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086266v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horvais" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chiementin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Giandolini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19424280.2018.1555863" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057709v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ehrstr&#246;m" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Giandolini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chapuis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01627" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500473v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Corrion" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bergamaschi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Massiera" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206498" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127670v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Blanc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dirou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Veziris" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2018.08.016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465638v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurdan Mendiguchia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick J. Arnal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gimenez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01706" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946883v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borowiec" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lilic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.05.076" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L0KC60F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01767070v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Tartaruga" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Easthope" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanick Brisswalter" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001467" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538158v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bergot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abiteboul" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;jak" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antoun" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barras" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2018.08.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01767068v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt R Cross" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott R Brown" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chedati" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195477" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985712v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hernandez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yubero" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;gin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.09.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01767069v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Brown" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3796-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858822v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Balsalobre-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovannes Agopyan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2016-0104" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858829v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marrier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Meur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robineau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lacome" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0030" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858816v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piscione" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peeters" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0607" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858836v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giandolini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Horvais" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Morin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12692" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858824v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Petrakos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0444" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432788v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Dieulot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grenard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guillaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858810v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire P Millet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01675645v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Romain Riviere" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rossi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2017-0499" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858823v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Tomazin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0200" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692884v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rahmani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0814" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467677v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Termoz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rabita" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dorel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12627" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858815v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170679" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858818v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Brughelli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00677" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858826v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pareja-Blanco" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Cuadrado-Pe&#241;afiel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2015-0484" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04219942v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanchez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Homo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382872" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858820v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-016-0653-3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858808v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-116670" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858819v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0362" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858814v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Martinez-Ruiz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Martinez-Martinez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001241" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858813v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2017.02.008" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L54SR2LK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858812v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Feldman" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Helms" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0590" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858828v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Botter" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Rejc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Koido" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Shimizu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2015-0566" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858811v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rambaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Semay" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Testa" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-015087" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858830v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Vernillo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brent Edwards" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-016-0605-y" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659894v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Temesi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151687" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858838v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2015-0567" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01628542v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire P. Millet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000937" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858834v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.04.001" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB8NK6L1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858831v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3437-4" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858821v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Tinwala" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Lenetsky" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1261178" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858846v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Egan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-015-0422-8" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858832v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pantoja" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Saez de Villarreal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Peyr&#233;-Tartaruga" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001039" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01627097v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2015-0145" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01793596v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2015.1101482" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858843v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12583" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NQTJ5W0D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858839v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2015-0638" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858841v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Degache" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Oehen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Guex" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Giardini" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2015-0238" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858837v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tomazin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farooq" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.03.020" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-768VDLH2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467710v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Saez de Villareal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couturier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.009" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJNK62WQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467702v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12389" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L4QLZ697-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389134v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12490" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858859v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Gill" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2014-0151" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858856v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brughelli" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendiguchia" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1554628" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858844v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Arnal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00404" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858849v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00260" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869547v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lancelot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamonier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sun" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra12029b" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858845v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Edouard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cross" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2015.1122207" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364092v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchoulfian" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier Nicolas" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Feyer" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.05.007" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VJVC5CB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858853v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gindre" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lussiana" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hebert-Losier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2015.1068436" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858860v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez-Ruiz" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Morin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12388" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4S0CJ977-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858857v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2015-0049" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858854v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buchheit" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manouvrier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cassirame" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1555927" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858879v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mendez-Villanueva" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mayer" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jullien" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marles" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1353140" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858876v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nagahara" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Naito" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zushi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1363252" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858868v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Poupard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.03.002" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXM0KBLF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858866v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James de Lacey" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcguigan" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keir Hansen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000000572" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858863v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Gonz&#225;lez-Badillo" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-2947-1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858861v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Pappas" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Paradisis" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Tsolakis" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia Smirniotou" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2014.981853" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123130v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brind'Amour" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffargue" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaz" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foveau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2013.10.015" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858878v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sangnier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gimenez" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1354382" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858873v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Enrico Di Prampero" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182a124fb" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858872v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmikli" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1363192" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858867v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.04.012" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RT50J8P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232306v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y. Millet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-012-2465-y" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858880v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Farges" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-013-2634-7" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MV8JMV85-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232321v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane G. Grenier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Castells" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Oullion" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182456057" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858924v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strojnik" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Podpecan" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2058-1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XRNQF6HT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00694311v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aad" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abdallah" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Abdelalim" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdesselam" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/EPJC/S10052-012-2040-Z" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858885v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoffman" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00016.2012" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858922v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e31822d757a" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232323v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043586" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908318v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bourdin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-012-2379-8" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00606161v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.012003" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858900v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Escudier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldini" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1301332" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858920v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2103-0" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NGJ1DZJB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232325v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Isacco" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e318236edd8" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232324v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dalleau" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-012-0010-0" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466264v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00606029v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdelalim" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1744-9" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00566280v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.172002" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00564521v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.03.033" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00575808v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.05.010" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00566250v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.131802" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859189v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick S&#232;ve" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1804-0" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4ED6CBAB78F4507DCE306083F2078A813A87751D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859187v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupuy" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181e075a3" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859191v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Banfi" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo A. Kerherve" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.2009.01001.x" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GVP5812Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931583v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L Peltier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vincent" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirvent" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1550-2783-8-22" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00575330v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdesselam" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.05.043" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00531451v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.10.021" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859188v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Y. Millet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.01.028" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCBDQFRD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553903v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.052003" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00522603v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1512-2" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859182v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.07.020" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWXZ93Z1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859190v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3181fec518" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00555068v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1630-5" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859195v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnefoy" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belli" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2010.03.012" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKQZ35HQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859194v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pruvost" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ptsp.2010.07.004" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9NX34PG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729486v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rochette" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mackinson" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riou" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2009.08.003" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35VWLBH5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466251v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Taillardat" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3181da8d1e" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762511v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alizier" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulert" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bessineton" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuvilliez" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959780v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00464800v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abat" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.03.064" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00489869v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2010)056" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00541382v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.252303" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00509903v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.161801" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574834v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hintzy" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.01.021" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00525581v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2010)060" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859193v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446813v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barde-Cabusson" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ricci" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piscitelli" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2009.06.002" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505006v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Martin" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coppin" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Curet" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009051" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232361v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duche" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.91240.2008" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466243v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859283v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giorgio" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e31818f0950" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859281v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Feasson" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-009-1194-3" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EF9F69019684F0A1374C40E35EF7547B7AD9629/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232355v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2009.07.123" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9QK60RF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01765355v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fournel" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859284v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.07.028" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G3JN71N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00310547v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N. Addy" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P.A. &#197;kesson" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Allport" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/P08003" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00315956v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/S08003" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481775v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilliers" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859285v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zameziati" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2007.05.001" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8156X4WF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663801v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Launez" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Minery" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laroche" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-1112.2006.001059.x" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-573HDLMG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665415v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Loridon" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Quillet" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0205-y" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MMR19SCR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859286v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zameziati" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deiuri" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Telonio" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-005-0108-2" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-96GBJBNG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678712v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mcphee" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0014-3" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C7Q72J9T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859290v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408627v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Berthault" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirentxu Dubar" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ktorza" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferre" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888085v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebas" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Seroux" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Franck" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Loupiac" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lapanouse" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00214805v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boussinesq" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nazet" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patou" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1971586" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330302v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884000v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wassmer" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kula" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802462v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Beard" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gastaud" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruym&#225;n Azzollini" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchet" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553157v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Badaoui" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754993v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Minery" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laroche" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.119" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNKBQL39-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755514v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803540v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Neiner" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Alecian" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819652v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Laroche" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04453507v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maugat" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gambotti" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger-Carbonne" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben Hmidene" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cavali&#233;" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04453558v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nion-Huang" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195787v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pella" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matte" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fortin" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01988974v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00350536v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589805v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castro" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drouineau" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512166v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vonderscher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rozier-Delgado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Morin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251127" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749489v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delhaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rozier-Delgado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Vonderscher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Di Domenico" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Bowen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2413715" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083968v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Glaise" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rogowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2022-0294" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927179v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Romain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Cross" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Messonnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-023-00598-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693034v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Le Scouarnec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Andrieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Thubin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000004242" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888991v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Corcelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Morin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gerus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Giacomo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Piponnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2022.03.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03881332v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clavel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Leduc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Owen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2021-0339" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05023083v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryu Nagahara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jimenez-Reyes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14097" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legendre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Cuadrado" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cote" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Michel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.10.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910045v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Fornasier-Santos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Arnould" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jusseaume" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Millot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22228610" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715512v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Bezodis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Colyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Bayne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bezodis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2021.110685" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715490v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cross" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulmy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;benoit Morin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13897" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04067772v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Di Prampero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Osgnach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspare Pavei" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-021-04752-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297167v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Hollander" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navarro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Morales-Artacho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2021.02.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03154693v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosset" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bartolomei" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laisney" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shandilya" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Voisin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0EN01232G" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715493v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Hooren" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jim&#233;nez-Reyes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2021.1906523" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04067341v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brocherie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Millet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Hansen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-020-04500-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04067353v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Racinais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Couderc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joong Hyun Ryu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2020.1767188" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263760v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Haar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garcia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Blatteau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mst.2019.0862" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506534v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Hegyi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lahti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Giacomo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gerus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cronin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2519/jospt.2019.8801" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608734v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foubert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mingelbier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Farrell" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11075" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086266v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horvais" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chiementin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Giandolini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19424280.2018.1555863" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127670v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Blanc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dirou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Veziris" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2018.08.016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500473v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Corrion" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bergamaschi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Massiera" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206498" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465638v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurdan Mendiguchia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick J. Arnal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gimenez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01706" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057709v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ehrstr&#246;m" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Giandolini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chapuis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01627" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946883v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borowiec" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lilic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.05.076" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L0KC60F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01767070v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Tartaruga" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Easthope" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanick Brisswalter" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001467" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01767068v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt R Cross" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott R Brown" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chedati" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195477" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538158v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bergot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abiteboul" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;jak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antoun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barras" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2018.08.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985712v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hernandez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yubero" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;gin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.09.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01767069v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Brown" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3796-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858836v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giandolini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Horvais" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Morin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12692" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858824v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Petrakos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0444" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432788v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Dieulot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grenard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guillaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858810v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire P Millet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858816v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marrier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robineau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piscione" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lacome" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peeters" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0607" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858829v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Meur" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0030" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858822v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Balsalobre-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovannes Agopyan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2016-0104" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01675645v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Romain Riviere" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rossi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2017-0499" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467677v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Termoz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rabita" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dorel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12627" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858823v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Tomazin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0200" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692884v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rahmani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0814" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858818v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Brughelli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00677" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858815v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170679" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858826v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pareja-Blanco" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Cuadrado-Pe&#241;afiel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2015-0484" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04219942v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanchez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Homo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382872" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858811v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rambaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Semay" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Testa" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-015087" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858814v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Martinez-Ruiz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Martinez-Martinez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001241" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858812v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Feldman" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Helms" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0590" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858813v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2017.02.008" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L54SR2LK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858828v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Botter" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Rejc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Koido" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Shimizu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2015-0566" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858820v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-016-0653-3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858819v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0362" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858830v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Vernillo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brent Edwards" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-016-0605-y" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858808v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-116670" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858821v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Tinwala" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Lenetsky" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1261178" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858834v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.04.001" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB8NK6L1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858831v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3437-4" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858838v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2015-0567" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01628542v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire P. Millet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000937" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659894v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Temesi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151687" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858846v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Egan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-015-0422-8" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858832v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pantoja" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Saez de Villarreal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Peyr&#233;-Tartaruga" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001039" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01627097v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2015-0145" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01793596v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2015.1101482" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858843v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12583" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NQTJ5W0D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858839v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2015-0638" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858841v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Degache" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Oehen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Guex" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Giardini" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2015-0238" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858837v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tomazin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farooq" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.03.020" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-768VDLH2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389134v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12490" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467702v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Saez de Villareal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couturier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12389" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L4QLZ697-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467710v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.009" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJNK62WQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858859v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Gill" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2014-0151" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858856v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brughelli" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendiguchia" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1554628" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858849v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00260" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858844v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Arnal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00404" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869547v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lancelot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamonier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sun" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra12029b" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858845v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Edouard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cross" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2015.1122207" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364092v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchoulfian" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier Nicolas" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Feyer" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.05.007" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VJVC5CB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858853v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gindre" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lussiana" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hebert-Losier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2015.1068436" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858860v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez-Ruiz" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Morin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12388" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4S0CJ977-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858857v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2015-0049" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858854v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buchheit" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manouvrier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cassirame" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1555927" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858876v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nagahara" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Naito" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zushi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1363252" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858868v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Poupard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.03.002" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXM0KBLF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858879v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mendez-Villanueva" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mayer" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jullien" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marles" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1353140" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858866v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James de Lacey" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcguigan" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keir Hansen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000000572" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858861v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Pappas" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Paradisis" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Tsolakis" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia Smirniotou" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2014.981853" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858863v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Gonz&#225;lez-Badillo" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-2947-1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858878v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sangnier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gimenez" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1354382" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858873v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Enrico Di Prampero" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182a124fb" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858872v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmikli" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1363192" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858867v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.04.012" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RT50J8P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123130v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brind'Amour" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffargue" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaz" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foveau" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2013.10.015" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232306v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y. Millet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-012-2465-y" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858880v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Farges" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-013-2634-7" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MV8JMV85-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232323v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane G. Grenier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Oullion" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043586" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858922v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e31822d757a" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858885v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoffman" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00016.2012" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232321v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Castells" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182456057" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00694311v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aad" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abdallah" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Abdelalim" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdesselam" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/EPJC/S10052-012-2040-Z" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858924v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strojnik" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Podpecan" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2058-1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XRNQF6HT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00606161v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.012003" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858900v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Escudier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldini" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1301332" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908318v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bourdin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-012-2379-8" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858920v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2103-0" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NGJ1DZJB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232325v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Isacco" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e318236edd8" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232324v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dalleau" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-012-0010-0" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466264v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859189v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick S&#232;ve" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1804-0" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4ED6CBAB78F4507DCE306083F2078A813A87751D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00566250v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdelalim" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.131802" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00566280v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.172002" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00575808v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.05.010" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00564521v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.03.033" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00606029v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1744-9" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859187v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupuy" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181e075a3" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931583v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L Peltier" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vincent" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirvent" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1550-2783-8-22" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00575330v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdesselam" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.05.043" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00531451v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.10.021" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859191v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Banfi" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo A. Kerherve" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.2009.01001.x" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GVP5812Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859188v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Y. Millet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.01.028" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCBDQFRD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553903v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.052003" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00522603v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1512-2" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859190v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3181fec518" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859182v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.07.020" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWXZ93Z1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00555068v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1630-5" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859194v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pruvost" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ptsp.2010.07.004" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9NX34PG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859195v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnefoy" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belli" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2010.03.012" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKQZ35HQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729486v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rochette" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mackinson" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riou" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2009.08.003" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35VWLBH5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466251v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Taillardat" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3181da8d1e" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762511v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alizier" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulert" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bessineton" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuvilliez" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959780v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00541382v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.252303" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00509903v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.161801" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00489869v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abat" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2010)056" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00464800v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.03.064" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574834v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hintzy" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.01.021" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00525581v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2010)060" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859193v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505006v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Martin" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coppin" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Curet" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009051" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446813v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barde-Cabusson" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ricci" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piscitelli" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2009.06.002" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232361v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duche" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.91240.2008" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466243v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859283v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giorgio" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e31818f0950" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232355v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2009.07.123" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9QK60RF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859281v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Feasson" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-009-1194-3" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EF9F69019684F0A1374C40E35EF7547B7AD9629/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01765355v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fournel" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859284v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.07.028" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G3JN71N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00315956v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/S08003" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00310547v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N. Addy" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P.A. &#197;kesson" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Allport" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/P08003" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481775v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilliers" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859285v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zameziati" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2007.05.001" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8156X4WF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663801v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Launez" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Minery" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laroche" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-1112.2006.001059.x" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-573HDLMG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665415v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Loridon" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Quillet" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0205-y" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MMR19SCR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859286v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zameziati" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deiuri" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Telonio" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-005-0108-2" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-96GBJBNG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678712v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mcphee" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0014-3" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C7Q72J9T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859290v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408627v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Berthault" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirentxu Dubar" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ktorza" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferre" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888085v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebas" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Seroux" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Franck" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Loupiac" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lapanouse" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00214805v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boussinesq" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nazet" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patou" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1971586" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330302v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884000v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wassmer" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kula" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802462v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Beard" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gastaud" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruym&#225;n Azzollini" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchet" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553157v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Badaoui" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754993v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Minery" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laroche" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.119" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNKBQL39-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755514v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803540v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Neiner" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Alecian" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819652v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Laroche" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04453507v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maugat" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gambotti" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger-Carbonne" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben Hmidene" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cavali&#233;" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04453558v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nion-Huang" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195787v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pella" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matte" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fortin" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01988974v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00350536v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589805v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castro" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drouineau" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>