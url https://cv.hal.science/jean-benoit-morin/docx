--- v1 (2026-05-07)
+++ v2 (2026-05-30)
@@ -636,161 +636,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Repeated Sprint Training With Progressive Elastic Resistance on Sprint Performance and Anterior-Posterior Force Production in Elite Young Soccer Players</w:t>
+                <w:t xml:space="preserve">Concurrent Validity and Reliability of Sprinting Force–Velocity Profile Assessed With GPS Devices in Elite Athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Le Scouarnec</w:t>
+                <w:t xml:space="preserve">Pauline Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cameron Owen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 36 (6), pp.1675-1681. </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (10), pp.1527-1531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000004242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2021-0339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03693034v1</w:t>
+                <w:t xml:space="preserve">hal-03881332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New field ergometer to reproducibly measure maximum strength and rate of force development of hamstrings</w:t>
               </w:r>
@@ -900,161 +900,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent Validity and Reliability of Sprinting Force–Velocity Profile Assessed With GPS Devices in Elite Athletes</w:t>
+                <w:t xml:space="preserve">Effects of Repeated Sprint Training With Progressive Elastic Resistance on Sprint Performance and Anterior-Posterior Force Production in Elite Young Soccer Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Clavel</w:t>
+                <w:t xml:space="preserve">Johan Le Scouarnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Leduc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+                <w:t xml:space="preserve">Benoit Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cameron Owen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
+                <w:t xml:space="preserve">Teddy Thubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (10), pp.1527-1531. </w:t>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (6), pp.1675-1681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2021-0339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000004242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03881332v1</w:t>
+                <w:t xml:space="preserve">hal-03693034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal mechanical force‐velocity profile for sprint acceleration performance</w:t>
               </w:r>
@@ -1436,827 +1436,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ratio of forces during sprint acceleration: A comparison of different calculation methods</w:t>
+                <w:t xml:space="preserve">Towards the development of safer by design TiO 2 -based photocatalytic paint: impacts and performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil Bezodis</w:t>
+                <w:t xml:space="preserve">A. Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffi Colyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ryu Nagahara</w:t>
+                <w:t xml:space="preserve">V. Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Bayne</w:t>
+                <w:t xml:space="preserve">J. Laisney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Bezodis</w:t>
+                <w:t xml:space="preserve">N. Shandilya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2021.110685⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.758-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0EN01232G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715512v1</w:t>
+                <w:t xml:space="preserve">cea-03154693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower limb force‐production capacities in alpine skiing disciplines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthew Cross</w:t>
+                <w:t xml:space="preserve">The effect of countermovement on force production capacity depends on extension velocity: A study of alpine skiers and sprinters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Romain Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bas van Hooren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Jiménez-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.13897⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (16), pp.1882-1892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2021.1906523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715490v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Running at altitude: the 100-m dash</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ratio of forces during sprint acceleration: A comparison of different calculation methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Osgnach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+                <w:t xml:space="preserve">Neil Bezodis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Slawinski</w:t>
+                <w:t xml:space="preserve">Steffi Colyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryu Nagahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspare Pavei</w:t>
+                <w:t xml:space="preserve">Helen Bayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Bezodis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-021-04752-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127, pp.110685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2021.110685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067772v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower limb muscle injury location shift from posterior lower leg to hamstring muscles with increasing discipline-related running velocity in international athletics championships</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lower limb force‐production capacities in alpine skiing disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Navarro</w:t>
+                <w:t xml:space="preserve">Matthew Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Romain Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coulmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐benoit Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsams.2021.02.006⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (4), pp.848-860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.13897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03297167v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the development of safer by design TiO 2 -based photocatalytic paint: impacts and performances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Running at altitude: the 100-m dash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Di Prampero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rosset</w:t>
+                <w:t xml:space="preserve">Cristian Osgnach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bartolomei</w:t>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Laisney</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Voisin</w:t>
+                <w:t xml:space="preserve">Gaspare Pavei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0EN01232G⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 121 (10), pp.2837-2848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-021-04752-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03154693v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of countermovement on force production capacity depends on extension velocity: A study of alpine skiers and sprinters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Romain Rivière</w:t>
+                <w:t xml:space="preserve">Lower limb muscle injury location shift from posterior lower leg to hamstring muscles with increasing discipline-related running velocity in international athletics championships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsten Hollander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bas van Hooren</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Coulmy</w:t>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Jiménez-Reyes</w:t>
+                <w:t xml:space="preserve">Antonio Morales-Artacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 39 (16), pp.1882-1892. </w:t>
+              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (7), pp.653-659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02640414.2021.1906523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2021.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715493v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03297167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Running mechanics and leg muscle activity patterns during early and late acceleration phases of repeated treadmill sprints in male recreational athletes</w:t>
               </w:r>
@@ -2500,425 +2500,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relax from the holiday on the edge of the lagoon : turquoise waters and red legs !</w:t>
+                <w:t xml:space="preserve">Impact of Hip Flexion Angle on Unilateral and Bilateral Nordic Hamstring Exercise Torque and High-Density Electromyography Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Haar</w:t>
+                <w:t xml:space="preserve">András Hegyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Morin</w:t>
+                <w:t xml:space="preserve">Johan Lahti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Morand</w:t>
+                <w:t xml:space="preserve">Jean-Patrick Giacomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Blatteau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pauline Gerus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Cronin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et santé tropicales </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/mst.2019.0862⟩</w:t>
+              <w:t xml:space="preserve">Journal of orthopaedic and sports physical therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (8), pp.584-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2519/jospt.2019.8801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02263760v1</w:t>
+                <w:t xml:space="preserve">hal-02506534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Hip Flexion Angle on Unilateral and Bilateral Nordic Hamstring Exercise Torque and High-Density Electromyography Activity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the effective spawning and nursery habitats of northern pike within a large spatiotemporally variable river landscape (St. Lawrence River, Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Lahti</w:t>
+                <w:t xml:space="preserve">A. Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Patrick Giacomo</w:t>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Gerus</w:t>
+                <w:t xml:space="preserve">M. Mingelbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil Cronin</w:t>
+                <w:t xml:space="preserve">J. M. Farrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of orthopaedic and sports physical therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 49 (8), pp.584-592. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (2), pp.803-819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2519/jospt.2019.8801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lno.11075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506534v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the effective spawning and nursery habitats of northern pike within a large spatiotemporally variable river landscape (St. Lawrence River, Canada)</w:t>
+                <w:t xml:space="preserve">Relax from the holiday on the edge of the lagoon : turquoise waters and red legs !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Foubert</w:t>
+                <w:t xml:space="preserve">J Haar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+                <w:t xml:space="preserve">A Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mingelbier</w:t>
+                <w:t xml:space="preserve">J Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Farrell</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Blatteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 64 (2), pp.803-819. </w:t>
+              <w:t xml:space="preserve">Médecine et santé tropicales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.11075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/mst.2019.0862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608734v1</w:t>
+                <w:t xml:space="preserve">hal-02263760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cushioning perception is associated with both tibia acceleration peak and vibration magnitude in heel-toe running</w:t>
               </w:r>
@@ -3028,6630 +3028,6555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeurs des tests IGRA pour le diagnostic de la tuberculose maladie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psychopathologie de la dysmorphie musculaire : analyse critique de la littérature internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Cuadrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Blanc</w:t>
+                <w:t xml:space="preserve">P. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Dirou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Morin</w:t>
+                <w:t xml:space="preserve">E. Yubero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Veziris</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Bégin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 35 (8), pp.894-899. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 176 (9), pp.919-927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2018.08.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2018.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127670v1</w:t>
+                <w:t xml:space="preserve">hal-02985712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychosocial factors as predictors of dropout in ultra-trailers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparison between the force–velocity relationships of unloaded and sled-resisted sprinting: single vs. multiple trial methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Corrion</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scott Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0206498⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 118 (3), pp.563 - 571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-017-3796-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03500473v1</w:t>
+                <w:t xml:space="preserve">hal-01767069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sprint Acceleration Mechanics in Fatigue Conditions: Compensatory Role of Gluteal Muscles in Horizontal Force Production and Potential Protection of Hamstring Muscles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Edouard</w:t>
+                <w:t xml:space="preserve">Acrolein production from methanol and ethanol mixtures over La- and Ce-doped FeMo catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lilic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jurdan Mendiguchia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gimenez</w:t>
+                <w:t xml:space="preserve">J. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01706⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 237 (---), pp.149-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2018.05.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465638v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute and Delayed Neuromuscular Alterations Induced by Downhill Running in Trained Trail Runners: Beneficial Effects of High-Pressure Compression Garments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Ehrström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Ehrström</w:t>
+                <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gruet</w:t>
+                <w:t xml:space="preserve">Marlène Giandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphys.2018.01627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acrolein production from methanol and ethanol mixtures over La- and Ce-doped FeMo catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psychosocial factors as predictors of dropout in ultra-trailers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Corrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Borowiec</w:t>
+                <w:t xml:space="preserve">Valérie Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lilic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Morin</w:t>
+                <w:t xml:space="preserve">Alessandro Bergamaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Devaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Dubois</w:t>
+                <w:t xml:space="preserve">Bernard Massiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2018.05.076⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (11), pp.e0206498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0206498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01946883v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short Trail Running Race: Beyond the Classic Model for Endurance Running Performance.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Ehrström</w:t>
+                <w:t xml:space="preserve">Sprint Acceleration Mechanics in Fatigue Conditions: Compensatory Role of Gluteal Muscles in Horizontal Force Production and Potential Protection of Hamstring Muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurdan Mendiguchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Lahti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick J. Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Tartaruga</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+                <w:t xml:space="preserve">Philippe Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000001467⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767070v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training at maximal power in resisted sprinting: Optimal load determination methodology and pilot results in team sport athletes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valeurs des tests IGRA pour le diagnostic de la tuberculose maladie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dirou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matt R Cross</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Veziris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0195477⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (8), pp.894-899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2018.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767068v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations pratiques pour l’utilisation et l’interprétation des tests de détection de l’interféron gamma dans le diagnostic de l’infection tuberculeuse latente et de la tuberculose maladie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short Trail Running Race: Beyond the Classic Model for Endurance Running Performance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Ehrström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Tartaruga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Easthope</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bergot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Barras</w:t>
+                <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2018.08.007⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (3), pp.580 - 588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000001467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538158v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychopathologie de la dysmorphie musculaire : analyse critique de la littérature internationale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Bégin</w:t>
+                <w:t xml:space="preserve">Training at maximal power in resisted sprinting: Optimal load determination methodology and pilot results in team sport athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt R Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Lahti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott R Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Chedati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Jimenez-Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2018.09.005⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (4), pp.e0195477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0195477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02985712v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison between the force–velocity relationships of unloaded and sled-resisted sprinting: single vs. multiple trial methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
+                <w:t xml:space="preserve">Recommandations pratiques pour l’utilisation et l’interprétation des tests de détection de l’interféron gamma dans le diagnostic de l’infection tuberculeuse latente et de la tuberculose maladie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bergot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Abiteboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Andréjak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Brown</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 118 (3), pp.563 - 571. </w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (8), pp.852-858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-017-3796-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2018.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767069v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the foot strike pattern on muscle activity and neuromuscular fatigue in downhill trail running</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Multifactorial, Criteria-based Progressive Algorithm for Hamstring Injury Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurdan Mendiguchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Giandolini</w:t>
+                <w:t xml:space="preserve">Enrique Martinez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Horvais</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.-B. Morin</w:t>
+                <w:t xml:space="preserve">Francisco Martinez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.12692⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (7), pp.1482 - 1492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000001241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858836v1</w:t>
+                <w:t xml:space="preserve">hal-01858814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very-Heavy Sled Training for Improving Horizontal-Force Output in Soccer Players</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+                <w:t xml:space="preserve">Concurrent Validity of GPS for Deriving Mechanical Properties of Sprint Acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryu Nagahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Botter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Rejc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaaki Koido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Petrakos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
+                <w:t xml:space="preserve">Takeshi Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 12 (6), pp.840 - 844. </w:t>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.129 - 132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2016-0444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2015-0566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858824v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding OLTC nonlinearities in predictive Volt Var Control for active distribution networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Morin</w:t>
+                <w:t xml:space="preserve">Methods of Power-Force-Velocity Profiling During Sprint Running: A Narrative Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Colas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">X. Guillaud</w:t>
+                <w:t xml:space="preserve">Matt Brughelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (7), pp.1255 - 1269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40279-016-0653-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432788v1</w:t>
+                <w:t xml:space="preserve">hal-01858820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does &amp;quot;Live High-Train Low (and High)&amp;quot; Hypoxic Training Alter Running Mechanics In Elite Team-sport Players?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégoire P Millet</w:t>
+                <w:t xml:space="preserve">Optimal Loading for Maximizing Power During Sled-Resisted Sprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Brughelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Brocherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (8), pp.1069 - 1077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2016-0362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858810v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercompensation Kinetics of Physical Qualities During a Taper in Team-Sport Athletes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Peeters</w:t>
+                <w:t xml:space="preserve">Biomechanics and Physiology of Uphill and Downhill Running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Vernillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Giandolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Brent Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2016-0607⟩</w:t>
+              <w:t xml:space="preserve">Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (4), pp.615 - 629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40279-016-0605-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858816v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Neuromuscular Fatigue Induced by an Intense Training Session in Rugby Sevens</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Robineau</w:t>
+                <w:t xml:space="preserve">Criteria for Return to Sport after Anterior Cruciate Ligament reconstruction with lower reinjury risk (CR’STAL study): protocol for a prospective observational study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lacome</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Couderc</w:t>
+                <w:t xml:space="preserve">Bertrand Semay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2016-0030⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (6), pp.e015087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2016-015087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858829v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Validity and Reliability of an iPhone App for Measuring Running Mechanics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hovannes Agopyan</w:t>
+                <w:t xml:space="preserve">Lower limb mechanical asymmetry during repeated treadmill sprints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brocherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire P Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/jab.2016-0104⟩</w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52, pp.203 - 214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2017.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858822v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Fast is a Horizontal Squat Jump?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Potential for a Targeted Strength-Training Program to Decrease Asymmetry and Increase Performance: A Proof of Concept in Sprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin Feldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Helms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Marrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.1 - 18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2017-0499⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 12 (10), pp.1392 - 1395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2016-0590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675645v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How 100-m Event Analyses Improve Our Understanding of World-Class Men's and Women's Sprint Performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Dorel</w:t>
+                <w:t xml:space="preserve">Where does the One-Repetition Maximum Exist on the Force-Velocity Relationship in Squat?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Romain Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Jimenez-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.12627⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (13), pp.1035 - 1043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0043-116670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467677v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etiology of Neuromuscular Fatigue After Repeated Sprints Depends on Exercise Modality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katja Tomazin</w:t>
+                <w:t xml:space="preserve">How Fast is a Horizontal Squat Jump?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Romain Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Millet</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Jimenez-Reyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 12 (7), pp.878 - 885. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2016-0200⟩</w:t>
+              <w:t xml:space="preserve">, 2017, pp.1 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2017-0499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858823v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Method for Assessing Upper Limb Force-Velocity Profile in Bench Press</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
+                <w:t xml:space="preserve">The Validity and Reliability of an iPhone App for Measuring Running Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Balsalobre-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hovannes Agopyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2016-0814⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (3), pp.222 - 226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jab.2016-0104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692884v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of an Individualized Training Based on Force-Velocity Profiling during Jumping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
+                <w:t xml:space="preserve">Effects of the foot strike pattern on muscle activity and neuromuscular fatigue in downhill trail running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Giandolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Horvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matt Brughelli</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-B. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (8), pp.809 - 819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2016.00677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sms.12692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858818v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Alterations Associated with Repeated Treadmill Sprinting under Heat Stress</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Very-Heavy Sled Training for Improving Horizontal-Force Output in Soccer Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégoire P Millet</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Petrakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Jiménez-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0170679⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (6), pp.840 - 844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2016-0444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858815v1</w:t>
+                <w:t xml:space="preserve">hal-01858824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of a Simple Method for Measuring Force-Velocity-Power Profile in Countermovement Jump</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fernando Pareja-Blanco</w:t>
+                <w:t xml:space="preserve">Supercompensation Kinetics of Physical Qualities During a Taper in Team-Sport Athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Marrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Conceição</w:t>
+                <w:t xml:space="preserve">Julien Robineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Víctor Cuadrado-Peñafiel</w:t>
+                <w:t xml:space="preserve">Julien Piscione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lacome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 12 (1), pp.36 - 43. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2015-0484⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 12 (9), pp.1163 - 1169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2016-0607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858826v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pole carriage on sprint mechanical properties during pole vault run-up</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Sanchez</w:t>
+                <w:t xml:space="preserve">Quantifying Neuromuscular Fatigue Induced by an Intense Training Session in Rugby Sevens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Marrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Homo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+                <w:t xml:space="preserve">Yann Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Robineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lacome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 20 (sup1), pp.S83-S84. </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (2), pp.218 - 223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2016-0030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219942v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criteria for Return to Sport after Anterior Cruciate Ligament reconstruction with lower reinjury risk (CR’STAL study): protocol for a prospective observational study in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embedding OLTC nonlinearities in predictive Volt Var Control for active distribution networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Rambaud</w:t>
+                <w:t xml:space="preserve">F. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Semay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+                <w:t xml:space="preserve">J.Y. Dieulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Testa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Grenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 143, pp.225-234</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858811v1</w:t>
+                <w:t xml:space="preserve">hal-02432788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multifactorial, Criteria-based Progressive Algorithm for Hamstring Injury Treatment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Edouard</w:t>
+                <w:t xml:space="preserve">Does &amp;quot;Live High-Train Low (and High)&amp;quot; Hypoxic Training Alter Running Mechanics In Elite Team-sport Players?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire P Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brocherie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (3), pp.328-332</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858814v1</w:t>
+                <w:t xml:space="preserve">hal-01858810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Potential for a Targeted Strength-Training Program to Decrease Asymmetry and Increase Performance: A Proof of Concept in Sprinting</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etiology of Neuromuscular Fatigue After Repeated Sprints Depends on Exercise Modality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Tomazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 12 (10), pp.1392 - 1395. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2016-0590⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 12 (7), pp.878 - 885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2016-0200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858812v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower limb mechanical asymmetry during repeated treadmill sprints</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How 100-m Event Analyses Improve Our Understanding of World-Class Men's and Women's Sprint Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 52, pp.203 - 214. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (1), pp.45-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2017.02.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sms.12627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01858813v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent Validity of GPS for Deriving Mechanical Properties of Sprint Acceleration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Simple Method for Assessing Upper Limb Force-Velocity Profile in Bench Press</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 12 (1), pp.129 - 132. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2015-0566⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 13 (2), pp.200-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2016-0814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858828v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods of Power-Force-Velocity Profiling During Sprint Running: A Narrative Review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
+                <w:t xml:space="preserve">Mechanical Alterations Associated with Repeated Treadmill Sprinting under Heat Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brocherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Racinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire P Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40279-016-0653-3⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0170679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858820v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Loading for Maximizing Power During Sled-Resisted Sprinting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Effectiveness of an Individualized Training Based on Force-Velocity Profiling during Jumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Jiménez-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Brughelli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Scott Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2016-0362⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2016.00677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858819v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanics and Physiology of Uphill and Downhill Running</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">W. Brent Edwards</w:t>
+                <w:t xml:space="preserve">Influence of pole carriage on sprint mechanical properties during pole vault run-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Homo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40279-016-0605-y⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (sup1), pp.S83-S84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858830v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where does the One-Repetition Maximum Exist on the Force-Velocity Relationship in Squat?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+                <w:t xml:space="preserve">Validity of a Simple Method for Measuring Force-Velocity-Power Profile in Countermovement Jump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Jiménez-Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Pareja-Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Conceição</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Cuadrado-Peñafiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 38 (13), pp.1035 - 1043. </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.36 - 43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0043-116670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2015-0484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858808v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining friction and effective loading for sled sprinting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matt Cross</w:t>
+                <w:t xml:space="preserve">Changes in running mechanics over 100-m, 200-m and 400-m treadmill sprints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brocherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farhan Tinwala</w:t>
+                <w:t xml:space="preserve">K. Tomazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seth Lenetsky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
+                <w:t xml:space="preserve">A. Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matt Brughelli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-B. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 35 (22), pp.2198 - 2203. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (9), pp.1490 - 1497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02640414.2016.1261178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858821v1</w:t>
+                <w:t xml:space="preserve">hal-01858837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foot strike pattern differently affects the axial and transverse components of shock acceleration and attenuation in downhill trail running</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sprint Acceleration Mechanics in Masters Athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pantoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Saez de Villarreal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Peyré-Tartaruga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (12), pp.2469 - 2476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000001039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.04.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01858834v1</w:t>
+                <w:t xml:space="preserve">hal-01858832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue associated with prolonged graded running</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resisted Sled Sprint Training to Improve Sprint Performance: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Petrakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Egan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-016-3437-4⟩</w:t>
+              <w:t xml:space="preserve">Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (3), pp.381 - 400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40279-015-0422-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858831v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impairment of Sprint Mechanical Properties in an Actual Soccer Match: A Pilot Study</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of the Fatigue Induced by a 110-km Ultramarathon on Tibial Impact Acceleration and Lower Leg Kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Giandolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Temesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick J. Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2015-0567⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.151687 - 151687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0151687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858838v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Alterations to Repeated Treadmill Sprints in Normobaric Hypoxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Brocherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire P. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 48 (8), pp.1570-1579. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1249/MSS.0000000000000937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Fatigue Induced by a 110-km Ultramarathon on Tibial Impact Acceleration and Lower Leg Kinematics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Foot strike pattern differently affects the axial and transverse components of shock acceleration and attenuation in downhill trail running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Giandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Martin</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Horvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0151687⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (9), pp.1765 - 1771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659894v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resisted Sled Sprint Training to Improve Sprint Performance: A Systematic Review</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fatigue associated with prolonged graded running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Giandolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Vernillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Horvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Brent Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40279-015-0422-8⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (10), pp.1859 - 1873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-016-3437-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858846v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sprint Acceleration Mechanics in Masters Athletes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Peyré-Tartaruga</w:t>
+                <w:t xml:space="preserve">Impairment of Sprint Mechanical Properties in an Actual Soccer Match: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryu Nagahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaaki Koido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (7), pp.893 - 898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2015-0567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000001039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01858832v1</w:t>
+                <w:t xml:space="preserve">hal-01858838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrasession and Intersession Reliability of Running Mechanics during Treadmill Sprints</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Determining friction and effective loading for sled sprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhan Tinwala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seth Lenetsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Brughelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (22), pp.2198 - 2203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2016.1261178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2015-0145⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01627097v1</w:t>
+                <w:t xml:space="preserve">hal-01858821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Running mechanical alterations during repeated treadmill sprints in hot versus hypoxic environments. A pilot study</w:t>
+                <w:t xml:space="preserve">Intrasession and Intersession Reliability of Running Mechanics during Treadmill Sprints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Brocherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Millet</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire P Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2015.1101482⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), pp.432-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2015-0145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793596v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute and delayed peripheral and central neuromuscular alterations induced by a short and intense downhill trail run</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Running mechanical alterations during repeated treadmill sprints in hot versus hypoxic environments. A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brocherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Millet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.12583⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (12), pp.1190-1198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2015.1101482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01858843v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting Power-Force-Velocity Profiles for Individualized and Specific Training</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Acute and delayed peripheral and central neuromuscular alterations induced by a short and intense downhill trail run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Giandolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Horvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2015-0638⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (11), pp.1321 - 1333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.12583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858839v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Running Mechanics during the World’s Most Challenging Mountain Ultramarathon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interpreting Power-Force-Velocity Profiles for Individualized and Specific Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 11 (5), pp.608 - 614. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2015-0238⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.267 - 272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2015-0638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858841v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in running mechanics over 100-m, 200-m and 400-m treadmill sprints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Brocherie</w:t>
+                <w:t xml:space="preserve">Running Mechanics during the World’s Most Challenging Mountain Ultramarathon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Degache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Tomazin</w:t>
+                <w:t xml:space="preserve">Lukas Oehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Farooq</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kenny Guex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.03.020⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (5), pp.608 - 614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2015-0238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01858837v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple method for measuring power, force, velocity properties, and mechanical effectiveness in sprint running</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring Locomotor Load in Soccer: Is Metabolic Power, Powerful?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dorel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Buchheit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Manouvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cassirame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.12490⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (14), pp.1149 - 1155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0035-1555927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389134v1</w:t>
+                <w:t xml:space="preserve">hal-01858854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sprint Mechanics in World-Class Athletes: A New Insight into the Limits of Human Locomotion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of Four Sections for Analyzing Running Mechanics Alterations during Repeated Treadmill Sprints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brocherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Degache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire P Millet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (5), pp.583-594. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (5), pp.389 - 395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.12389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/jab.2015-0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01467702v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration Capability in Elite Sprinters and Ground Impulse : Push More, Brake Less?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymmetry after Hamstring Injury in English Premier League: Issue Resolved, Or Perhaps Not?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brughelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mendiguchia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.07.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (07), pp.603 - 603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0035-1554628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01467710v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Properties of Sprinting in Elite Rugby Union and Rugby League</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Brughelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9709,2818 +9634,2893 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetry after Hamstring Injury in English Premier League: Issue Resolved, Or Perhaps Not?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sprint Mechanics in World-Class Athletes: A New Insight into the Limits of Human Locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Brughelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Morin</w:t>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mendiguchia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eduardo Saez de Villareal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0035-1554628⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (5), pp.583-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.12389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858856v1</w:t>
+                <w:t xml:space="preserve">hal-01467702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuro-mechanical determinants of repeated treadmill sprints - Usefulness of an “hypoxic to normoxic recovery” approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acceleration Capability in Elite Sprinters and Ground Impulse : Push More, Brake Less?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Saez de Villareal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2015.00260⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (12), pp.3149--3154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858849v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sprint Acceleration Mechanics: The Major Role of Hamstrings in Horizontal Force Production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pedro Jiménez-Reyes</w:t>
+                <w:t xml:space="preserve">A simple method for measuring power, force, velocity properties, and mechanical effectiveness in sprint running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2015.00404⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.648 - 658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.12490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858844v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restraining deactivation of hierarchical zeolite supported NiW catalysts in the HDS of thiophene</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neuro-mechanical determinants of repeated treadmill sprints - Usefulness of an “hypoxic to normoxic recovery” approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brocherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire P Millet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ra12029b⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2015.00260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869547v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field monitoring of sprinting power–force–velocity profile before, during and after hamstring injury: two case reports</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Cross</w:t>
+                <w:t xml:space="preserve">Sprint Acceleration Mechanics: The Major Role of Hamstrings in Horizontal Force Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Jiménez-Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2015.1122207⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2015.00404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858845v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic XPEEM of highly conductive SI-doped GaN wires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restraining deactivation of hierarchical zeolite supported NiW catalysts in the HDS of thiophene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lamonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Renault</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">V. Feyer</w:t>
+                <w:t xml:space="preserve">Y. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.05.007⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (90), pp.74150-74158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ra12029b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01364092v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability and validity of the Myotest® for measuring running stride kinematics</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spectroscopic XPEEM of highly conductive SI-doped GaN wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tchoulfian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chevalier Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Feyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2015.1068436⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, LEEM-PEEM 9, 159 (3), pp.476-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858853v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hamstring-emphasized neuromuscular training on strength and sprinting mechanics in football players</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
+                <w:t xml:space="preserve">Field monitoring of sprinting power–force–velocity profile before, during and after hamstring injury: two case reports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mendiguchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.B. Morin</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Edouard</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brughelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.12388⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (6), pp.535 - 541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2015.1122207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01858860v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Four Sections for Analyzing Running Mechanics Alterations during Repeated Treadmill Sprints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Brocherie</w:t>
+                <w:t xml:space="preserve">Reliability and validity of the Myotest® for measuring running stride kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lussiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Hebert-Losier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégoire P Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 31 (5), pp.389 - 395. </w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (7), pp.664 - 670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/jab.2015-0049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2015.1068436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858857v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Locomotor Load in Soccer: Is Metabolic Power, Powerful?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of hamstring-emphasized neuromuscular training on strength and sprinting mechanics in football players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mendiguchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Buchheit</w:t>
+                <w:t xml:space="preserve">E. Martinez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Manouvrier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.B. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (6), pp.e621 - e629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.12388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0035-1555927⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858854v1</w:t>
+                <w:t xml:space="preserve">hal-01858860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Acceleration with Spatiotemporal Variables in Maximal Sprinting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Force–Velocity Properties’ Contribution to Bilateral Deficit during Ballistic Push-off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Rejc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Nagahara</w:t>
+                <w:t xml:space="preserve">Pietro Enrico Di Prampero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Naito</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Zushi</w:t>
+                <w:t xml:space="preserve">Alain Belli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0033-1363252⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (1), pp.107 - 114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3182a124fb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858876v1</w:t>
+                <w:t xml:space="preserve">hal-01858873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple field method to identify foot strike pattern during running</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Millet</w:t>
+                <w:t xml:space="preserve">Progression of Mechanical Properties during On-field Sprint Running after Returning to Sports from a Hamstring Muscle Injury in Soccer Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mendiguchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Martinez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brughelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schmikli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2014.03.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (08), pp.690 - 695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0033-1363192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01858868v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locomotor Performance in Highly-Trained Young Soccer Players: Does Body Size Always Matter?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Marles</w:t>
+                <w:t xml:space="preserve">Force-Velocity Profile: Imbalance Determination and Effect on Lower Limb Ballistic Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sangnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brughelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 35 (06), pp.494 - 504. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0033-1353140⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 35 (06), pp.505 - 510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0033-1354382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858879v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Tapering on Power-Force-Velocity Profiling and Jump Performance in Professional Rugby League Players</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Keir Hansen</w:t>
+                <w:t xml:space="preserve">Simulation of uphill/downhill running on a level treadmill using additional horizontal force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000000572⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (10), pp.2517 - 2521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2014.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858866v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliabilities of leg and vertical stiffness during treadmill running</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morphospecies and taxonomic sufficiency of benthic megafauna in scientific bottom trawl surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brind'Amour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laffargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Foveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14763141.2014.981853⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2013.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858861v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of countermovement on power–force–velocity profile</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juan José González-Badillo</w:t>
+                <w:t xml:space="preserve">Locomotor Performance in Highly-Trained Young Soccer Players: Does Body Size Always Matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Buchheit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mendez-Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-014-2947-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (06), pp.494 - 504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0033-1353140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858863v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force-Velocity Profile: Imbalance Determination and Effect on Lower Limb Ballistic Performance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association of Acceleration with Spatiotemporal Variables in Maximal Sprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nagahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Naito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zushi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 35 (06), pp.505 - 510. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0033-1354382⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 35 (09), pp.755 - 761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0033-1363252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858878v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force–Velocity Properties’ Contribution to Bilateral Deficit during Ballistic Push-off</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A simple field method to identify foot strike pattern during running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Giandolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Horvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3182a124fb⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (7), pp.1588 - 1593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2014.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858873v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progression of Mechanical Properties during On-field Sprint Running after Returning to Sports from a Hamstring Muscle Injury in Soccer Players</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Mendiguchia</w:t>
+                <w:t xml:space="preserve">The Effects of Tapering on Power-Force-Velocity Profiling and Jump Performance in Professional Rugby League Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James de Lacey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Brughelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mcguigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keir Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Schmikli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 35 (08), pp.690 - 695. </w:t>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (12), pp.3567 - 3570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0033-1363192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000000572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858872v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of uphill/downhill running on a level treadmill using additional horizontal force</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Millet</w:t>
+                <w:t xml:space="preserve">Reliabilities of leg and vertical stiffness during treadmill running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Pappas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Paradisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charilaos Tsolakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasia Smirniotou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2014.04.012⟩</w:t>
+              <w:t xml:space="preserve">Sports Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (4), pp.391 - 399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14763141.2014.981853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858867v1</w:t>
+                <w:t xml:space="preserve">hal-01858861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphospecies and taxonomic sufficiency of benthic megafauna in scientific bottom trawl surveys</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Vaz</w:t>
+                <w:t xml:space="preserve">Effect of countermovement on power–force–velocity profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Jiménez-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Cuadrado-Peñafiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Conceição</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Foveau</w:t>
+                <w:t xml:space="preserve">Juan José González-Badillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 72, pp.1-9. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114 (11), pp.2281 - 2288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2013.10.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-014-2947-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123130v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact reduction during running: efficiency of simple acute interventions in recreational runners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Giandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick J. Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12597,51 +12597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact reduction through long-term intervention in recreational runners: midfoot strike pattern versus low-drop/low-heel height footwear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Giandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Horvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12733,2200 +12733,2201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of extreme-duration heavy load carriage on neuromuscular function and locomotion: a military-based study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why does walking economy improve after weight loss in obese adolescents?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordane G. Grenier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
+                <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Oullion</w:t>
+                <w:t xml:space="preserve">Laurie Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (8), pp.e43586. </w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (4), pp.659--665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0043586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e318236edd8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232323v1</w:t>
+                <w:t xml:space="preserve">hal-01232325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Force–Velocity Profile in Ballistic Movements—Altius</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lower Limb Mechanical Properties: Significant References Omitted</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e31822d757a⟩</w:t>
+              <w:t xml:space="preserve">Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (2), pp.151-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40279-012-0010-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858922v1</w:t>
+                <w:t xml:space="preserve">hal-01232324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacrificing economy to improve running performance—a reality in the ultramarathon?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Why Does Walking Economy Improve after Weight Loss in Obese Adolescents?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Belli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00016.2012⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (4), pp.659-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e318236edd8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858885v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Cost and Mechanical Work of Walking during Load Carriage in Soldiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane G. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Castells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Oullion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Messonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 44 (6), pp.1131--1140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3182456057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01232321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for lepton flavour violation in the eμ continuum with the ATLAS detector in √{s} = 7 TeV pp collisions at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 72, pp.2040. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/EPJC/S10052-012-2040-Z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00694311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue after short (100-m), medium (200-m) and long (400-m) treadmill sprints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tomazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Strojnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Podpecan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 112 (3), pp.1027 - 1036. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00421-011-2058-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the isolated diphoton cross section in pp collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal Force–Velocity Profile in Ballistic Movements—Altius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Rejc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Enrico Di Prampero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Belli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (2), pp.313 - 322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e31822d757a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.85.012003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00606161v1</w:t>
+                <w:t xml:space="preserve">hal-01858922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injuries in Youth and National Combined Events Championships</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Escudier</w:t>
+                <w:t xml:space="preserve">Sacrificing economy to improve running performance—a reality in the ultramarathon?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Baldini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-B. Morin</w:t>
+                <w:t xml:space="preserve">M. Hoffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 33 (10), pp.824 - 828. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 113 (3), pp.507 - 509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0031-1301332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00016.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858900v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical determinants of 100-m sprint running performance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Edouard</w:t>
+                <w:t xml:space="preserve">Effects of extreme-duration heavy load carriage on neuromuscular function and locomotion: a military-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane G. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Oullion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-012-2379-8⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (8), pp.e43586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0043586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908318v1</w:t>
+                <w:t xml:space="preserve">hal-01232323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-intensity sprint fatigue does not alter constant-submaximal velocity running mechanics and spring-mass behavior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katja Tomazin</w:t>
+                <w:t xml:space="preserve">Injuries in Youth and National Combined Events Championships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Millet</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Escudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-011-2103-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (10), pp.824 - 828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0031-1301332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01858920v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why does walking economy improve after weight loss in obese adolescents?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical determinants of 100-m sprint running performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Belli</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e318236edd8⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (11), pp.3921-3930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-012-2379-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232325v1</w:t>
+                <w:t xml:space="preserve">hal-00908318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower Limb Mechanical Properties: Significant References Omitted</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georges Dalleau</w:t>
+                <w:t xml:space="preserve">Measurement of the isolated diphoton cross section in pp collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdelalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40279-012-0010-0⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (1), pp.012003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.85.012003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232324v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00606161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Does Walking Economy Improve after Weight Loss in Obese Adolescents?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-intensity sprint fatigue does not alter constant-submaximal velocity running mechanics and spring-mass behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Tomazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e318236edd8⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (4), pp.1419 - 1428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-011-2103-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466264v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sprint running performance: comparison between treadmill and field conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+                <w:t xml:space="preserve">Luminosity Determination in pp Collisions at sqrt(s)=7 TeV Using the ATLAS Detector at the LHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Sève</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A.A. Abdelalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-010-1804-0⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71, pp.1630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1630-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859189v1</w:t>
+                <w:t xml:space="preserve">in2p3-00555068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for supersymmetry using final states with one lepton, jets, and missing transverse momentum with the ATLAS detector in sqrt{s} = 7 TeV pp</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Abdallah</w:t>
+                <w:t xml:space="preserve">Performance and Fatigue During Repeated Sprints: What is the Appropriate Sprint Dose?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.A. Abdelalim</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérémy Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 106, pp.131802. </w:t>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (7), pp.1918 - 1924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.131802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e3181e075a3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00566250v1</w:t>
+                <w:t xml:space="preserve">hal-01859187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Dijet Azimuthal Decorrelations in pp Collisions at sqrt(s)=7 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId461" w:history="1">
+                <w:t xml:space="preserve">Search for Diphoton Events with Large Missing Transverse Energy with 36 pb^-1 of 7 TeV Proton-Proton Collision Data with the ATLAS Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 106, pp.172002. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71, pp.1744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.172002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1744-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00566280v1</w:t>
+                <w:t xml:space="preserve">in2p3-00606029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for stable hadronising squarks and gluinos with the ATLAS experiment at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 701, pp.1-19. </w:t>
@@ -14964,103 +14965,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for Massive Long-lived Highly Ionising Particles with the ATLAS Detector at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 698, pp.353-370. </w:t>
@@ -15092,1158 +15093,1157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00564521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Diphoton Events with Large Missing Transverse Energy with 36 pb^-1 of 7 TeV Proton-Proton Collision Data with the ATLAS Detector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId461" w:history="1">
+                <w:t xml:space="preserve">Measurement of Dijet Azimuthal Decorrelations in pp Collisions at sqrt(s)=7 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 71, pp.1744. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.172002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1744-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.172002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00606029v1</w:t>
+                <w:t xml:space="preserve">in2p3-00566280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and Fatigue During Repeated Sprints: What is the Appropriate Sprint Dose?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Search for supersymmetry using final states with one lepton, jets, and missing transverse momentum with the ATLAS detector in sqrt{s} = 7 TeV pp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdelalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e3181e075a3⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.131802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.131802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859187v1</w:t>
+                <w:t xml:space="preserve">in2p3-00566250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of carbohydrates-BCAAs-caffeine ingestion on performance and neuromuscular function during a 2-h treadmill run: a randomized, double-blind, cross-over placebo-controlled study.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sprint running performance: comparison between treadmill and field conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Sève</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International Society of Sports Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1550-2783-8-22⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (8), pp.1695 - 1703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-010-1804-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931583v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for high-mass states with one lepton plus missing transverse momentum in proton-proton collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId461" w:history="1">
+                <w:t xml:space="preserve">Search for Quark Contact Interactions in Dijet Angular Distributions in pp Collisions at sqrt(s) = 7 TeV Measured with the ATLAS Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 701, pp.50-69. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.05.043⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 694, pp.327-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00575330v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00531451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Quark Contact Interactions in Dijet Angular Distributions in pp Collisions at sqrt(s) = 7 TeV Measured with the ATLAS Detector</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Abdesselam</w:t>
+                <w:t xml:space="preserve">Physiological and biological factors associated with a 24 h treadmill ultra-marathon performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Banfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo A. Kerherve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 694, pp.327-345. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (1), pp.54 - 61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.10.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0838.2009.01001.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00531451v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and biological factors associated with a 24 h treadmill ultra-marathon performance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of carbohydrates-BCAAs-caffeine ingestion on performance and neuromuscular function during a 2-h treadmill run: a randomized, double-blind, cross-over placebo-controlled study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo A. Kerherve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Morin</w:t>
+                <w:t xml:space="preserve">Sébastien L Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vincent</w:t>
+                <w:t xml:space="preserve">Lucile Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sirvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0838.2009.01001.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of the International Society of Sports Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8, pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1550-2783-8-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01859191v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in running mechanics and spring–mass behavior induced by a mountain ultra-marathon race</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Search for high-mass states with one lepton plus missing transverse momentum in proton-proton collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdelalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2011.01.028⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 701, pp.50-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.05.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859188v1</w:t>
+                <w:t xml:space="preserve">in2p3-00575330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Jet Shapes in Inclusive Jet Production in pp Collisions at sqrt(s) = 7 TeV using the ATLAS Detector</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in running mechanics and spring–mass behavior induced by a mountain ultra-marathon race</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tomazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.Y. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (6), pp.1104 - 1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2011.01.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.83.052003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00553903v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of inclusive jet and dijet cross sections in proton-proton collisions at 7 TeV centre-of-mass energy with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 71, pp.1512. </w:t>
@@ -16275,1070 +16275,1070 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00522603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Running Kinematics, Kinetics, and Spring-Mass Behavior over a 24-h Run</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of Jet Shapes in Inclusive Jet Production in pp Collisions at sqrt(s) = 7 TeV using the ATLAS Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdelalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 43 (5), pp.829 - 836. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.052003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3181fec518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.83.052003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859190v1</w:t>
+                <w:t xml:space="preserve">in2p3-00553903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fatigue on force production and force application technique during repeated sprints</w:t>
+                <w:t xml:space="preserve">Changes in Running Kinematics, Kinetics, and Spring-Mass Behavior over a 24-h Run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Katja Tomazin</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44 (15), pp.2719 - 2723. </w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (5), pp.829 - 836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2011.07.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3181fec518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859182v1</w:t>
+                <w:t xml:space="preserve">hal-01859190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminosity Determination in pp Collisions at sqrt(s)=7 TeV Using the ATLAS Detector at the LHC</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of fatigue on force production and force application technique during repeated sprints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Tomazin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (15), pp.2719 - 2723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2011.07.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1630-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00555068v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causes of dropouts in decathlon. A pilot study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Benthos de l'estuaire de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Pruvost</w:t>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Alizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aulert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bessineton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cuvilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Therapy in Sport</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fascicule Seine Aval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2.4, pp.ISBN 2-84834-054-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859194v1</w:t>
+                <w:t xml:space="preserve">hal-00762511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct measurement of power during one single sprint on treadmill</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Edouard</w:t>
+                <w:t xml:space="preserve">Mechanical Work and Metabolic Cost of Walking after Weight Loss in Obese Adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Belli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Taillardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 43 (10), pp.1970 - 1975. </w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (10), pp.1914-1922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2010.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3181da8d1e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01859195v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of nursery habitat degradation on flatfish population: Application to Solea solea in the Eastern Channel (Western Europe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rochette</w:t>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Rivot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Morin</w:t>
+                <w:t xml:space="preserve">S. Mackinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 64 (1-2), pp.34-44. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2009.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2009.08.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Work and Metabolic Cost of Walking after Weight Loss in Obese Adolescents</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurie Isacco</w:t>
+                <w:t xml:space="preserve">Causes of dropouts in decathlon. A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Taillardat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 42 (10), pp.1914-1922. </w:t>
+              <w:t xml:space="preserve">Physical Therapy in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (4), pp.133 - 135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3181da8d1e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ptsp.2010.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466251v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Benthos de l'estuaire de la Seine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+                <w:t xml:space="preserve">Direct measurement of power during one single sprint on treadmill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Alizier</w:t>
+                <w:t xml:space="preserve">R. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Aulert</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Belli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fascicule Seine Aval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (10), pp.1970 - 1975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2010.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762511v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Work and Metabolic Cost of Walking after Weight Loss in Obese Adolescents</w:t>
               </w:r>
@@ -17350,665 +17350,665 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Taillardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 42 (10), pp.1914-1922. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3181da8d1e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of a Centrality-Dependent Dijet Asymmetry in Lead-Lead Collisions at sqrt(S(NN))= 2.76 TeV with the ATLAS Detector at the LHC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId461" w:history="1">
+                <w:t xml:space="preserve">Charged-particle multiplicities in pp interactions at sqrt(s) = 900 GeV measured with the ATLAS detector at the LHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Abat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.252303⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 688, pp.21-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.03.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00541382v1</w:t>
+                <w:t xml:space="preserve">in2p3-00464800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for new particles in two-jet final states in 7 TeV proton-proton collisions with the ATLAS detector at the LHC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId461" w:history="1">
+                <w:t xml:space="preserve">Observation of a Centrality-Dependent Dijet Asymmetry in Lead-Lead Collisions at sqrt(S(NN))= 2.76 TeV with the ATLAS Detector at the LHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 105, pp.161801. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 105, pp.252303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.252303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.161801⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00509903v1</w:t>
+                <w:t xml:space="preserve">in2p3-00541382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the ATLAS Detector using First Collision Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId461" w:history="1">
+                <w:t xml:space="preserve">Search for new particles in two-jet final states in 7 TeV proton-proton collisions with the ATLAS detector at the LHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 09, 056 (66p.). </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105, pp.161801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2010)056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.161801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00489869v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00509903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charged-particle multiplicities in pp interactions at sqrt(s) = 900 GeV measured with the ATLAS detector at the LHC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId461" w:history="1">
+                <w:t xml:space="preserve">Performance of the ATLAS Detector using First Collision Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Abat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 688, pp.21-42. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 09, 056 (66p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.03.064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2010)056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00464800v1</w:t>
+                <w:t xml:space="preserve">in2p3-00489869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jumping ability: A theoretical integrative approach</w:t>
               </w:r>
@@ -18033,51 +18033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Hintzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Belli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 264 (1), pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18111,103 +18111,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the W -&gt; lnu and Z/gamma* -&gt; ll production cross sections in proton-proton collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12, pp.060. </w:t>
@@ -18308,998 +18308,998 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Channel habitat atlas for marine resource management (CHARM): an aid for planning and decision-making in an area under strong anthropogenic pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do mechanical gait parameters explain the higher metabolic cost of walking in obese adolescents?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. S. Martin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Curet</w:t>
+                <w:t xml:space="preserve">Pascale Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/alr/2009051⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (6), pp.1763-1770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.91240.2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03505006v1</w:t>
+                <w:t xml:space="preserve">hal-03466243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New geological insights and structural control on fluid circulation in La Fossa cone (Vulcano, Aeolian Islands, Italy)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Piscitelli</w:t>
+                <w:t xml:space="preserve">Do mechanical gait parameters explain the higher metabolic cost of walking in obese adolescents?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Duche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2009.06.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (6), pp.1763--1770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.91240.2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00446813v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do mechanical gait parameters explain the higher metabolic cost of walking in obese adolescents?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Duche</w:t>
+                <w:t xml:space="preserve">New geological insights and structural control on fluid circulation in La Fossa cone (Vulcano, Aeolian Islands, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barde-Cabusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Finizola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Piscitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.91240.2008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 185 (3), pp.231-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2009.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232361v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00446813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do mechanical gait parameters explain the higher metabolic cost of walking in obese adolescents?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Duché</w:t>
+                <w:t xml:space="preserve">The Channel habitat atlas for marine resource management (CHARM): an aid for planning and decision-making in an area under strong anthropogenic pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Curet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.91240.2008⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (4), pp.499-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2009051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466243v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigrip Flexible Device: Electromyographical Analysis and Comparison With the Bench Press Exercise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Running from Paris to Beijing: biomechanical and physiological consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Degache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Giorgio</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léonard Feasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 23 (2), pp.652 - 659. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 107 (6), pp.731 - 738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e31818f0950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-009-1194-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859283v1</w:t>
+                <w:t xml:space="preserve">hal-01859281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Running pattern changes depending on the level of subjects’ awareness of the measurements performed: A “sampling effect” in human locomotion experiments?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multigrip Flexible Device: Electromyographical Analysis and Comparison With the Bench Press Exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Giorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (2), pp.652 - 659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e31818f0950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2009.07.123⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01232355v1</w:t>
+                <w:t xml:space="preserve">hal-01859283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Running from Paris to Beijing: biomechanical and physiological consequences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Running pattern changes depending on the level of subjects’ awareness of the measurements performed: A “sampling effect” in human locomotion experiments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 107 (6), pp.731 - 738. </w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (4), pp.507--510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-009-1194-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2009.07.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859281v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elite long sprint running: a comparison between incline and level training sessions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19380,51 +19380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Hintzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Belli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 41 (14), pp.2940 - 2945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19470,103 +19470,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ATLAS experiment at the CERN Large Hadron Collider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Abat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3, pp.S08003. </w:t>
@@ -19604,64 +19604,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined performance tests before installation of the ATLAS semiconductor and transition radiation tracking detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Abat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.N. Addy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19764,51 +19764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19898,64 +19898,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zameziati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40 (15), pp.3341 - 3348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20124,349 +20124,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00663801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional mapping in pea, as an aid to the candidate gene selection and for investigating synteny with the model legume Medicago truncatula</w:t>
+                <w:t xml:space="preserve">Influence of the contact time on coupling time and a simple method to measure coupling time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+                <w:t xml:space="preserve">A Zameziati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Jacquin</w:t>
+                <w:t xml:space="preserve">E. Deiuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine K. Loridon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Quillet</w:t>
+                <w:t xml:space="preserve">A. Telonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96 (6), pp.752 - 756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-005-0108-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-005-0205-y⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665415v1</w:t>
+                <w:t xml:space="preserve">hal-01859286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the contact time on coupling time and a simple method to measure coupling time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional mapping in pea, as an aid to the candidate gene selection and for investigating synteny with the model legume Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Zameziati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Morin</w:t>
+                <w:t xml:space="preserve">Françoise Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Deiuri</w:t>
+                <w:t xml:space="preserve">Karine K. Loridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Telonio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Belli</w:t>
+                <w:t xml:space="preserve">Marie-Christine Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 96 (6), pp.752 - 756. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 112 (6), pp.1024-1041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-005-0108-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-005-0205-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859286v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsatellite marker polymorphism and mapping in pea (Pisum sativum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Loridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mcphee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20581,51 +20581,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple method for measurement of maximal downstroke power on friction-loaded cycle ergometer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Belli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.141-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21092,51 +21092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Vonderscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21450,77 +21450,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la fatigue en course à pieds : analyse cyclostationnaire des contraintes mécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21691,77 +21691,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new consensus map for genetic studies in pea (Pisum Sativum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mcphee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Loridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22450,90 +22450,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparée des contraintes énergétiques et musculaires d’un effort maximal réalisé sur le plat et en côte chez des athlètes élites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport de recherche n° 06-029, Institut National du Sport et de l'Education Physique (INSEP). 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -22559,103 +22559,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expected Performance of the ATLAS Experiment - Detector, Trigger and Physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Abat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, pp.1852</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -22968,51 +22968,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512166v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vonderscher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rozier-Delgado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Morin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251127" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749489v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delhaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rozier-Delgado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Vonderscher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Di Domenico" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Bowen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2413715" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083968v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Glaise" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rogowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2022-0294" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927179v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Romain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Cross" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Messonnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-023-00598-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693034v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Le Scouarnec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Andrieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Thubin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000004242" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888991v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Corcelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Morin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gerus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Giacomo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Piponnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2022.03.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03881332v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clavel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Leduc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Owen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2021-0339" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05023083v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryu Nagahara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jimenez-Reyes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14097" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legendre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Cuadrado" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cote" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Michel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.10.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910045v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Fornasier-Santos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Arnould" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jusseaume" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Millot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22228610" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715512v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Bezodis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Colyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Bayne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bezodis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2021.110685" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715490v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cross" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulmy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;benoit Morin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13897" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04067772v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Di Prampero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Osgnach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspare Pavei" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-021-04752-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297167v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Hollander" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navarro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Morales-Artacho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2021.02.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03154693v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosset" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bartolomei" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laisney" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shandilya" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Voisin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0EN01232G" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715493v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Hooren" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jim&#233;nez-Reyes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2021.1906523" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04067341v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brocherie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Millet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Hansen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-020-04500-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04067353v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Racinais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Couderc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joong Hyun Ryu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2020.1767188" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263760v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Haar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garcia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Blatteau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mst.2019.0862" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506534v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Hegyi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lahti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Giacomo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gerus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cronin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2519/jospt.2019.8801" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608734v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foubert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mingelbier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Farrell" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11075" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086266v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horvais" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chiementin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Giandolini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19424280.2018.1555863" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127670v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Blanc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dirou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Veziris" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2018.08.016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500473v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Corrion" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bergamaschi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Massiera" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206498" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465638v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurdan Mendiguchia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick J. Arnal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gimenez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01706" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057709v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ehrstr&#246;m" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Giandolini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chapuis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01627" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946883v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borowiec" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lilic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.05.076" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L0KC60F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01767070v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Tartaruga" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Easthope" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanick Brisswalter" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001467" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01767068v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt R Cross" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott R Brown" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chedati" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195477" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538158v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bergot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abiteboul" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;jak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antoun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barras" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2018.08.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985712v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hernandez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yubero" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;gin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.09.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01767069v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Brown" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3796-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858836v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giandolini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Horvais" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Morin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12692" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858824v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Petrakos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0444" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432788v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Dieulot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grenard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guillaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858810v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire P Millet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858816v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marrier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robineau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piscione" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lacome" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peeters" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0607" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858829v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Meur" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0030" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858822v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Balsalobre-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovannes Agopyan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2016-0104" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01675645v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Romain Riviere" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rossi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2017-0499" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467677v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Termoz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rabita" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dorel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12627" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858823v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Tomazin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0200" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692884v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rahmani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0814" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858818v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Brughelli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00677" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858815v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170679" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858826v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pareja-Blanco" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Cuadrado-Pe&#241;afiel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2015-0484" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04219942v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanchez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Homo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382872" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858811v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rambaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Semay" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Testa" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-015087" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858814v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Martinez-Ruiz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Martinez-Martinez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001241" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858812v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Feldman" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Helms" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0590" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858813v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2017.02.008" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L54SR2LK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858828v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Botter" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Rejc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Koido" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Shimizu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2015-0566" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858820v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-016-0653-3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858819v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0362" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858830v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Vernillo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brent Edwards" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-016-0605-y" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858808v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-116670" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858821v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Tinwala" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Lenetsky" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1261178" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858834v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.04.001" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB8NK6L1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858831v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3437-4" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858838v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2015-0567" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01628542v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire P. Millet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000937" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659894v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Temesi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151687" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858846v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Egan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-015-0422-8" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858832v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pantoja" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Saez de Villarreal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Peyr&#233;-Tartaruga" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001039" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01627097v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2015-0145" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01793596v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2015.1101482" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858843v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12583" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NQTJ5W0D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858839v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2015-0638" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858841v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Degache" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Oehen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Guex" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Giardini" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2015-0238" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858837v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tomazin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farooq" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.03.020" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-768VDLH2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389134v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12490" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467702v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Saez de Villareal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couturier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12389" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L4QLZ697-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467710v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.009" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJNK62WQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858859v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Gill" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2014-0151" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858856v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brughelli" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendiguchia" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1554628" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858849v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00260" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858844v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Arnal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00404" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869547v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lancelot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamonier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sun" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra12029b" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858845v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Edouard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cross" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2015.1122207" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364092v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchoulfian" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier Nicolas" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Feyer" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.05.007" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VJVC5CB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858853v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gindre" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lussiana" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hebert-Losier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2015.1068436" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858860v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez-Ruiz" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Morin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12388" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4S0CJ977-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858857v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2015-0049" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858854v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buchheit" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manouvrier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cassirame" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1555927" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858876v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nagahara" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Naito" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zushi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1363252" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858868v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Poupard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.03.002" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXM0KBLF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858879v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mendez-Villanueva" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mayer" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jullien" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marles" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1353140" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858866v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James de Lacey" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcguigan" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keir Hansen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000000572" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858861v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Pappas" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Paradisis" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Tsolakis" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia Smirniotou" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2014.981853" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858863v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Gonz&#225;lez-Badillo" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-2947-1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858878v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sangnier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gimenez" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1354382" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858873v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Enrico Di Prampero" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182a124fb" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858872v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmikli" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1363192" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858867v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.04.012" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RT50J8P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123130v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brind'Amour" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffargue" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaz" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foveau" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2013.10.015" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232306v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y. Millet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-012-2465-y" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858880v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Farges" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-013-2634-7" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MV8JMV85-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232323v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane G. Grenier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Oullion" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043586" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858922v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e31822d757a" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858885v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoffman" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00016.2012" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232321v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Castells" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182456057" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00694311v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aad" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abdallah" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Abdelalim" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdesselam" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/EPJC/S10052-012-2040-Z" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858924v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strojnik" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Podpecan" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2058-1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XRNQF6HT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00606161v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.012003" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858900v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Escudier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldini" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1301332" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908318v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bourdin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-012-2379-8" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858920v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2103-0" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NGJ1DZJB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232325v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Isacco" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e318236edd8" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232324v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dalleau" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-012-0010-0" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466264v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859189v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick S&#232;ve" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1804-0" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4ED6CBAB78F4507DCE306083F2078A813A87751D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00566250v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdelalim" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.131802" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00566280v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.172002" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00575808v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.05.010" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00564521v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.03.033" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00606029v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1744-9" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859187v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupuy" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181e075a3" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931583v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L Peltier" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vincent" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirvent" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1550-2783-8-22" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00575330v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdesselam" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.05.043" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00531451v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.10.021" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859191v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Banfi" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo A. Kerherve" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.2009.01001.x" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GVP5812Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859188v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Y. Millet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.01.028" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCBDQFRD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553903v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.052003" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00522603v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1512-2" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859190v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3181fec518" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859182v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.07.020" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWXZ93Z1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00555068v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1630-5" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859194v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pruvost" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ptsp.2010.07.004" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9NX34PG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859195v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnefoy" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belli" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2010.03.012" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKQZ35HQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729486v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rochette" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mackinson" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riou" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2009.08.003" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35VWLBH5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466251v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Taillardat" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3181da8d1e" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762511v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alizier" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulert" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bessineton" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuvilliez" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959780v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00541382v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.252303" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00509903v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.161801" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00489869v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abat" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2010)056" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00464800v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.03.064" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574834v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hintzy" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.01.021" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00525581v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2010)060" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859193v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505006v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Martin" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coppin" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Curet" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009051" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446813v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barde-Cabusson" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ricci" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piscitelli" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2009.06.002" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232361v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duche" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.91240.2008" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466243v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859283v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giorgio" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e31818f0950" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232355v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2009.07.123" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9QK60RF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859281v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Feasson" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-009-1194-3" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EF9F69019684F0A1374C40E35EF7547B7AD9629/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01765355v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fournel" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859284v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.07.028" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G3JN71N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00315956v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/S08003" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00310547v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N. Addy" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P.A. &#197;kesson" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Allport" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/P08003" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481775v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilliers" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859285v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zameziati" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2007.05.001" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8156X4WF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663801v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Launez" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Minery" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laroche" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-1112.2006.001059.x" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-573HDLMG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665415v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Loridon" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Quillet" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0205-y" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MMR19SCR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859286v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zameziati" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deiuri" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Telonio" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-005-0108-2" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-96GBJBNG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678712v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mcphee" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0014-3" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C7Q72J9T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859290v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408627v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Berthault" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirentxu Dubar" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ktorza" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferre" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888085v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebas" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Seroux" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Franck" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Loupiac" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lapanouse" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00214805v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boussinesq" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nazet" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patou" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1971586" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330302v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884000v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wassmer" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kula" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802462v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Beard" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gastaud" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruym&#225;n Azzollini" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchet" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553157v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Badaoui" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754993v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Minery" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laroche" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.119" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNKBQL39-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755514v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803540v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Neiner" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Alecian" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819652v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Laroche" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04453507v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maugat" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gambotti" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger-Carbonne" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben Hmidene" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cavali&#233;" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04453558v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nion-Huang" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195787v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pella" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matte" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fortin" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01988974v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00350536v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589805v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castro" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drouineau" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512166v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vonderscher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rozier-Delgado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Morin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251127" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749489v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delhaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rozier-Delgado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Vonderscher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Di Domenico" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Bowen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2413715" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083968v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Glaise" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rogowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2022-0294" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927179v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Romain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Cross" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Messonnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-023-00598-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03881332v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clavel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Leduc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Owen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2021-0339" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888991v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Corcelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Morin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gerus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Giacomo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Piponnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2022.03.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693034v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Le Scouarnec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Andrieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Thubin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000004242" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05023083v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryu Nagahara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jimenez-Reyes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14097" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legendre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Cuadrado" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cote" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Michel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.10.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910045v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Fornasier-Santos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Arnould" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jusseaume" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Millot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22228610" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03154693v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bartolomei" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laisney" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shandilya" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Voisin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0EN01232G" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Hooren" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulmy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jim&#233;nez-Reyes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2021.1906523" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715512v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Bezodis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Colyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Bayne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bezodis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2021.110685" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715490v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cross" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;benoit Morin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13897" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04067772v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Di Prampero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Osgnach" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspare Pavei" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-021-04752-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297167v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Hollander" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navarro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Morales-Artacho" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2021.02.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04067341v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brocherie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Millet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Hansen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-020-04500-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04067353v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Racinais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Couderc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joong Hyun Ryu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2020.1767188" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506534v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Hegyi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lahti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Giacomo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gerus" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cronin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2519/jospt.2019.8801" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608734v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foubert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mingelbier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Farrell" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11075" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263760v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Haar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garcia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Blatteau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mst.2019.0862" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086266v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horvais" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chiementin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Giandolini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19424280.2018.1555863" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985712v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hernandez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yubero" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;gin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.09.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01767069v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Brown" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3796-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946883v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borowiec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lilic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.05.076" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L0KC60F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057709v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ehrstr&#246;m" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Giandolini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chapuis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01627" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500473v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Corrion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bergamaschi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Massiera" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206498" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02465638v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurdan Mendiguchia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick J. Arnal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gimenez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01706" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127670v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Blanc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dirou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Veziris" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2018.08.016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01767070v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Tartaruga" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Easthope" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanick Brisswalter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001467" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01767068v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt R Cross" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott R Brown" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chedati" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195477" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538158v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bergot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abiteboul" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;jak" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antoun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barras" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2018.08.007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858814v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Martinez-Ruiz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Martinez-Martinez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001241" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858828v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Botter" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Rejc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Koido" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Shimizu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2015-0566" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858820v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Brughelli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-016-0653-3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858819v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0362" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858830v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Vernillo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brent Edwards" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-016-0605-y" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858811v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rambaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Semay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Testa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-015087" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858813v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire P Millet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2017.02.008" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L54SR2LK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858812v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Feldman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Helms" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marrier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0590" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858808v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rossi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-116670" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01675645v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Romain Riviere" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2017-0499" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858822v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Balsalobre-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovannes Agopyan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2016-0104" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858836v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giandolini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Horvais" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Morin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12692" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858824v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Petrakos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0444" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858816v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robineau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piscione" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lacome" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peeters" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0607" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858829v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Meur" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0030" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432788v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Dieulot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grenard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guillaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858810v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858823v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Tomazin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0200" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467677v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Termoz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rabita" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dorel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12627" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692884v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rahmani" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0814" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858815v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170679" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858818v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00677" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04219942v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanchez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Homo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382872" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858826v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pareja-Blanco" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Cuadrado-Pe&#241;afiel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2015-0484" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858837v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tomazin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farooq" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.03.020" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-768VDLH2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858832v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pantoja" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Saez de Villarreal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Peyr&#233;-Tartaruga" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001039" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858846v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Egan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-015-0422-8" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659894v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Temesi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151687" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01628542v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire P. Millet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000937" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858834v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.04.001" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB8NK6L1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858831v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3437-4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858838v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2015-0567" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858821v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Tinwala" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Lenetsky" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1261178" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01627097v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2015-0145" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01793596v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2015.1101482" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858843v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12583" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NQTJ5W0D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858839v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2015-0638" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858841v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Degache" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Oehen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Guex" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Giardini" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2015-0238" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858854v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buchheit" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manouvrier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cassirame" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1555927" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858857v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2015-0049" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858856v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brughelli" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendiguchia" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1554628" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858859v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Gill" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2014-0151" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467702v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Saez de Villareal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couturier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12389" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L4QLZ697-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467710v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.009" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJNK62WQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389134v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12490" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858849v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00260" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858844v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Arnal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00404" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869547v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lancelot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamonier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sun" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra12029b" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364092v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchoulfian" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier Nicolas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Feyer" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.05.007" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VJVC5CB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858845v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Edouard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cross" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2015.1122207" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858853v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gindre" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lussiana" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hebert-Losier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2015.1068436" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858860v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez-Ruiz" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Morin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12388" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4S0CJ977-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858873v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Enrico Di Prampero" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182a124fb" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858872v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmikli" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1363192" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858878v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sangnier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gimenez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1354382" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858867v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.04.012" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RT50J8P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123130v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brind'Amour" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffargue" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaz" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foveau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2013.10.015" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858879v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mendez-Villanueva" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mayer" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jullien" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marles" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1353140" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858876v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nagahara" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Naito" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zushi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1363252" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858868v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Poupard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.03.002" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXM0KBLF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858866v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James de Lacey" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcguigan" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keir Hansen" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000000572" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858861v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Pappas" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Paradisis" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Tsolakis" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia Smirniotou" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2014.981853" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858863v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Gonz&#225;lez-Badillo" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-2947-1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232306v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y. Millet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-012-2465-y" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858880v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Farges" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-013-2634-7" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MV8JMV85-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232325v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Isacco" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e318236edd8" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232324v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dalleau" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-012-0010-0" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466264v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232321v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane G. Grenier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Castells" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Oullion" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182456057" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00694311v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aad" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abdallah" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Abdelalim" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdesselam" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/EPJC/S10052-012-2040-Z" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858924v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strojnik" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Podpecan" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2058-1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XRNQF6HT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858922v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e31822d757a" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858885v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoffman" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00016.2012" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232323v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043586" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858900v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Escudier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldini" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1301332" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908318v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bourdin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-012-2379-8" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00606161v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.012003" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01858920v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2103-0" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NGJ1DZJB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00555068v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdelalim" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdesselam" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1630-5" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859187v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupuy" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181e075a3" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00606029v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1744-9" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00575808v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.05.010" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00564521v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.03.033" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00566280v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.172002" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00566250v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.131802" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859189v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick S&#232;ve" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1804-0" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4ED6CBAB78F4507DCE306083F2078A813A87751D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00531451v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.10.021" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859191v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Banfi" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo A. Kerherve" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.2009.01001.x" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GVP5812Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931583v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L Peltier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vincent" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirvent" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1550-2783-8-22" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00575330v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.05.043" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859188v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Y. Millet" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.01.028" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCBDQFRD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00522603v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1512-2" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553903v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.052003" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859190v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3181fec518" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859182v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.07.020" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWXZ93Z1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762511v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alizier" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulert" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bessineton" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuvilliez" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466251v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Taillardat" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3181da8d1e" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729486v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rochette" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mackinson" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riou" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2009.08.003" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35VWLBH5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859194v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pruvost" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ptsp.2010.07.004" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9NX34PG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859195v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnefoy" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belli" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2010.03.012" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKQZ35HQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959780v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00464800v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abat" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.03.064" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00541382v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.252303" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00509903v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.161801" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00489869v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2010)056" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574834v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hintzy" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.01.021" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00525581v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2010)060" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859193v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466243v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.91240.2008" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232361v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duche" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446813v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barde-Cabusson" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ricci" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piscitelli" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2009.06.002" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505006v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Martin" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coppin" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Curet" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009051" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859281v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Feasson" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-009-1194-3" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EF9F69019684F0A1374C40E35EF7547B7AD9629/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859283v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giorgio" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e31818f0950" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232355v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2009.07.123" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9QK60RF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01765355v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fournel" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859284v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.07.028" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G3JN71N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00315956v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/S08003" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00310547v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N. Addy" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P.A. &#197;kesson" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Allport" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/P08003" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481775v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilliers" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859285v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zameziati" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2007.05.001" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8156X4WF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663801v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Launez" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Minery" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laroche" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-1112.2006.001059.x" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-573HDLMG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859286v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zameziati" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deiuri" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Telonio" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-005-0108-2" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-96GBJBNG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665415v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Loridon" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Quillet" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0205-y" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MMR19SCR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678712v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mcphee" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0014-3" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C7Q72J9T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01859290v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408627v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Berthault" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirentxu Dubar" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ktorza" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferre" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888085v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebas" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Seroux" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Franck" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Loupiac" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lapanouse" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00214805v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boussinesq" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nazet" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patou" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1971586" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330302v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884000v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wassmer" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kula" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802462v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Beard" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gastaud" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruym&#225;n Azzollini" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchet" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553157v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Badaoui" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754993v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Minery" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laroche" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.119" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNKBQL39-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755514v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803540v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Neiner" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Alecian" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819652v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Laroche" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04453507v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maugat" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gambotti" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger-Carbonne" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben Hmidene" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cavali&#233;" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04453558v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nion-Huang" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195787v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pella" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matte" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fortin" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01988974v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00350536v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589805v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castro" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drouineau" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>