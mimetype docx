--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Bernard Blaisot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des université à l'Université de Rouen Normandie - UMR 6614 CORIA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-bernard-blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4776-5847</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150009356</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of n-Heptane and Dodecane Swirl-Stabilized Spray Flames to Transverse Forcing Characterized by Flame Describing Functions Based on Downstream Acoustic Pressure or Velocity Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (4), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4066990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model describing an unsteady leak of compressed air from an open underwater storage tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Deberne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, pp.110318. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2023.110318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental three-dimensional location and size distribution of rising bubbles in a cylindrical column through light field imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schleuniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (10), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0231162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of the textural atomization process of a rocket engine-assisted coaxial jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Henry Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65 (12), pp.176. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-024-03916-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of pressure-based flame describing functions measured in an annular combustor under self-sustained oscillations and in an externally modulated linear combustor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Alhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véranika Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Durox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (1-4), pp.105249. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2024.105249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling between the deformation of a liquid convex object and the resulting scattered acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (3), pp.032104. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0188621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the effect of the 2D projection on droplet shape parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomization and Sprays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (8), pp.59-98. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/AtomizSpr.2022040525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation phenomenon of swirling spray flames at pressure antinodes of a transverse acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Domingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (4), pp.5987-5995. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a textural atomization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhry Abuzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-019-2780-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of air-assisted sprays submitted to high frequency transverse acoustic fields: Droplet clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ficuciello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (6), pp.067103. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4985202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic response of an injection system to high-frequency transverse acoustic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ficuciello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Théron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Spray and Combustion Dynamics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1756827717735300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nebulization of Nanocolloidal Suspensions for the Growth of Nanocomposite Coatings in Dielectric Barrier Discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Profili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Koronai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (10), pp.981--989. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.201500223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale analysis of atomizing liquid ligaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuella Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Thanh Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.251--263. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2015.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast high-repetition imaging of fuel sprays using picosecond fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (26), pp.33396--33407. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.033396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGE PROCESSING TECHNIQUES FOR VELOCITY, INTERFACE COMPLEXITY, AND DROPLET PRODUCTION MEASUREMENT IN THE NEAR-NOZZLE REGION OF A DIESEL SPRAY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sedarsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomization and Sprays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (9), pp.753--775. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/AtomizSpr.2015011054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LASER-DIFFRACTION MEASUREMENT OF NONSPHERICAL DROP SPRAYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomization and Sprays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (3), pp.223--249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collinear, two-color optical Kerr effect shutter for ultrafast time-resolved imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sedarsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (13), pp.15778--15790. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.015778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on the injection of an urea–water solution in hot air stream for the SCR application: Evaporation and spray/wall interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Osbat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 106, pp.166-177. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2012.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUMERICAL SIMULATION OF PRIMARY ATOMIZATION: INTERACTION WITH EXPERIMENTAL ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Bouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Desjonqueres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomization and Sprays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (12), pp.1103 - 1138. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/AtomizSpr.2013007525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser correlation velocimetry performance in diesel applications: spatial selectivity and velocity sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gazon Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1286. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-012-1286-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-picosecond ballistic imaging of a liquid jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girasole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.289-298. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-011-1220-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the adequacy between the laser diffraction diameter distribution and the 3-parameter Generalized-Gamma function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Dung Ngo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 79, pp.103 - 111. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2012.05.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drop size distribution measured by imaging: determination of the measurement volume by the calibration of the point spread function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (2), pp.025501. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/21/2/025501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of an air-assisted jet submitted to a transverse high-frequency acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boisdron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 640, pp.305-342. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S002211200999139X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of cylindrical liquid jets evolving in a transverse acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (2), </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3075823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time gate, optical layout, and wavelength effects on ballistic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girasole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time gate, optical layout, and wavelength effects on ballistic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Girasole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (9), pp.1995-2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomization and deviation of cylindrical water jets in a transverse acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 123 (5), pp.3455-3455. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2934288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplet size and morphology characterization for dense sprays by image processing: application to the Diesel spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39 (6), pp.977 - 994. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-005-0026-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical morphological determination of the growth rate of the interfacial disturbance of an excited Rayleigh jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lalizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Flow Visualization and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (3), pp.239. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/JFlowVisImageProc.v11.i3.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual laser-sheet tomography coupled with backlight imaging configurations to study the diesel jet structure at the nozzle outlet for high injection pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Flow Visualization and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9 (1), pp.55-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the theory of nonlinear dynamical systems to study the growth of perturbations in an excited water jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Godelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Le Toulouzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gréhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fluid Mechanics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24 (1-3), pp.189-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed investigation of swirl spray fuel injectors using conventional and plenoptic shadowgraphy techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Asad Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Marszalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Alhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schleuniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Conference on Liquid Atomization &amp; Spray Systems (ILASS Europe 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lund University, Aug 2025, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the transcritical spray injection through experimental velocity measurements and numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodor Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Conference on Liquid Atomization and Sprays (ILASS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILASS-Europe, Aug 2025, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Deformation of an Acoustically Transmissive Convex Object by Radiation Stress Tensor Induced by Acoustic Scattering Phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ovando Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lund, Aug 2025, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional experimental analysis of multiple gas-assisted liquid jets using a single plenoptic camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schleuniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ovando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling light field imaging and imaging modeling in a backlight configuration to measure size, shape and 3D location of bubbles and droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schleuniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Marszalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramana Kukkarasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of shear coaxial injection of fuel in supercritical conditions through velocity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodor Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Combustion Meeting (ECM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Measurement of the position or free-rising bubbles with a single plenoptic camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schleuniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHF, Jul 2024, Vandoeuvre-lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical approach for free-rising bubbles in quiescent water under single bubbling regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement effect on air-bubble plumes in quiescent water under the jetting regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental description of primary breakup of turbulent rocket engine liquid jet flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Henry Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie Raman de l'éthane en conditions supercritiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodor Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CFTL, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point Spread Function And Spatial Resolution Analysis Of Multi-Focus Plenoptic Cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schleuniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Application of Laser and Imaging Techniques to Fluid Mechanics • LISBON | PORTUGAL • JULY 8-11, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale analysis of textural atomization in LOx-CH4 rocket engine subcritical flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Henry Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Vingert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Propulsion 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical approach for free-rising bubbles in quiescent water under single bubbling regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS -76th Annual Meeting of the Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Whasington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of supercritical injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Duhem-Duvilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear acoustic theoretical model considering acoustic transmissivity in the interior of a real fluid object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ovando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CORIA UMR 6614 &amp; French section Combustion Institute, Apr 2023, Rouen (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvature-surface analysis to characterize the early stage of the atomization process of the pressure swirl injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar S Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Multiphase Flow, ICMF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale image analysis of primary atomization in cryogenic liquid rocket engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Henry Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvature-surface analysis to characterize the early stage of the atomization process of the pressure swirl injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar S Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMF 2023 - 11th International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological characterization of 3D spray droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakup dynamics of initially non-spherical rising bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Deberne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High contrast imaging of dense-field to estimate droplet size distribution from the interface-curvature analysis: application in a pressure-swirl atomizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar S Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Conference on Liquid Atomization &amp; Spray Systems (ILASS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Near Field Regions of n-Heptane Spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar S Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, tel aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear dynamics of an accidental underwater compressed air release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Deberne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics Days Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurements and Numerical Simulation of Dense Spray at the Outlet of Pressure Swirl Injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th European Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, tel aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid sheet thickness measurements using multi-pass, time-gated femtosecond imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilip Sanadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thiesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems (ICLASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Aug 2021, Edinburgh (Scotland), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/iclass.2021.6009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of lean swirling spray flames to acoustic pressure and transverse velocity perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Domingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Thermoacoustics in Combustion: Industry meets Academia (SoTiC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swirling spray flames dynamical blow-out induced by transverse acoustic oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Thermoacoustics in Combustion: Industry meets Academia (soTiC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Munich, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy-Based Cavitation and Primary Atomization Analysis with a 2D Transparent Injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhry Abuzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid jet and droplet deformation induced by non-uniform acoustics radiation pressure distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS–Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of backlight images for spray measurement: how to accurately identify the liquid-gas interface in images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLASS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of ethane jet from sub-critical to super-critical conditions through visible light and X-ray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dozias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ICLASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of an air-assisted liquid jet submitted to a high-frequency transverse acoustic modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Henry Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Le Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3AF SpacePropulsion 2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, May 2018, Séville, Spain. pp.SP2018 00392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of Ethane and Propane injection under sub- and super-critical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lisiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Conference ILASS–Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/ILASS2017.2017.4708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimental setup for thermoacoustic instabilities investigation in two-phase flow swirled combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion Meeting (ECM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Duvrobnick, Croatia. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de l’injection : étude de l’atomisation des liquides par diagnostics optiques avancés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e cycle de conférences Cnam/SIA, Utilisation rationnelle de l’énergie et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM/SIA, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of geometry of real-size transparent nozzles on cavitation and on the atomizing jet in the near field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS–Europe 2017, 28th Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/ILASS2017.2017.4938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of two-phase flow swirling flames in a standing transverse acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Colloque du réseau d'INitiative en Combustion Avancée (INCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, PARIS-SACLAY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of Free Falling Viscoelastic Liquid Jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS-Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Field Velocity Measurement of a Multihole GDI Injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIA Powertrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Analysis of the Atomization of the Liquid Sheets issuing from a Compound Nozzle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Thanh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lisiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS-Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic response of a feeding system to high-frequency transverse acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ficuciello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Theron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermoacoustic Instabilities in Gas Turbines and Rocket Engines : Industry meets Academia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Amplitude Acoustic Field Effects on Air-Assisted Liquid Jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ficuciello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Theron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd AIAA/SAE/ASEE Joint Propulsion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Salt Lake City, France. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-5085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous high-speed internal and external flow measurements for a high-pressure diesel nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of picosecond fiber laser for high repetition diesel spray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Cheng Kung University, Aug 2015, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cavitation on velocity in the near-field of a diesel nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Cheng Kung University, Aug 2015, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of coaxial air-assisted liquid jets in an acoustic field: atomization and droplets clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ficuciello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Theron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLASS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VELOCITY, INTERFACE COMPLEXITY AND DROPLETS PRODUCTION IN THE NEAR NOZZLE REGION OF A DIESEL SPRAY: COMPARISON BETWEEN EXPERIMENTAL ANALYSIS AND DIRECT NUMERICAL SIMULATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Atomizing Ligaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASS-Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ballistic Imaging of High-Pressure Fuel Sprays using Incoherent, Ultra- short Pulsed Illumination with an Ultrafast OKE-based Time Gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Applications of Laser Techniques to Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lisbon, Portugal. pp.7 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative comparison of fuel spray images obtained using ultrafast coherent and incoherent double-pulsed illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS-Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Analysis of Liquid Atomization Processes and Sprays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS-Europe 2013 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of Laser Diffraction Diameter Distribution with a 3-Parameter Generalized-Gamma Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Dung Ngo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drop Size and Drop Size Distribution Measurements by Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diesel spray velocity and break-up characterization with dense spray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sedarsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rozé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Nozzle geometry on spray shape, particle size, spray velocity and Air entrainment of high pressure Diesel spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xandra Margot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Patouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THIESEL 2010 - Conference on Thermo- and Fluid Dynamic Processes in Diesel Engines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valencia, Spain. pp.383-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis of a liquid jet using a sub-picosecond optical gate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Girasole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray Sizing by imaging : Focusing and droplet image superposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nottingham (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy based image analysis for the near field of direct injection Diesel jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nottingham (UK), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statisical morphological determination of the growth rate of the interfacial disturbance of an excited Rayleigh jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lalizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvisu &amp; 4th PSFVIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Analaysis of the Diesel Jet at the nozzle outlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External and internal behaviour of the near Field Diesel Jet at High injection pressure : Dual source vizualization and multiple angles tomographic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Zaragossa, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granulométrie et Morphologie des Sprays par Imagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.‐b. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLUVISU : 9ème colloque francophone sur la visualisation des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, St Etienne du Rouvray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images of Air Bubbles Included in a Cylindrical Liquid Jet : First Steps for Improving the Caracterisation of the cavitation phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.‐b. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Zurich, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenology of a bubble plume: from the leak of an underwater storage tank to the seawater surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Deberne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEANERGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mushroom-shaped bubble plume under bubble crown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS -76th Annual Meeting of the Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Washington DC, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation and Textural Atomization Process: Influence of Needle Lift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhry Abuzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Sou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Institute for Cavitation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal Pearling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS-DVD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of cavitation on textural atomization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhry Abuzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLASS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the numerical and experimental study of supercritical fluid flows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Domingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lisiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ECM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation in a Scaled-up 2D-Transparent Nozzle: Experimental Rig Realization & Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhry Abuzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lisiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Institute for Cavitation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High amplitude/high frequency acoustic field effects on coaxial inkection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ficuciello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulations of High-Pressure Practical Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Domingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Pressure Flows for Propulsion Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute of Aeronautics and Astronautics, Inc., pp.631-677, 2020, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/5.9781624105814.0631.0678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId283"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Bernard Blaisot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des université à l'Université de Rouen Normandie - UMR 6614 CORIA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-bernard-blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4776-5847</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150009356</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface curvature analysis on atomization processes of flat-fan spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anbarasan Sekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reveillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.105715. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2026.105715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of n-Heptane and Dodecane Swirl-Stabilized Spray Flames to Transverse Forcing Characterized by Flame Describing Functions Based on Downstream Acoustic Pressure or Velocity Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (4), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4066990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of the textural atomization process of a rocket engine-assisted coaxial jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Henry Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65 (12), pp.176. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-024-03916-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental three-dimensional location and size distribution of rising bubbles in a cylindrical column through light field imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schleuniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (10), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0231162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of pressure-based flame describing functions measured in an annular combustor under self-sustained oscillations and in an externally modulated linear combustor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Alhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véranika Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Durox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (1-4), pp.105249. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2024.105249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling between the deformation of a liquid convex object and the resulting scattered acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (3), pp.032104. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0188621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model describing an unsteady leak of compressed air from an open underwater storage tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Deberne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, pp.110318. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2023.110318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the effect of the 2D projection on droplet shape parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomization and Sprays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (8), pp.59-98. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/AtomizSpr.2022040525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation phenomenon of swirling spray flames at pressure antinodes of a transverse acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Domingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (4), pp.5987-5995. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a textural atomization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhry Abuzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-019-2780-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of air-assisted sprays submitted to high frequency transverse acoustic fields: Droplet clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ficuciello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (6), pp.067103. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4985202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic response of an injection system to high-frequency transverse acoustic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ficuciello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Théron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Spray and Combustion Dynamics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1756827717735300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nebulization of Nanocolloidal Suspensions for the Growth of Nanocomposite Coatings in Dielectric Barrier Discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Profili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Koronai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (10), pp.981--989. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.201500223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale analysis of atomizing liquid ligaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuella Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Thanh Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.251--263. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2015.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast high-repetition imaging of fuel sprays using picosecond fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (26), pp.33396--33407. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.033396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGE PROCESSING TECHNIQUES FOR VELOCITY, INTERFACE COMPLEXITY, AND DROPLET PRODUCTION MEASUREMENT IN THE NEAR-NOZZLE REGION OF A DIESEL SPRAY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sedarsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomization and Sprays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (9), pp.753--775. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/AtomizSpr.2015011054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LASER-DIFFRACTION MEASUREMENT OF NONSPHERICAL DROP SPRAYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomization and Sprays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (3), pp.223--249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collinear, two-color optical Kerr effect shutter for ultrafast time-resolved imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sedarsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (13), pp.15778--15790. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.015778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on the injection of an urea–water solution in hot air stream for the SCR application: Evaporation and spray/wall interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Osbat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 106, pp.166-177. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2012.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUMERICAL SIMULATION OF PRIMARY ATOMIZATION: INTERACTION WITH EXPERIMENTAL ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Bouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Desjonqueres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomization and Sprays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (12), pp.1103 - 1138. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/AtomizSpr.2013007525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-picosecond ballistic imaging of a liquid jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girasole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.289-298. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-011-1220-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the adequacy between the laser diffraction diameter distribution and the 3-parameter Generalized-Gamma function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Dung Ngo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 79, pp.103 - 111. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2012.05.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser correlation velocimetry performance in diesel applications: spatial selectivity and velocity sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gazon Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1286. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-012-1286-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drop size distribution measured by imaging: determination of the measurement volume by the calibration of the point spread function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (2), pp.025501. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/21/2/025501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of cylindrical liquid jets evolving in a transverse acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (2), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3075823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time gate, optical layout, and wavelength effects on ballistic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girasole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time gate, optical layout, and wavelength effects on ballistic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Girasole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (9), pp.1995-2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of an air-assisted jet submitted to a transverse high-frequency acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boisdron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 640, pp.305-342. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S002211200999139X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomization and deviation of cylindrical water jets in a transverse acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 123 (5), pp.3455-3455. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2934288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplet size and morphology characterization for dense sprays by image processing: application to the Diesel spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39 (6), pp.977 - 994. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-005-0026-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical morphological determination of the growth rate of the interfacial disturbance of an excited Rayleigh jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lalizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Flow Visualization and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (3), pp.239. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/JFlowVisImageProc.v11.i3.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual laser-sheet tomography coupled with backlight imaging configurations to study the diesel jet structure at the nozzle outlet for high injection pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Flow Visualization and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9 (1), pp.55-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the theory of nonlinear dynamical systems to study the growth of perturbations in an excited water jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Godelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Le Toulouzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gréhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fluid Mechanics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24 (1-3), pp.189-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional experimental analysis of multiple gas-assisted liquid jets using a single plenoptic camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schleuniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ovando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling light field imaging and imaging modeling in a backlight configuration to measure size, shape and 3D location of bubbles and droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schleuniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Marszalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramana Kukkarasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of shear coaxial injection of fuel in supercritical conditions through velocity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodor Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Combustion Meeting (ECM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the transcritical spray injection through experimental velocity measurements and numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodor Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Conference on Liquid Atomization and Sprays (ILASS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILASS-Europe, Aug 2025, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Deformation of an Acoustically Transmissive Convex Object by Radiation Stress Tensor Induced by Acoustic Scattering Phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ovando Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lund, Aug 2025, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed investigation of swirl spray fuel injectors using conventional and plenoptic shadowgraphy techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Asad Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Marszalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Alhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schleuniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Conference on Liquid Atomization &amp; Spray Systems (ILASS Europe 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lund University, Aug 2025, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical approach for free-rising bubbles in quiescent water under single bubbling regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement effect on air-bubble plumes in quiescent water under the jetting regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental description of primary breakup of turbulent rocket engine liquid jet flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Henry Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point Spread Function And Spatial Resolution Analysis Of Multi-Focus Plenoptic Cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schleuniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Application of Laser and Imaging Techniques to Fluid Mechanics • LISBON | PORTUGAL • JULY 8-11, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie Raman de l'éthane en conditions supercritiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodor Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CFTL, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale analysis of textural atomization in LOx-CH4 rocket engine subcritical flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Henry Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Vingert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Propulsion 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Measurement of the position or free-rising bubbles with a single plenoptic camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schleuniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHF, Jul 2024, Vandoeuvre-lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical approach for free-rising bubbles in quiescent water under single bubbling regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS -76th Annual Meeting of the Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Whasington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale image analysis of primary atomization in cryogenic liquid rocket engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Henry Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear acoustic theoretical model considering acoustic transmissivity in the interior of a real fluid object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ovando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CORIA UMR 6614 &amp; French section Combustion Institute, Apr 2023, Rouen (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvature-surface analysis to characterize the early stage of the atomization process of the pressure swirl injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar S Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Multiphase Flow, ICMF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of supercritical injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Duhem-Duvilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvature-surface analysis to characterize the early stage of the atomization process of the pressure swirl injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar S Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMF 2023 - 11th International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological characterization of 3D spray droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakup dynamics of initially non-spherical rising bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Deberne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High contrast imaging of dense-field to estimate droplet size distribution from the interface-curvature analysis: application in a pressure-swirl atomizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar S Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Conference on Liquid Atomization &amp; Spray Systems (ILASS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear dynamics of an accidental underwater compressed air release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Deberne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics Days Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurements and Numerical Simulation of Dense Spray at the Outlet of Pressure Swirl Injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th European Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, tel aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Near Field Regions of n-Heptane Spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar S Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, tel aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid sheet thickness measurements using multi-pass, time-gated femtosecond imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilip Sanadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thiesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems (ICLASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Aug 2021, Edinburgh (Scotland), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/iclass.2021.6009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of lean swirling spray flames to acoustic pressure and transverse velocity perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Domingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Thermoacoustics in Combustion: Industry meets Academia (SoTiC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swirling spray flames dynamical blow-out induced by transverse acoustic oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Thermoacoustics in Combustion: Industry meets Academia (soTiC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Munich, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid jet and droplet deformation induced by non-uniform acoustics radiation pressure distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS–Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy-Based Cavitation and Primary Atomization Analysis with a 2D Transparent Injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhry Abuzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of backlight images for spray measurement: how to accurately identify the liquid-gas interface in images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLASS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of an air-assisted liquid jet submitted to a high-frequency transverse acoustic modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Henry Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Le Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3AF SpacePropulsion 2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, May 2018, Séville, Spain. pp.SP2018 00392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of ethane jet from sub-critical to super-critical conditions through visible light and X-ray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dozias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ICLASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimental setup for thermoacoustic instabilities investigation in two-phase flow swirled combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion Meeting (ECM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Duvrobnick, Croatia. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de l’injection : étude de l’atomisation des liquides par diagnostics optiques avancés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e cycle de conférences Cnam/SIA, Utilisation rationnelle de l’énergie et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM/SIA, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of geometry of real-size transparent nozzles on cavitation and on the atomizing jet in the near field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS–Europe 2017, 28th Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/ILASS2017.2017.4938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of two-phase flow swirling flames in a standing transverse acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Colloque du réseau d'INitiative en Combustion Avancée (INCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, PARIS-SACLAY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of Free Falling Viscoelastic Liquid Jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS-Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Field Velocity Measurement of a Multihole GDI Injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIA Powertrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of Ethane and Propane injection under sub- and super-critical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lisiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Conference ILASS–Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/ILASS2017.2017.4708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic response of a feeding system to high-frequency transverse acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ficuciello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Theron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermoacoustic Instabilities in Gas Turbines and Rocket Engines : Industry meets Academia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous high-speed internal and external flow measurements for a high-pressure diesel nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Amplitude Acoustic Field Effects on Air-Assisted Liquid Jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ficuciello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Theron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd AIAA/SAE/ASEE Joint Propulsion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Salt Lake City, France. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-5085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Analysis of the Atomization of the Liquid Sheets issuing from a Compound Nozzle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Thanh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lisiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS-Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of picosecond fiber laser for high repetition diesel spray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Cheng Kung University, Aug 2015, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of coaxial air-assisted liquid jets in an acoustic field: atomization and droplets clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ficuciello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Theron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLASS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cavitation on velocity in the near-field of a diesel nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Cheng Kung University, Aug 2015, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VELOCITY, INTERFACE COMPLEXITY AND DROPLETS PRODUCTION IN THE NEAR NOZZLE REGION OF A DIESEL SPRAY: COMPARISON BETWEEN EXPERIMENTAL ANALYSIS AND DIRECT NUMERICAL SIMULATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Atomizing Ligaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASS-Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative comparison of fuel spray images obtained using ultrafast coherent and incoherent double-pulsed illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS-Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ballistic Imaging of High-Pressure Fuel Sprays using Incoherent, Ultra- short Pulsed Illumination with an Ultrafast OKE-based Time Gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Applications of Laser Techniques to Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lisbon, Portugal. pp.7 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Analysis of Liquid Atomization Processes and Sprays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS-Europe 2013 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of Laser Diffraction Diameter Distribution with a 3-Parameter Generalized-Gamma Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Dung Ngo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drop Size and Drop Size Distribution Measurements by Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diesel spray velocity and break-up characterization with dense spray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sedarsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rozé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Nozzle geometry on spray shape, particle size, spray velocity and Air entrainment of high pressure Diesel spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xandra Margot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Patouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THIESEL 2010 - Conference on Thermo- and Fluid Dynamic Processes in Diesel Engines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valencia, Spain. pp.383-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis of a liquid jet using a sub-picosecond optical gate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Girasole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MORPHOLOGICAL CHARACTERIZATION OF DROPLETS. APPLICATION TO ATOMIZATION OF SPRAYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray Sizing by imaging : Focusing and droplet image superposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nottingham (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy based image analysis for the near field of direct injection Diesel jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nottingham (UK), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statisical morphological determination of the growth rate of the interfacial disturbance of an excited Rayleigh jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lalizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvisu &amp; 4th PSFVIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Analaysis of the Diesel Jet at the nozzle outlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External and internal behaviour of the near Field Diesel Jet at High injection pressure : Dual source vizualization and multiple angles tomographic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Zaragossa, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granulométrie et Morphologie des Sprays par Imagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.‐b. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLUVISU : 9ème colloque francophone sur la visualisation des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, St Etienne du Rouvray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images of Air Bubbles Included in a Cylindrical Liquid Jet : First Steps for Improving the Caracterisation of the cavitation phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.‐b. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Zurich, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenology of a bubble plume: from the leak of an underwater storage tank to the seawater surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Deberne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEANERGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mushroom-shaped bubble plume under bubble crown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS -76th Annual Meeting of the Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Washington DC, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal Pearling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS-DVD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation and Textural Atomization Process: Influence of Needle Lift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhry Abuzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Sou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Institute for Cavitation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of cavitation on textural atomization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhry Abuzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLASS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the numerical and experimental study of supercritical fluid flows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Domingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lisiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ECM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation in a Scaled-up 2D-Transparent Nozzle: Experimental Rig Realization & Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhry Abuzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lisiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Institute for Cavitation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High amplitude/high frequency acoustic field effects on coaxial inkection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ficuciello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulations of High-Pressure Practical Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Domingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Pressure Flows for Propulsion Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute of Aeronautics and Astronautics, Inc., pp.631-677, 2020, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/5.9781624105814.0631.0678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId289"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="487F3EE6"/>
+    <w:nsid w:val="F497A150"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-bernard-blaisot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4776-5847" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150009356" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396023v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Patat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Domingues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066990" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379480v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Deberne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Renoult" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.110318" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04745629v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schleuniger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Alejandro Herrera Leclerc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0231162" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973592v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Geiger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fdida" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henry Dorey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03916-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Alhaffar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ranika Latour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105249" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494298v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0188621" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691512v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ch&#233;ron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2022040525" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717295v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Caceres" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Domingues" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.046" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269659v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhry Abuzahra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Sou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2780-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611183v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ficuciello" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Blaisot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985202" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blaisot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;ron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1756827717735300" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611230v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Profili" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levasseur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Koronai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Stafford" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500223" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9KHT5WS4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612376v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Bouche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Thanh Vu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.03.020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612350v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Purwar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roz&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.033396" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612354v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lounnaci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sedarsky" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roz&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2015011054" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612404v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612431v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sedarsky" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.015778" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372440v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grout" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pajot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Osbat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.09.022" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621255v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlemont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blaisot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouali" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desjonqueres" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2013007525" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675136v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hespel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazon Matthieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1286-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3720TQ46-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780129v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Girasole" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1220-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TRXCZFHS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01613775v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Dung Ngo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.05.043" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372466v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/21/2/025501" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C67F8CBADD41951370AD53F3E7061398A27434C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621364v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Blaisot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boisdron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200999139X" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E24BB2713001633E2E67FF3924D35037EF98D37E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621367v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Carpentier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3075823" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018710v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roze" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638338v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mees" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girasole" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02618259v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Carpentier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934288" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613158v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-005-0026-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TMWJ5SFB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613303v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lalizel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Blaisot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JFlowVisImageProc.v11.i3.60" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613304v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ledoux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596858v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godelle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouesbet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Le Toulouzan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;han" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330519v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Asad Khan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Marszalek" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263416v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odor Chazelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lespinasse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barviau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359092v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ovando Castro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alejandro Herrera Leclerc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05103784v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ovando" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05358980v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramana Kukkarasi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263462v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05358959v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707812v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707827v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04650002v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387524v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04651245v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04650082v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vingert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615650v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Neu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325814v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chazelle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duhem-Duvilla" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Idlahcen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Blaisot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112504v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325607v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ferrando" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar S Vegad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132952v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417822v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511673v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379450v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanquetin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016666v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longxiang Huang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016807v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798459v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016837v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373107v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilip Sanadi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thiesset" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.6009" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717261v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674675v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271672v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369668v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Herrera" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Richard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371921v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132344v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ribert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dozias" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311883v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rutard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Touze" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132340v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vallee" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lisiecki" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ILASS2017.2017.4708" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177230v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395235v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140924v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Cao" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ILASS2017.2017.4938" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177242v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621266v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tirel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03583834v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621278v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370173v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Theron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372356v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ficuciello" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Theron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-5085" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362773v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259344v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259333v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Lounnaci" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370084v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371879v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621317v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371795v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371812v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01649802v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01649811v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372393v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372402v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602220v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xandra Margot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patouna" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407468v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675911v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Yon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675910v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675914v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675913v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675915v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675916v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;b. Blaisot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675917v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612459v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615632v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271728v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333317v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864571v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132204v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Domingo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271720v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370210v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563987v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Petit" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/5.9781624105814.0631.0678" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-bernard-blaisot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4776-5847" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150009356" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578488v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anbarasan Sekar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar Vegad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longxiang Huang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2026.105715" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396023v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Patat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Domingues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066990" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973592v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Geiger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fdida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henry Dorey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03916-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04745629v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schleuniger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Alejandro Herrera Leclerc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Renoult" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0231162" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Alhaffar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ranika Latour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105249" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494298v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0188621" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379480v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Deberne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.110318" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691512v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ch&#233;ron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2022040525" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717295v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Caceres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Domingues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.046" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269659v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhry Abuzahra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Sou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2780-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611183v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ficuciello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Blaisot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985202" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370103v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blaisot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;ron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1756827717735300" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611230v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Profili" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levasseur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Koronai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Stafford" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500223" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9KHT5WS4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612376v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Bouche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Thanh Vu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.03.020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612350v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Purwar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roz&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.033396" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612354v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lounnaci" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sedarsky" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roz&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2015011054" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612404v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612431v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sedarsky" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.015778" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372440v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grout" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pajot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Osbat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.09.022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621255v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlemont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blaisot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouali" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desjonqueres" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2013007525" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780129v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Girasole" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1220-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TRXCZFHS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01613775v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Dung Ngo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.05.043" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675136v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hespel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazon Matthieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1286-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3720TQ46-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372466v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/21/2/025501" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C67F8CBADD41951370AD53F3E7061398A27434C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621367v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Carpentier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3075823" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018710v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638338v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mees" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girasole" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621364v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Blaisot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boisdron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200999139X" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E24BB2713001633E2E67FF3924D35037EF98D37E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02618259v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Carpentier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934288" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613158v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-005-0026-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TMWJ5SFB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613303v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lalizel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Blaisot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JFlowVisImageProc.v11.i3.60" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613304v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ledoux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596858v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godelle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouesbet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Le Toulouzan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;han" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05103784v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ovando" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05358980v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Marszalek" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramana Kukkarasi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263462v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odor Chazelle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lespinasse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barviau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263416v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359092v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ovando Castro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alejandro Herrera Leclerc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330519v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Asad Khan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707812v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707827v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04650002v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04651245v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387524v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04650082v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vingert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05358959v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615650v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Neu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132952v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112504v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325607v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ferrando" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar S Vegad" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325814v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chazelle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duhem-Duvilla" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Idlahcen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Blaisot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417822v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511673v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379450v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanquetin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016666v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798459v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016837v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016807v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373107v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilip Sanadi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thiesset" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.6009" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717261v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674675v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369668v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Herrera" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Richard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271672v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371921v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311883v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rutard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Touze" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132344v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ribert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dozias" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177230v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395235v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140924v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Cao" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ILASS2017.2017.4938" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177242v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621266v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tirel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03583834v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132340v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vallee" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lisiecki" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ILASS2017.2017.4708" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370173v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Theron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362773v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372356v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ficuciello" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Theron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-5085" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621278v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259344v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370084v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259333v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Lounnaci" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371879v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621317v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371812v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371795v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01649802v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01649811v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372393v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372402v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602220v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xandra Margot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patouna" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407468v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520917v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675911v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Yon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675910v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675914v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675913v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675915v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675916v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;b. Blaisot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675917v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612459v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615632v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333317v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271728v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864571v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132204v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Domingo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271720v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370210v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563987v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Petit" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/5.9781624105814.0631.0678" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>