--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Bernard Blaisot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des université à l'Université de Rouen Normandie - UMR 6614 CORIA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-bernard-blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4776-5847</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150009356</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface curvature analysis on atomization processes of flat-fan spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anbarasan Sekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reveillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.105715. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2026.105715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of n-Heptane and Dodecane Swirl-Stabilized Spray Flames to Transverse Forcing Characterized by Flame Describing Functions Based on Downstream Acoustic Pressure or Velocity Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (4), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4066990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of the textural atomization process of a rocket engine-assisted coaxial jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Henry Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65 (12), pp.176. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-024-03916-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental three-dimensional location and size distribution of rising bubbles in a cylindrical column through light field imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schleuniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (10), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0231162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of pressure-based flame describing functions measured in an annular combustor under self-sustained oscillations and in an externally modulated linear combustor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Alhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véranika Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Durox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (1-4), pp.105249. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2024.105249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling between the deformation of a liquid convex object and the resulting scattered acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (3), pp.032104. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0188621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model describing an unsteady leak of compressed air from an open underwater storage tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Deberne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, pp.110318. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2023.110318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the effect of the 2D projection on droplet shape parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomization and Sprays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (8), pp.59-98. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/AtomizSpr.2022040525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation phenomenon of swirling spray flames at pressure antinodes of a transverse acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Domingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (4), pp.5987-5995. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a textural atomization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhry Abuzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-019-2780-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of air-assisted sprays submitted to high frequency transverse acoustic fields: Droplet clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ficuciello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (6), pp.067103. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4985202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic response of an injection system to high-frequency transverse acoustic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ficuciello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Théron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Spray and Combustion Dynamics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1756827717735300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nebulization of Nanocolloidal Suspensions for the Growth of Nanocomposite Coatings in Dielectric Barrier Discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Profili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Koronai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (10), pp.981--989. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.201500223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale analysis of atomizing liquid ligaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuella Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Thanh Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.251--263. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2015.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast high-repetition imaging of fuel sprays using picosecond fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (26), pp.33396--33407. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.033396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGE PROCESSING TECHNIQUES FOR VELOCITY, INTERFACE COMPLEXITY, AND DROPLET PRODUCTION MEASUREMENT IN THE NEAR-NOZZLE REGION OF A DIESEL SPRAY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sedarsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomization and Sprays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (9), pp.753--775. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/AtomizSpr.2015011054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LASER-DIFFRACTION MEASUREMENT OF NONSPHERICAL DROP SPRAYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomization and Sprays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (3), pp.223--249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collinear, two-color optical Kerr effect shutter for ultrafast time-resolved imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sedarsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (13), pp.15778--15790. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.015778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on the injection of an urea–water solution in hot air stream for the SCR application: Evaporation and spray/wall interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Osbat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 106, pp.166-177. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2012.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUMERICAL SIMULATION OF PRIMARY ATOMIZATION: INTERACTION WITH EXPERIMENTAL ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Bouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Desjonqueres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomization and Sprays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (12), pp.1103 - 1138. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/AtomizSpr.2013007525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-picosecond ballistic imaging of a liquid jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girasole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.289-298. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-011-1220-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the adequacy between the laser diffraction diameter distribution and the 3-parameter Generalized-Gamma function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Dung Ngo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 79, pp.103 - 111. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2012.05.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser correlation velocimetry performance in diesel applications: spatial selectivity and velocity sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gazon Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1286. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-012-1286-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drop size distribution measured by imaging: determination of the measurement volume by the calibration of the point spread function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (2), pp.025501. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/21/2/025501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of cylindrical liquid jets evolving in a transverse acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (2), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3075823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time gate, optical layout, and wavelength effects on ballistic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girasole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time gate, optical layout, and wavelength effects on ballistic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Girasole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (9), pp.1995-2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of an air-assisted jet submitted to a transverse high-frequency acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boisdron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 640, pp.305-342. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S002211200999139X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomization and deviation of cylindrical water jets in a transverse acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 123 (5), pp.3455-3455. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2934288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplet size and morphology characterization for dense sprays by image processing: application to the Diesel spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39 (6), pp.977 - 994. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-005-0026-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical morphological determination of the growth rate of the interfacial disturbance of an excited Rayleigh jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lalizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Flow Visualization and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (3), pp.239. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/JFlowVisImageProc.v11.i3.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual laser-sheet tomography coupled with backlight imaging configurations to study the diesel jet structure at the nozzle outlet for high injection pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Flow Visualization and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9 (1), pp.55-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the theory of nonlinear dynamical systems to study the growth of perturbations in an excited water jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Godelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Le Toulouzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gréhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fluid Mechanics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24 (1-3), pp.189-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional experimental analysis of multiple gas-assisted liquid jets using a single plenoptic camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schleuniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ovando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling light field imaging and imaging modeling in a backlight configuration to measure size, shape and 3D location of bubbles and droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schleuniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Marszalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramana Kukkarasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of shear coaxial injection of fuel in supercritical conditions through velocity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodor Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Combustion Meeting (ECM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the transcritical spray injection through experimental velocity measurements and numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodor Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Conference on Liquid Atomization and Sprays (ILASS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILASS-Europe, Aug 2025, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Deformation of an Acoustically Transmissive Convex Object by Radiation Stress Tensor Induced by Acoustic Scattering Phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ovando Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lund, Aug 2025, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed investigation of swirl spray fuel injectors using conventional and plenoptic shadowgraphy techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Asad Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Marszalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Alhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schleuniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Conference on Liquid Atomization &amp; Spray Systems (ILASS Europe 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lund University, Aug 2025, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical approach for free-rising bubbles in quiescent water under single bubbling regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement effect on air-bubble plumes in quiescent water under the jetting regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental description of primary breakup of turbulent rocket engine liquid jet flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Henry Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point Spread Function And Spatial Resolution Analysis Of Multi-Focus Plenoptic Cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schleuniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Application of Laser and Imaging Techniques to Fluid Mechanics • LISBON | PORTUGAL • JULY 8-11, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie Raman de l'éthane en conditions supercritiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodor Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CFTL, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale analysis of textural atomization in LOx-CH4 rocket engine subcritical flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Henry Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Vingert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Propulsion 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Measurement of the position or free-rising bubbles with a single plenoptic camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schleuniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHF, Jul 2024, Vandoeuvre-lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical approach for free-rising bubbles in quiescent water under single bubbling regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS -76th Annual Meeting of the Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Whasington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale image analysis of primary atomization in cryogenic liquid rocket engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Henry Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear acoustic theoretical model considering acoustic transmissivity in the interior of a real fluid object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ovando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CORIA UMR 6614 &amp; French section Combustion Institute, Apr 2023, Rouen (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvature-surface analysis to characterize the early stage of the atomization process of the pressure swirl injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar S Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Multiphase Flow, ICMF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of supercritical injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Duhem-Duvilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvature-surface analysis to characterize the early stage of the atomization process of the pressure swirl injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar S Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMF 2023 - 11th International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological characterization of 3D spray droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakup dynamics of initially non-spherical rising bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Deberne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High contrast imaging of dense-field to estimate droplet size distribution from the interface-curvature analysis: application in a pressure-swirl atomizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar S Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Conference on Liquid Atomization &amp; Spray Systems (ILASS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear dynamics of an accidental underwater compressed air release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Deberne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics Days Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurements and Numerical Simulation of Dense Spray at the Outlet of Pressure Swirl Injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th European Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, tel aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Near Field Regions of n-Heptane Spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar S Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, tel aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid sheet thickness measurements using multi-pass, time-gated femtosecond imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilip Sanadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thiesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems (ICLASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Aug 2021, Edinburgh (Scotland), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/iclass.2021.6009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of lean swirling spray flames to acoustic pressure and transverse velocity perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Domingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Thermoacoustics in Combustion: Industry meets Academia (SoTiC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swirling spray flames dynamical blow-out induced by transverse acoustic oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Thermoacoustics in Combustion: Industry meets Academia (soTiC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Munich, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid jet and droplet deformation induced by non-uniform acoustics radiation pressure distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS–Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy-Based Cavitation and Primary Atomization Analysis with a 2D Transparent Injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhry Abuzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of backlight images for spray measurement: how to accurately identify the liquid-gas interface in images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLASS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of an air-assisted liquid jet submitted to a high-frequency transverse acoustic modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Henry Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Le Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3AF SpacePropulsion 2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, May 2018, Séville, Spain. pp.SP2018 00392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of ethane jet from sub-critical to super-critical conditions through visible light and X-ray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dozias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ICLASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimental setup for thermoacoustic instabilities investigation in two-phase flow swirled combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion Meeting (ECM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Duvrobnick, Croatia. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de l’injection : étude de l’atomisation des liquides par diagnostics optiques avancés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e cycle de conférences Cnam/SIA, Utilisation rationnelle de l’énergie et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM/SIA, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of geometry of real-size transparent nozzles on cavitation and on the atomizing jet in the near field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS–Europe 2017, 28th Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/ILASS2017.2017.4938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of two-phase flow swirling flames in a standing transverse acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Colloque du réseau d'INitiative en Combustion Avancée (INCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, PARIS-SACLAY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of Free Falling Viscoelastic Liquid Jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS-Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Field Velocity Measurement of a Multihole GDI Injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIA Powertrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of Ethane and Propane injection under sub- and super-critical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lisiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Conference ILASS–Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/ILASS2017.2017.4708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic response of a feeding system to high-frequency transverse acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ficuciello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Theron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermoacoustic Instabilities in Gas Turbines and Rocket Engines : Industry meets Academia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous high-speed internal and external flow measurements for a high-pressure diesel nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Amplitude Acoustic Field Effects on Air-Assisted Liquid Jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ficuciello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Theron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd AIAA/SAE/ASEE Joint Propulsion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Salt Lake City, France. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-5085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Analysis of the Atomization of the Liquid Sheets issuing from a Compound Nozzle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Thanh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lisiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS-Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of picosecond fiber laser for high repetition diesel spray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Cheng Kung University, Aug 2015, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of coaxial air-assisted liquid jets in an acoustic field: atomization and droplets clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ficuciello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Theron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLASS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cavitation on velocity in the near-field of a diesel nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Cheng Kung University, Aug 2015, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VELOCITY, INTERFACE COMPLEXITY AND DROPLETS PRODUCTION IN THE NEAR NOZZLE REGION OF A DIESEL SPRAY: COMPARISON BETWEEN EXPERIMENTAL ANALYSIS AND DIRECT NUMERICAL SIMULATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Atomizing Ligaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASS-Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative comparison of fuel spray images obtained using ultrafast coherent and incoherent double-pulsed illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS-Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ballistic Imaging of High-Pressure Fuel Sprays using Incoherent, Ultra- short Pulsed Illumination with an Ultrafast OKE-based Time Gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Applications of Laser Techniques to Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lisbon, Portugal. pp.7 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Analysis of Liquid Atomization Processes and Sprays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS-Europe 2013 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of Laser Diffraction Diameter Distribution with a 3-Parameter Generalized-Gamma Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Dung Ngo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drop Size and Drop Size Distribution Measurements by Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diesel spray velocity and break-up characterization with dense spray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sedarsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rozé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Nozzle geometry on spray shape, particle size, spray velocity and Air entrainment of high pressure Diesel spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xandra Margot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Patouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THIESEL 2010 - Conference on Thermo- and Fluid Dynamic Processes in Diesel Engines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valencia, Spain. pp.383-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis of a liquid jet using a sub-picosecond optical gate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Girasole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MORPHOLOGICAL CHARACTERIZATION OF DROPLETS. APPLICATION TO ATOMIZATION OF SPRAYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray Sizing by imaging : Focusing and droplet image superposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nottingham (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy based image analysis for the near field of direct injection Diesel jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nottingham (UK), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statisical morphological determination of the growth rate of the interfacial disturbance of an excited Rayleigh jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lalizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvisu &amp; 4th PSFVIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Analaysis of the Diesel Jet at the nozzle outlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External and internal behaviour of the near Field Diesel Jet at High injection pressure : Dual source vizualization and multiple angles tomographic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Zaragossa, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granulométrie et Morphologie des Sprays par Imagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.‐b. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLUVISU : 9ème colloque francophone sur la visualisation des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, St Etienne du Rouvray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images of Air Bubbles Included in a Cylindrical Liquid Jet : First Steps for Improving the Caracterisation of the cavitation phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.‐b. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Zurich, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenology of a bubble plume: from the leak of an underwater storage tank to the seawater surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Deberne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEANERGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mushroom-shaped bubble plume under bubble crown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS -76th Annual Meeting of the Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Washington DC, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal Pearling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS-DVD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation and Textural Atomization Process: Influence of Needle Lift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhry Abuzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Sou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Institute for Cavitation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of cavitation on textural atomization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhry Abuzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLASS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the numerical and experimental study of supercritical fluid flows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Domingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lisiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ECM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation in a Scaled-up 2D-Transparent Nozzle: Experimental Rig Realization & Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhry Abuzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lisiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Institute for Cavitation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High amplitude/high frequency acoustic field effects on coaxial inkection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ficuciello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulations of High-Pressure Practical Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Domingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Pressure Flows for Propulsion Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute of Aeronautics and Astronautics, Inc., pp.631-677, 2020, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/5.9781624105814.0631.0678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId289"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Bernard Blaisot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des université à l'Université de Rouen Normandie - UMR 6614 CORIA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-bernard-blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4776-5847</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150009356</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface curvature analysis on atomization processes of flat-fan spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anbarasan Sekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reveillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.105715. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2026.105715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the thermoacoustic response of swirling spray flames fed with a surrogate of sustainable aviation fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Spray and Combustion Dynamics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17568277251391370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface curvature analysis on atomization processes of flat-fan spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anbarasan Sekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reveillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 200, pp.105715. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2026.105715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of n-Heptane and Dodecane Swirl-Stabilized Spray Flames to Transverse Forcing Characterized by Flame Describing Functions Based on Downstream Acoustic Pressure or Velocity Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (4), pp.041029. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4066990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of the textural atomization process of a rocket engine-assisted coaxial jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Henry Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65 (12), pp.176. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-024-03916-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of pressure-based flame describing functions measured in an annular combustor under self-sustained oscillations and in an externally modulated linear combustor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Alhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véranika Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Durox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (1-4), pp.105249. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2024.105249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling between the deformation of a liquid convex object and the resulting scattered acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (3), pp.032104. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0188621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of two-component liquid fuel mixtures on the dynamics of a swirl-stabilized spray flames array subjected to a forced transverse acoustic mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Alhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (1-4), pp.105566. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2024.105566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model describing an unsteady leak of compressed air from an open underwater storage tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Deberne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, pp.110318. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2023.110318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental three-dimensional location and size distribution of rising bubbles in a cylindrical column through light field imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schleuniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (10), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0231162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the effect of the 2D projection on droplet shape parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomization and Sprays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (8), pp.59-98. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/AtomizSpr.2022040525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation phenomenon of swirling spray flames at pressure antinodes of a transverse acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Domingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (4), pp.5987-5995. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a textural atomization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhry Abuzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-019-2780-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of air-assisted sprays submitted to high frequency transverse acoustic fields: Droplet clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ficuciello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (6), pp.067103. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4985202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic response of an injection system to high-frequency transverse acoustic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ficuciello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Théron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Spray and Combustion Dynamics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1756827717735300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nebulization of Nanocolloidal Suspensions for the Growth of Nanocomposite Coatings in Dielectric Barrier Discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Profili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Koronai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (10), pp.981--989. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.201500223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale analysis of atomizing liquid ligaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuella Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Thanh Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.251--263. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2015.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast high-repetition imaging of fuel sprays using picosecond fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (26), pp.33396--33407. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.033396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGE PROCESSING TECHNIQUES FOR VELOCITY, INTERFACE COMPLEXITY, AND DROPLET PRODUCTION MEASUREMENT IN THE NEAR-NOZZLE REGION OF A DIESEL SPRAY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sedarsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomization and Sprays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (9), pp.753--775. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/AtomizSpr.2015011054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collinear, two-color optical Kerr effect shutter for ultrafast time-resolved imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sedarsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (13), pp.15778--15790. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.015778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LASER-DIFFRACTION MEASUREMENT OF NONSPHERICAL DROP SPRAYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomization and Sprays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (3), pp.223--249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on the injection of an urea–water solution in hot air stream for the SCR application: Evaporation and spray/wall interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Osbat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 106, pp.166-177. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2012.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUMERICAL SIMULATION OF PRIMARY ATOMIZATION: INTERACTION WITH EXPERIMENTAL ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Bouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Desjonqueres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomization and Sprays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (12), pp.1103 - 1138. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/AtomizSpr.2013007525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-picosecond ballistic imaging of a liquid jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girasole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.289-298. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-011-1220-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the adequacy between the laser diffraction diameter distribution and the 3-parameter Generalized-Gamma function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Dung Ngo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 79, pp.103 - 111. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2012.05.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser correlation velocimetry performance in diesel applications: spatial selectivity and velocity sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gazon Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1286. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-012-1286-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drop size distribution measured by imaging: determination of the measurement volume by the calibration of the point spread function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (2), pp.025501. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/21/2/025501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time gate, optical layout, and wavelength effects on ballistic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girasole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time gate, optical layout, and wavelength effects on ballistic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Girasole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (9), pp.1995-2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of cylindrical liquid jets evolving in a transverse acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (2), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3075823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of an air-assisted jet submitted to a transverse high-frequency acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boisdron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 640, pp.305-342. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S002211200999139X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomization and deviation of cylindrical water jets in a transverse acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 123 (5), pp.3455-3455. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2934288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplet size and morphology characterization for dense sprays by image processing: application to the Diesel spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39 (6), pp.977 - 994. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-005-0026-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical morphological determination of the growth rate of the interfacial disturbance of an excited Rayleigh jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lalizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Flow Visualization and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (3), pp.239. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/JFlowVisImageProc.v11.i3.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual laser-sheet tomography coupled with backlight imaging configurations to study the diesel jet structure at the nozzle outlet for high injection pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Flow Visualization and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9 (1), pp.55-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the theory of nonlinear dynamical systems to study the growth of perturbations in an excited water jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Godelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Le Toulouzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gréhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fluid Mechanics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24 (1-3), pp.189-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional experimental analysis of multiple gas-assisted liquid jets using a single plenoptic camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schleuniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ovando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling light field imaging and imaging modeling in a backlight configuration to measure size, shape and 3D location of bubbles and droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schleuniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Marszalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramana Kukkarasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of shear coaxial injection of fuel in supercritical conditions through velocity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodor Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Combustion Meeting (ECM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the transcritical spray injection through experimental velocity measurements and numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodor Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Conference on Liquid Atomization and Sprays (ILASS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILASS-Europe, Aug 2025, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Deformation of an Acoustically Transmissive Convex Object by Radiation Stress Tensor Induced by Acoustic Scattering Phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ovando Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lund, Aug 2025, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed investigation of swirl spray fuel injectors using conventional and plenoptic shadowgraphy techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Asad Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Marszalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Alhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schleuniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Conference on Liquid Atomization &amp; Spray Systems (ILASS Europe 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lund University, Aug 2025, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point Spread Function And Spatial Resolution Analysis Of Multi-Focus Plenoptic Cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schleuniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Application of Laser and Imaging Techniques to Fluid Mechanics • LISBON | PORTUGAL • JULY 8-11, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie Raman de l'éthane en conditions supercritiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodor Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CFTL, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical approach for free-rising bubbles in quiescent water under single bubbling regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement effect on air-bubble plumes in quiescent water under the jetting regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental description of primary breakup of turbulent rocket engine liquid jet flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Henry Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale analysis of textural atomization in LOx-CH4 rocket engine subcritical flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Henry Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Vingert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Propulsion 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Measurement of the position or free-rising bubbles with a single plenoptic camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schleuniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHF, Jul 2024, Vandoeuvre-lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale image analysis of primary atomization in cryogenic liquid rocket engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Henry Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear acoustic theoretical model considering acoustic transmissivity in the interior of a real fluid object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ovando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CORIA UMR 6614 &amp; French section Combustion Institute, Apr 2023, Rouen (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvature-surface analysis to characterize the early stage of the atomization process of the pressure swirl injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar S Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Multiphase Flow, ICMF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of supercritical injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Duhem-Duvilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical approach for free-rising bubbles in quiescent water under single bubbling regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS -76th Annual Meeting of the Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Whasington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvature-surface analysis to characterize the early stage of the atomization process of the pressure swirl injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar S Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMF 2023 - 11th International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological characterization of 3D spray droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakup dynamics of initially non-spherical rising bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Deberne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High contrast imaging of dense-field to estimate droplet size distribution from the interface-curvature analysis: application in a pressure-swirl atomizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar S Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Conference on Liquid Atomization &amp; Spray Systems (ILASS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the fuel composition and the equivalence ratio on the dynamics of swirlstabilized spray flames to a transverse acoustic mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Alhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Thermoacoustics in Combustion: Industry meets Academia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETH Zurich, Sep 2023, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of swirl-stabilised spray flames dynamics at various locations of a forced standing transverse acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear dynamics of an accidental underwater compressed air release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Deberne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics Days Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurements and Numerical Simulation of Dense Spray at the Outlet of Pressure Swirl Injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th European Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, tel aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Near Field Regions of n-Heptane Spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar S Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, tel aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid sheet thickness measurements using multi-pass, time-gated femtosecond imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilip Sanadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thiesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems (ICLASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Aug 2021, Edinburgh (Scotland), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/iclass.2021.6009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of lean swirling spray flames to acoustic pressure and transverse velocity perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Domingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Thermoacoustics in Combustion: Industry meets Academia (SoTiC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swirling spray flames dynamical blow-out induced by transverse acoustic oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Thermoacoustics in Combustion: Industry meets Academia (soTiC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Munich, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid jet and droplet deformation induced by non-uniform acoustics radiation pressure distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS–Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy-Based Cavitation and Primary Atomization Analysis with a 2D Transparent Injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhry Abuzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of an air-assisted liquid jet submitted to a high-frequency transverse acoustic modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Henry Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Le Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3AF SpacePropulsion 2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, May 2018, Séville, Spain. pp.SP2018 00392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of ethane jet from sub-critical to super-critical conditions through visible light and X-ray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dozias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ICLASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of backlight images for spray measurement: how to accurately identify the liquid-gas interface in images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLASS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de l’injection : étude de l’atomisation des liquides par diagnostics optiques avancés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e cycle de conférences Cnam/SIA, Utilisation rationnelle de l’énergie et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM/SIA, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of geometry of real-size transparent nozzles on cavitation and on the atomizing jet in the near field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS–Europe 2017, 28th Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/ILASS2017.2017.4938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimental setup for thermoacoustic instabilities investigation in two-phase flow swirled combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion Meeting (ECM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Duvrobnick, Croatia. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of two-phase flow swirling flames in a standing transverse acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Colloque du réseau d'INitiative en Combustion Avancée (INCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, PARIS-SACLAY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of Free Falling Viscoelastic Liquid Jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS-Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Field Velocity Measurement of a Multihole GDI Injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIA Powertrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of Ethane and Propane injection under sub- and super-critical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lisiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Conference ILASS–Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/ILASS2017.2017.4708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic response of a feeding system to high-frequency transverse acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ficuciello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Theron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermoacoustic Instabilities in Gas Turbines and Rocket Engines : Industry meets Academia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous high-speed internal and external flow measurements for a high-pressure diesel nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Amplitude Acoustic Field Effects on Air-Assisted Liquid Jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ficuciello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Theron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd AIAA/SAE/ASEE Joint Propulsion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Salt Lake City, France. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-5085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Analysis of the Atomization of the Liquid Sheets issuing from a Compound Nozzle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Thanh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lisiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS-Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of picosecond fiber laser for high repetition diesel spray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Cheng Kung University, Aug 2015, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of coaxial air-assisted liquid jets in an acoustic field: atomization and droplets clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ficuciello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Theron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLASS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cavitation on velocity in the near-field of a diesel nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Cheng Kung University, Aug 2015, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VELOCITY, INTERFACE COMPLEXITY AND DROPLETS PRODUCTION IN THE NEAR NOZZLE REGION OF A DIESEL SPRAY: COMPARISON BETWEEN EXPERIMENTAL ANALYSIS AND DIRECT NUMERICAL SIMULATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Atomizing Ligaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASS-Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative comparison of fuel spray images obtained using ultrafast coherent and incoherent double-pulsed illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS-Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ballistic Imaging of High-Pressure Fuel Sprays using Incoherent, Ultra- short Pulsed Illumination with an Ultrafast OKE-based Time Gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Applications of Laser Techniques to Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lisbon, Portugal. pp.7 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Analysis of Liquid Atomization Processes and Sprays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS-Europe 2013 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drop Size and Drop Size Distribution Measurements by Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of Laser Diffraction Diameter Distribution with a 3-Parameter Generalized-Gamma Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Dung Ngo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diesel spray velocity and break-up characterization with dense spray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sedarsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rozé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Nozzle geometry on spray shape, particle size, spray velocity and Air entrainment of high pressure Diesel spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xandra Margot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Patouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THIESEL 2010 - Conference on Thermo- and Fluid Dynamic Processes in Diesel Engines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valencia, Spain. pp.383-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis of a liquid jet using a sub-picosecond optical gate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Girasole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MORPHOLOGICAL CHARACTERIZATION OF DROPLETS. APPLICATION TO ATOMIZATION OF SPRAYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray Sizing by imaging : Focusing and droplet image superposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nottingham (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy based image analysis for the near field of direct injection Diesel jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nottingham (UK), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statisical morphological determination of the growth rate of the interfacial disturbance of an excited Rayleigh jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lalizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvisu &amp; 4th PSFVIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Analaysis of the Diesel Jet at the nozzle outlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External and internal behaviour of the near Field Diesel Jet at High injection pressure : Dual source vizualization and multiple angles tomographic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Zaragossa, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granulométrie et Morphologie des Sprays par Imagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.‐b. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLUVISU : 9ème colloque francophone sur la visualisation des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, St Etienne du Rouvray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images of Air Bubbles Included in a Cylindrical Liquid Jet : First Steps for Improving the Caracterisation of the cavitation phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.‐b. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Zurich, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenology of a bubble plume: from the leak of an underwater storage tank to the seawater surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Deberne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEANERGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mushroom-shaped bubble plume under bubble crown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS -76th Annual Meeting of the Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Washington DC, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal Pearling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS-DVD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation and Textural Atomization Process: Influence of Needle Lift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhry Abuzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Sou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Institute for Cavitation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of cavitation on textural atomization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhry Abuzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLASS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the numerical and experimental study of supercritical fluid flows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Domingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lisiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ECM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation in a Scaled-up 2D-Transparent Nozzle: Experimental Rig Realization & Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhry Abuzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lisiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Institute for Cavitation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High amplitude/high frequency acoustic field effects on coaxial inkection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ficuciello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulations of High-Pressure Practical Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Domingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Pressure Flows for Propulsion Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute of Aeronautics and Astronautics, Inc., pp.631-677, 2020, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/5.9781624105814.0631.0678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId298"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F497A150"/>
+    <w:nsid w:val="ACD273FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-bernard-blaisot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4776-5847" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150009356" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578488v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anbarasan Sekar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar Vegad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longxiang Huang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2026.105715" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396023v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Patat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Domingues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066990" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973592v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Geiger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fdida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henry Dorey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03916-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04745629v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schleuniger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Alejandro Herrera Leclerc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Renoult" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0231162" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Alhaffar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ranika Latour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105249" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494298v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0188621" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379480v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Deberne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.110318" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691512v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ch&#233;ron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2022040525" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717295v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Caceres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Domingues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.046" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269659v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhry Abuzahra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Sou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2780-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611183v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ficuciello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Blaisot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985202" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370103v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blaisot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;ron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1756827717735300" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611230v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Profili" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levasseur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Koronai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Stafford" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500223" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9KHT5WS4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612376v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Bouche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Thanh Vu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.03.020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612350v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Purwar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roz&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.033396" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612354v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lounnaci" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sedarsky" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roz&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2015011054" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612404v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612431v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sedarsky" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.015778" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372440v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grout" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pajot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Osbat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.09.022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621255v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlemont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blaisot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouali" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desjonqueres" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2013007525" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780129v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Girasole" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1220-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TRXCZFHS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01613775v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Dung Ngo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.05.043" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675136v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hespel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazon Matthieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1286-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3720TQ46-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372466v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/21/2/025501" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C67F8CBADD41951370AD53F3E7061398A27434C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621367v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Carpentier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3075823" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018710v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638338v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mees" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girasole" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621364v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Blaisot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boisdron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200999139X" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E24BB2713001633E2E67FF3924D35037EF98D37E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02618259v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Carpentier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934288" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613158v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-005-0026-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TMWJ5SFB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613303v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lalizel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Blaisot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JFlowVisImageProc.v11.i3.60" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613304v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ledoux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596858v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godelle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouesbet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Le Toulouzan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;han" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05103784v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ovando" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05358980v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Marszalek" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramana Kukkarasi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263462v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odor Chazelle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lespinasse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barviau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263416v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359092v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ovando Castro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alejandro Herrera Leclerc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330519v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Asad Khan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707812v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707827v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04650002v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04651245v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387524v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04650082v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vingert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05358959v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615650v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Neu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132952v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112504v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325607v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ferrando" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar S Vegad" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325814v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chazelle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duhem-Duvilla" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Idlahcen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Blaisot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417822v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511673v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379450v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanquetin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016666v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798459v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016837v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016807v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373107v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilip Sanadi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thiesset" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.6009" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717261v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674675v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369668v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Herrera" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Richard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271672v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371921v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311883v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rutard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Touze" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132344v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ribert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dozias" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177230v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395235v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140924v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Cao" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ILASS2017.2017.4938" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177242v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621266v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tirel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03583834v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132340v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vallee" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lisiecki" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ILASS2017.2017.4708" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370173v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Theron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362773v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372356v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ficuciello" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Theron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-5085" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621278v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259344v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370084v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259333v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Lounnaci" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371879v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621317v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371812v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371795v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01649802v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01649811v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372393v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372402v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602220v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xandra Margot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patouna" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407468v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520917v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675911v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Yon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675910v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675914v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675913v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675915v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675916v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;b. Blaisot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675917v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612459v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615632v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333317v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271728v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864571v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132204v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Domingo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271720v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370210v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563987v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Petit" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/5.9781624105814.0631.0678" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-bernard-blaisot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4776-5847" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150009356" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578488v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anbarasan Sekar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar Vegad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longxiang Huang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2026.105715" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608664v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alhaffar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Domingues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568277251391370" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585079v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396023v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Patat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Domingues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baillot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066990" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973592v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Geiger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fdida" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henry Dorey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03916-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Alhaffar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ranika Latour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105249" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494298v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Alejandro Herrera Leclerc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0188621" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608648v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105566" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379480v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Deberne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Renoult" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.110318" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04745629v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schleuniger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0231162" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691512v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ch&#233;ron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2022040525" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717295v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Caceres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Domingues" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.046" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269659v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhry Abuzahra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Sou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2780-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611183v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ficuciello" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Blaisot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985202" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370103v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blaisot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;ron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1756827717735300" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611230v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Profili" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levasseur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Koronai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Stafford" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500223" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9KHT5WS4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612376v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Bouche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Thanh Vu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.03.020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612350v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Purwar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roz&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.033396" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lounnaci" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sedarsky" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roz&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2015011054" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612431v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sedarsky" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.015778" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612404v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372440v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grout" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pajot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Osbat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.09.022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621255v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlemont" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blaisot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desjonqueres" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2013007525" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780129v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Girasole" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1220-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TRXCZFHS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01613775v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Dung Ngo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.05.043" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675136v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hespel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazon Matthieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1286-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3720TQ46-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372466v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/21/2/025501" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C67F8CBADD41951370AD53F3E7061398A27434C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018710v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638338v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mees" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girasole" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621367v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Carpentier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3075823" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621364v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Blaisot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boisdron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200999139X" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E24BB2713001633E2E67FF3924D35037EF98D37E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02618259v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Carpentier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934288" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613158v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-005-0026-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TMWJ5SFB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613303v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lalizel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Blaisot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JFlowVisImageProc.v11.i3.60" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613304v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ledoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596858v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godelle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouesbet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Le Toulouzan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;han" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05103784v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ovando" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05358980v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Marszalek" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramana Kukkarasi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263462v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odor Chazelle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lespinasse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barviau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263416v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359092v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ovando Castro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alejandro Herrera Leclerc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330519v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Asad Khan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04651245v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387524v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707812v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707827v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04650002v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04650082v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vingert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05358959v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132952v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112504v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325607v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ferrando" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar S Vegad" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325814v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chazelle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duhem-Duvilla" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Idlahcen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Blaisot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615650v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Neu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417822v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511673v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379450v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanquetin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016666v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608693v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608718v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798459v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016837v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016807v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373107v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilip Sanadi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thiesset" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.6009" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717261v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674675v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369668v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Herrera" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Richard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271672v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311883v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rutard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Touze" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132344v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ribert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dozias" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371921v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395235v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140924v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Cao" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ILASS2017.2017.4938" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177230v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177242v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621266v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tirel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03583834v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132340v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vallee" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lisiecki" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ILASS2017.2017.4708" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370173v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Theron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362773v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372356v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ficuciello" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Theron" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-5085" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621278v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259344v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370084v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259333v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Lounnaci" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371879v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621317v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371812v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371795v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01649802v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372393v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01649811v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372402v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602220v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xandra Margot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patouna" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407468v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520917v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675911v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Yon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675910v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675914v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675913v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675915v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675916v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;b. Blaisot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675917v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612459v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615632v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333317v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271728v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864571v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132204v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Domingo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271720v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370210v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563987v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Petit" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/5.9781624105814.0631.0678" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>