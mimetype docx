--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Bernard Blaisot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des université à l'Université de Rouen Normandie - UMR 6614 CORIA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-bernard-blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4776-5847</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150009356</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface curvature analysis on atomization processes of flat-fan spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anbarasan Sekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reveillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.105715. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2026.105715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the thermoacoustic response of swirling spray flames fed with a surrogate of sustainable aviation fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Spray and Combustion Dynamics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17568277251391370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface curvature analysis on atomization processes of flat-fan spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anbarasan Sekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reveillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 200, pp.105715. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2026.105715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of n-Heptane and Dodecane Swirl-Stabilized Spray Flames to Transverse Forcing Characterized by Flame Describing Functions Based on Downstream Acoustic Pressure or Velocity Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (4), pp.041029. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4066990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of the textural atomization process of a rocket engine-assisted coaxial jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Henry Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65 (12), pp.176. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-024-03916-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of pressure-based flame describing functions measured in an annular combustor under self-sustained oscillations and in an externally modulated linear combustor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Alhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véranika Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Durox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (1-4), pp.105249. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2024.105249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling between the deformation of a liquid convex object and the resulting scattered acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (3), pp.032104. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0188621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of two-component liquid fuel mixtures on the dynamics of a swirl-stabilized spray flames array subjected to a forced transverse acoustic mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Alhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (1-4), pp.105566. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2024.105566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model describing an unsteady leak of compressed air from an open underwater storage tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Deberne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, pp.110318. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2023.110318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental three-dimensional location and size distribution of rising bubbles in a cylindrical column through light field imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schleuniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (10), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0231162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the effect of the 2D projection on droplet shape parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomization and Sprays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (8), pp.59-98. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/AtomizSpr.2022040525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation phenomenon of swirling spray flames at pressure antinodes of a transverse acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Domingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (4), pp.5987-5995. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a textural atomization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhry Abuzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-019-2780-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of air-assisted sprays submitted to high frequency transverse acoustic fields: Droplet clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ficuciello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (6), pp.067103. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4985202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic response of an injection system to high-frequency transverse acoustic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ficuciello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Théron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Spray and Combustion Dynamics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1756827717735300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nebulization of Nanocolloidal Suspensions for the Growth of Nanocomposite Coatings in Dielectric Barrier Discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Profili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Koronai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (10), pp.981--989. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.201500223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale analysis of atomizing liquid ligaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuella Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Thanh Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.251--263. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2015.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast high-repetition imaging of fuel sprays using picosecond fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (26), pp.33396--33407. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.033396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGE PROCESSING TECHNIQUES FOR VELOCITY, INTERFACE COMPLEXITY, AND DROPLET PRODUCTION MEASUREMENT IN THE NEAR-NOZZLE REGION OF A DIESEL SPRAY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sedarsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomization and Sprays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (9), pp.753--775. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/AtomizSpr.2015011054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collinear, two-color optical Kerr effect shutter for ultrafast time-resolved imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sedarsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (13), pp.15778--15790. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.015778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LASER-DIFFRACTION MEASUREMENT OF NONSPHERICAL DROP SPRAYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomization and Sprays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (3), pp.223--249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on the injection of an urea–water solution in hot air stream for the SCR application: Evaporation and spray/wall interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Osbat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 106, pp.166-177. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2012.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUMERICAL SIMULATION OF PRIMARY ATOMIZATION: INTERACTION WITH EXPERIMENTAL ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Bouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Desjonqueres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomization and Sprays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (12), pp.1103 - 1138. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/AtomizSpr.2013007525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-picosecond ballistic imaging of a liquid jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girasole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.289-298. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-011-1220-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the adequacy between the laser diffraction diameter distribution and the 3-parameter Generalized-Gamma function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Dung Ngo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 79, pp.103 - 111. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2012.05.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser correlation velocimetry performance in diesel applications: spatial selectivity and velocity sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gazon Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1286. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-012-1286-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drop size distribution measured by imaging: determination of the measurement volume by the calibration of the point spread function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (2), pp.025501. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/21/2/025501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time gate, optical layout, and wavelength effects on ballistic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girasole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time gate, optical layout, and wavelength effects on ballistic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Girasole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (9), pp.1995-2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of cylindrical liquid jets evolving in a transverse acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (2), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3075823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of an air-assisted jet submitted to a transverse high-frequency acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boisdron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 640, pp.305-342. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S002211200999139X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomization and deviation of cylindrical water jets in a transverse acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 123 (5), pp.3455-3455. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2934288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplet size and morphology characterization for dense sprays by image processing: application to the Diesel spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39 (6), pp.977 - 994. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-005-0026-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical morphological determination of the growth rate of the interfacial disturbance of an excited Rayleigh jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lalizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Flow Visualization and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (3), pp.239. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/JFlowVisImageProc.v11.i3.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual laser-sheet tomography coupled with backlight imaging configurations to study the diesel jet structure at the nozzle outlet for high injection pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Flow Visualization and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9 (1), pp.55-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the theory of nonlinear dynamical systems to study the growth of perturbations in an excited water jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Godelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Le Toulouzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gréhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fluid Mechanics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24 (1-3), pp.189-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional experimental analysis of multiple gas-assisted liquid jets using a single plenoptic camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schleuniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ovando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling light field imaging and imaging modeling in a backlight configuration to measure size, shape and 3D location of bubbles and droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schleuniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Marszalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramana Kukkarasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of shear coaxial injection of fuel in supercritical conditions through velocity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodor Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Combustion Meeting (ECM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the transcritical spray injection through experimental velocity measurements and numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodor Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Conference on Liquid Atomization and Sprays (ILASS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILASS-Europe, Aug 2025, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Deformation of an Acoustically Transmissive Convex Object by Radiation Stress Tensor Induced by Acoustic Scattering Phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ovando Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lund, Aug 2025, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed investigation of swirl spray fuel injectors using conventional and plenoptic shadowgraphy techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Asad Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Marszalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Alhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schleuniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Conference on Liquid Atomization &amp; Spray Systems (ILASS Europe 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lund University, Aug 2025, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point Spread Function And Spatial Resolution Analysis Of Multi-Focus Plenoptic Cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schleuniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Application of Laser and Imaging Techniques to Fluid Mechanics • LISBON | PORTUGAL • JULY 8-11, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie Raman de l'éthane en conditions supercritiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodor Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CFTL, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical approach for free-rising bubbles in quiescent water under single bubbling regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement effect on air-bubble plumes in quiescent water under the jetting regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental description of primary breakup of turbulent rocket engine liquid jet flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Henry Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale analysis of textural atomization in LOx-CH4 rocket engine subcritical flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Henry Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Vingert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Propulsion 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Measurement of the position or free-rising bubbles with a single plenoptic camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schleuniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHF, Jul 2024, Vandoeuvre-lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale image analysis of primary atomization in cryogenic liquid rocket engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Henry Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear acoustic theoretical model considering acoustic transmissivity in the interior of a real fluid object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ovando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CORIA UMR 6614 &amp; French section Combustion Institute, Apr 2023, Rouen (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvature-surface analysis to characterize the early stage of the atomization process of the pressure swirl injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar S Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Multiphase Flow, ICMF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of supercritical injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Duhem-Duvilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical approach for free-rising bubbles in quiescent water under single bubbling regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS -76th Annual Meeting of the Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Whasington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvature-surface analysis to characterize the early stage of the atomization process of the pressure swirl injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar S Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMF 2023 - 11th International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological characterization of 3D spray droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakup dynamics of initially non-spherical rising bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Deberne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High contrast imaging of dense-field to estimate droplet size distribution from the interface-curvature analysis: application in a pressure-swirl atomizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar S Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Conference on Liquid Atomization &amp; Spray Systems (ILASS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the fuel composition and the equivalence ratio on the dynamics of swirlstabilized spray flames to a transverse acoustic mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Alhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Thermoacoustics in Combustion: Industry meets Academia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETH Zurich, Sep 2023, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of swirl-stabilised spray flames dynamics at various locations of a forced standing transverse acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear dynamics of an accidental underwater compressed air release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Deberne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics Days Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurements and Numerical Simulation of Dense Spray at the Outlet of Pressure Swirl Injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th European Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, tel aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Near Field Regions of n-Heptane Spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar S Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, tel aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid sheet thickness measurements using multi-pass, time-gated femtosecond imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilip Sanadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thiesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems (ICLASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Aug 2021, Edinburgh (Scotland), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/iclass.2021.6009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of lean swirling spray flames to acoustic pressure and transverse velocity perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Domingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Thermoacoustics in Combustion: Industry meets Academia (SoTiC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swirling spray flames dynamical blow-out induced by transverse acoustic oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Thermoacoustics in Combustion: Industry meets Academia (soTiC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Munich, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid jet and droplet deformation induced by non-uniform acoustics radiation pressure distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS–Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy-Based Cavitation and Primary Atomization Analysis with a 2D Transparent Injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhry Abuzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of an air-assisted liquid jet submitted to a high-frequency transverse acoustic modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Henry Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Le Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3AF SpacePropulsion 2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, May 2018, Séville, Spain. pp.SP2018 00392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of ethane jet from sub-critical to super-critical conditions through visible light and X-ray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dozias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ICLASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of backlight images for spray measurement: how to accurately identify the liquid-gas interface in images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLASS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de l’injection : étude de l’atomisation des liquides par diagnostics optiques avancés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e cycle de conférences Cnam/SIA, Utilisation rationnelle de l’énergie et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM/SIA, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of geometry of real-size transparent nozzles on cavitation and on the atomizing jet in the near field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS–Europe 2017, 28th Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/ILASS2017.2017.4938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimental setup for thermoacoustic instabilities investigation in two-phase flow swirled combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion Meeting (ECM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Duvrobnick, Croatia. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of two-phase flow swirling flames in a standing transverse acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Colloque du réseau d'INitiative en Combustion Avancée (INCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, PARIS-SACLAY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of Free Falling Viscoelastic Liquid Jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS-Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Field Velocity Measurement of a Multihole GDI Injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIA Powertrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of Ethane and Propane injection under sub- and super-critical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lisiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Conference ILASS–Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/ILASS2017.2017.4708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic response of a feeding system to high-frequency transverse acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ficuciello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Theron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermoacoustic Instabilities in Gas Turbines and Rocket Engines : Industry meets Academia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous high-speed internal and external flow measurements for a high-pressure diesel nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Amplitude Acoustic Field Effects on Air-Assisted Liquid Jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ficuciello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Theron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd AIAA/SAE/ASEE Joint Propulsion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Salt Lake City, France. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-5085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Analysis of the Atomization of the Liquid Sheets issuing from a Compound Nozzle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Thanh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lisiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS-Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of picosecond fiber laser for high repetition diesel spray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Cheng Kung University, Aug 2015, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of coaxial air-assisted liquid jets in an acoustic field: atomization and droplets clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ficuciello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Theron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLASS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cavitation on velocity in the near-field of a diesel nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Cheng Kung University, Aug 2015, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VELOCITY, INTERFACE COMPLEXITY AND DROPLETS PRODUCTION IN THE NEAR NOZZLE REGION OF A DIESEL SPRAY: COMPARISON BETWEEN EXPERIMENTAL ANALYSIS AND DIRECT NUMERICAL SIMULATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Atomizing Ligaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASS-Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative comparison of fuel spray images obtained using ultrafast coherent and incoherent double-pulsed illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS-Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ballistic Imaging of High-Pressure Fuel Sprays using Incoherent, Ultra- short Pulsed Illumination with an Ultrafast OKE-based Time Gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Applications of Laser Techniques to Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lisbon, Portugal. pp.7 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Analysis of Liquid Atomization Processes and Sprays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS-Europe 2013 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drop Size and Drop Size Distribution Measurements by Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of Laser Diffraction Diameter Distribution with a 3-Parameter Generalized-Gamma Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Dung Ngo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diesel spray velocity and break-up characterization with dense spray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sedarsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rozé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Nozzle geometry on spray shape, particle size, spray velocity and Air entrainment of high pressure Diesel spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xandra Margot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Patouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THIESEL 2010 - Conference on Thermo- and Fluid Dynamic Processes in Diesel Engines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valencia, Spain. pp.383-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis of a liquid jet using a sub-picosecond optical gate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Girasole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MORPHOLOGICAL CHARACTERIZATION OF DROPLETS. APPLICATION TO ATOMIZATION OF SPRAYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray Sizing by imaging : Focusing and droplet image superposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nottingham (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy based image analysis for the near field of direct injection Diesel jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nottingham (UK), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statisical morphological determination of the growth rate of the interfacial disturbance of an excited Rayleigh jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lalizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvisu &amp; 4th PSFVIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Analaysis of the Diesel Jet at the nozzle outlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External and internal behaviour of the near Field Diesel Jet at High injection pressure : Dual source vizualization and multiple angles tomographic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Zaragossa, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granulométrie et Morphologie des Sprays par Imagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.‐b. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLUVISU : 9ème colloque francophone sur la visualisation des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, St Etienne du Rouvray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images of Air Bubbles Included in a Cylindrical Liquid Jet : First Steps for Improving the Caracterisation of the cavitation phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.‐b. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Zurich, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenology of a bubble plume: from the leak of an underwater storage tank to the seawater surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Deberne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEANERGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mushroom-shaped bubble plume under bubble crown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS -76th Annual Meeting of the Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Washington DC, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal Pearling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS-DVD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation and Textural Atomization Process: Influence of Needle Lift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhry Abuzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Sou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Institute for Cavitation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of cavitation on textural atomization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhry Abuzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLASS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the numerical and experimental study of supercritical fluid flows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Domingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lisiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ECM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation in a Scaled-up 2D-Transparent Nozzle: Experimental Rig Realization & Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhry Abuzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lisiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Institute for Cavitation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High amplitude/high frequency acoustic field effects on coaxial inkection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ficuciello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulations of High-Pressure Practical Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Domingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Pressure Flows for Propulsion Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute of Aeronautics and Astronautics, Inc., pp.631-677, 2020, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/5.9781624105814.0631.0678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId298"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Bernard Blaisot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des université à l'Université de Rouen Normandie - UMR 6614 CORIA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-bernard-blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4776-5847</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150009356</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=-xsqkM0AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface curvature analysis on atomization processes of flat-fan spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anbarasan Sekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reveillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 200, pp.105715. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2026.105715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the thermoacoustic response of swirling spray flames fed with a surrogate of sustainable aviation fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Spray and Combustion Dynamics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17568277251391370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface curvature analysis on atomization processes of flat-fan spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anbarasan Sekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reveillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.105715. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2026.105715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of n-Heptane and Dodecane Swirl-Stabilized Spray Flames to Transverse Forcing Characterized by Flame Describing Functions Based on Downstream Acoustic Pressure or Velocity Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (4), pp.041029. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4066990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of pressure-based flame describing functions measured in an annular combustor under self-sustained oscillations and in an externally modulated linear combustor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Alhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véranika Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Durox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (1-4), pp.105249. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2024.105249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of the textural atomization process of a rocket engine-assisted coaxial jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Henry Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65 (12), pp.176. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-024-03916-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling between the deformation of a liquid convex object and the resulting scattered acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (3), pp.032104. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0188621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of two-component liquid fuel mixtures on the dynamics of a swirl-stabilized spray flames array subjected to a forced transverse acoustic mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Alhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (1-4), pp.105566. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2024.105566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model describing an unsteady leak of compressed air from an open underwater storage tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Deberne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, pp.110318. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2023.110318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental three-dimensional location and size distribution of rising bubbles in a cylindrical column through light field imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schleuniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (10), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0231162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the effect of the 2D projection on droplet shape parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomization and Sprays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (8), pp.59-98. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/AtomizSpr.2022040525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation phenomenon of swirling spray flames at pressure antinodes of a transverse acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Domingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (4), pp.5987-5995. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a textural atomization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhry Abuzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-019-2780-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of air-assisted sprays submitted to high frequency transverse acoustic fields: Droplet clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ficuciello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (6), pp.067103. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4985202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic response of an injection system to high-frequency transverse acoustic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ficuciello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Théron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Spray and Combustion Dynamics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1756827717735300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nebulization of Nanocolloidal Suspensions for the Growth of Nanocomposite Coatings in Dielectric Barrier Discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Profili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Koronai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (10), pp.981--989. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.201500223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale analysis of atomizing liquid ligaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuella Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Thanh Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.251--263. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2015.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast high-repetition imaging of fuel sprays using picosecond fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (26), pp.33396--33407. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.033396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGE PROCESSING TECHNIQUES FOR VELOCITY, INTERFACE COMPLEXITY, AND DROPLET PRODUCTION MEASUREMENT IN THE NEAR-NOZZLE REGION OF A DIESEL SPRAY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sedarsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomization and Sprays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (9), pp.753--775. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/AtomizSpr.2015011054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LASER-DIFFRACTION MEASUREMENT OF NONSPHERICAL DROP SPRAYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomization and Sprays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (3), pp.223--249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collinear, two-color optical Kerr effect shutter for ultrafast time-resolved imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sedarsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (13), pp.15778--15790. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.015778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on the injection of an urea–water solution in hot air stream for the SCR application: Evaporation and spray/wall interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Osbat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 106, pp.166-177. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2012.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUMERICAL SIMULATION OF PRIMARY ATOMIZATION: INTERACTION WITH EXPERIMENTAL ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Bouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Desjonqueres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomization and Sprays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (12), pp.1103 - 1138. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/AtomizSpr.2013007525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-picosecond ballistic imaging of a liquid jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girasole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.289-298. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-011-1220-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the adequacy between the laser diffraction diameter distribution and the 3-parameter Generalized-Gamma function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Dung Ngo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 79, pp.103 - 111. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2012.05.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser correlation velocimetry performance in diesel applications: spatial selectivity and velocity sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gazon Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1286. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-012-1286-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drop size distribution measured by imaging: determination of the measurement volume by the calibration of the point spread function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (2), pp.025501. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/21/2/025501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of cylindrical liquid jets evolving in a transverse acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (2), </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3075823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time gate, optical layout, and wavelength effects on ballistic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Girasole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (9), pp.1995-2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time gate, optical layout, and wavelength effects on ballistic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girasole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of an air-assisted jet submitted to a transverse high-frequency acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boisdron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 640, pp.305-342. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S002211200999139X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomization and deviation of cylindrical water jets in a transverse acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 123 (5), pp.3455-3455. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2934288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplet size and morphology characterization for dense sprays by image processing: application to the Diesel spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39 (6), pp.977 - 994. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-005-0026-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical morphological determination of the growth rate of the interfacial disturbance of an excited Rayleigh jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lalizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Flow Visualization and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (3), pp.239. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/JFlowVisImageProc.v11.i3.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual laser-sheet tomography coupled with backlight imaging configurations to study the diesel jet structure at the nozzle outlet for high injection pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Flow Visualization and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9 (1), pp.55-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the theory of nonlinear dynamical systems to study the growth of perturbations in an excited water jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Godelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouesbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Le Toulouzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gréhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fluid Mechanics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24 (1-3), pp.189-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of swirl number on combustion instabilities through potential modification in spray characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Alhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Asad Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Combustion Meeting - ECM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Apr 2025, Edingburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional experimental analysis of multiple gas-assisted liquid jets using a single plenoptic camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schleuniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ovando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling light field imaging and imaging modeling in a backlight configuration to measure size, shape and 3D location of bubbles and droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schleuniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Marszalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramana Kukkarasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of shear coaxial injection of fuel in supercritical conditions through velocity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodor Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Combustion Meeting (ECM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed investigation of swirl spray fuel injectors using conventional and plenoptic shadowgraphy techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Asad Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Marszalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Alhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schleuniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Conference on Liquid Atomization &amp; Spray Systems (ILASS Europe 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lund University, Aug 2025, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the transcritical spray injection through experimental velocity measurements and numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodor Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Conference on Liquid Atomization and Sprays (ILASS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILASS-Europe, Aug 2025, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Deformation of an Acoustically Transmissive Convex Object by Radiation Stress Tensor Induced by Acoustic Scattering Phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ovando Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lund, Aug 2025, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement effect on air-bubble plumes in quiescent water under the jetting regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical approach for free-rising bubbles in quiescent water under single bubbling regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental description of primary breakup of turbulent rocket engine liquid jet flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Henry Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point Spread Function And Spatial Resolution Analysis Of Multi-Focus Plenoptic Cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schleuniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Application of Laser and Imaging Techniques to Fluid Mechanics • LISBON | PORTUGAL • JULY 8-11, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie Raman de l'éthane en conditions supercritiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodor Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CFTL, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale analysis of textural atomization in LOx-CH4 rocket engine subcritical flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Henry Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Vingert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Propulsion 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Measurement of the position or free-rising bubbles with a single plenoptic camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schleuniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHF, Jul 2024, Vandoeuvre-lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of interacting swirl-stabilised spray flames at a pressure antinode of a standing transverse acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Alhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bruno, Raymond Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Combustion Meeting - ECM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen, Apr 2023, Rouen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical approach for free-rising bubbles in quiescent water under single bubbling regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS -76th Annual Meeting of the Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Whasington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale image analysis of primary atomization in cryogenic liquid rocket engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Henry Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear acoustic theoretical model considering acoustic transmissivity in the interior of a real fluid object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ovando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CORIA UMR 6614 &amp; French section Combustion Institute, Apr 2023, Rouen (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvature-surface analysis to characterize the early stage of the atomization process of the pressure swirl injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar S Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Multiphase Flow, ICMF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of supercritical injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Duhem-Duvilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological characterization of 3D spray droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakup dynamics of initially non-spherical rising bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Deberne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High contrast imaging of dense-field to estimate droplet size distribution from the interface-curvature analysis: application in a pressure-swirl atomizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar S Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Conference on Liquid Atomization &amp; Spray Systems (ILASS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the fuel composition and the equivalence ratio on the dynamics of swirlstabilized spray flames to a transverse acoustic mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Alhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Thermoacoustics in Combustion: Industry meets Academia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETH Zurich, Sep 2023, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of swirl-stabilised spray flames dynamics at various locations of a forced standing transverse acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear dynamics of an accidental underwater compressed air release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Deberne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics Days Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurements and Numerical Simulation of Dense Spray at the Outlet of Pressure Swirl Injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th European Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, tel aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Near Field Regions of n-Heptane Spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar S Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, tel aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of lean swirling spray flames to acoustic pressure and transverse velocity perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Domingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Thermoacoustics in Combustion: Industry meets Academia (SoTiC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid sheet thickness measurements using multi-pass, time-gated femtosecond imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilip Sanadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thiesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems (ICLASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Aug 2021, Edinburgh (Scotland), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/iclass.2021.6009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swirling spray flames dynamical blow-out induced by transverse acoustic oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Thermoacoustics in Combustion: Industry meets Academia (soTiC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Munich, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid jet and droplet deformation induced by non-uniform acoustics radiation pressure distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS–Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy-Based Cavitation and Primary Atomization Analysis with a 2D Transparent Injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhry Abuzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of backlight images for spray measurement: how to accurately identify the liquid-gas interface in images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLASS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of an air-assisted liquid jet submitted to a high-frequency transverse acoustic modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Henry Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Le Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3AF SpacePropulsion 2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, May 2018, Séville, Spain. pp.SP2018 00392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of ethane jet from sub-critical to super-critical conditions through visible light and X-ray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dozias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ICLASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimental setup for thermoacoustic instabilities investigation in two-phase flow swirled combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion Meeting (ECM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Duvrobnick, Croatia. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de l’injection : étude de l’atomisation des liquides par diagnostics optiques avancés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e cycle de conférences Cnam/SIA, Utilisation rationnelle de l’énergie et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM/SIA, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of geometry of real-size transparent nozzles on cavitation and on the atomizing jet in the near field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS–Europe 2017, 28th Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/ILASS2017.2017.4938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of two-phase flow swirling flames in a standing transverse acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Colloque du réseau d'INitiative en Combustion Avancée (INCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, PARIS-SACLAY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Field Velocity Measurement of a Multihole GDI Injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIA Powertrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of Free Falling Viscoelastic Liquid Jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS-Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of Ethane and Propane injection under sub- and super-critical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lisiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Conference ILASS–Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/ILASS2017.2017.4708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic response of a feeding system to high-frequency transverse acoustic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ficuciello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Theron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermoacoustic Instabilities in Gas Turbines and Rocket Engines : Industry meets Academia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous high-speed internal and external flow measurements for a high-pressure diesel nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Amplitude Acoustic Field Effects on Air-Assisted Liquid Jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ficuciello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Theron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd AIAA/SAE/ASEE Joint Propulsion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Salt Lake City, France. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-5085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Analysis of the Atomization of the Liquid Sheets issuing from a Compound Nozzle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Thanh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lisiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS-Europe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of coaxial air-assisted liquid jets in an acoustic field: atomization and droplets clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ficuciello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Theron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLASS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cavitation on velocity in the near-field of a diesel nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Cheng Kung University, Aug 2015, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of picosecond fiber laser for high repetition diesel spray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Cheng Kung University, Aug 2015, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VELOCITY, INTERFACE COMPLEXITY AND DROPLETS PRODUCTION IN THE NEAR NOZZLE REGION OF A DIESEL SPRAY: COMPARISON BETWEEN EXPERIMENTAL ANALYSIS AND DIRECT NUMERICAL SIMULATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative comparison of fuel spray images obtained using ultrafast coherent and incoherent double-pulsed illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS-Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ballistic Imaging of High-Pressure Fuel Sprays using Incoherent, Ultra- short Pulsed Illumination with an Ultrafast OKE-based Time Gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Applications of Laser Techniques to Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lisbon, Portugal. pp.7 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Atomizing Ligaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASS-Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Analysis of Liquid Atomization Processes and Sprays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS-Europe 2013 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of Laser Diffraction Diameter Distribution with a 3-Parameter Generalized-Gamma Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Dung Ngo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drop Size and Drop Size Distribution Measurements by Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diesel spray velocity and break-up characterization with dense spray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sedarsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rozé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Nozzle geometry on spray shape, particle size, spray velocity and Air entrainment of high pressure Diesel spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xandra Margot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Patouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THIESEL 2010 - Conference on Thermo- and Fluid Dynamic Processes in Diesel Engines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valencia, Spain. pp.383-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis of a liquid jet using a sub-picosecond optical gate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Girasole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MORPHOLOGICAL CHARACTERIZATION OF DROPLETS. APPLICATION TO ATOMIZATION OF SPRAYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray Sizing by imaging : Focusing and droplet image superposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nottingham (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy based image analysis for the near field of direct injection Diesel jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nottingham (UK), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statisical morphological determination of the growth rate of the interfacial disturbance of an excited Rayleigh jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lalizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvisu &amp; 4th PSFVIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Analaysis of the Diesel Jet at the nozzle outlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External and internal behaviour of the near Field Diesel Jet at High injection pressure : Dual source vizualization and multiple angles tomographic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Zaragossa, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granulométrie et Morphologie des Sprays par Imagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.‐b. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLUVISU : 9ème colloque francophone sur la visualisation des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, St Etienne du Rouvray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images of Air Bubbles Included in a Cylindrical Liquid Jet : First Steps for Improving the Caracterisation of the cavitation phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.‐b. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Zurich, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenology of a bubble plume: from the leak of an underwater storage tank to the seawater surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Deberne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge César Brändle de Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEANERGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mushroom-shaped bubble plume under bubble crown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS -76th Annual Meeting of the Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Washington DC, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal Pearling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Renoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS-DVD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation and Textural Atomization Process: Influence of Needle Lift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhry Abuzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Sou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Institute for Cavitation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of cavitation on textural atomization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhry Abuzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLASS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the numerical and experimental study of supercritical fluid flows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Domingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lisiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ECM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation in a Scaled-up 2D-Transparent Nozzle: Experimental Rig Realization & Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhry Abuzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lisiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Institute for Cavitation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High amplitude/high frequency acoustic field effects on coaxial inkection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ficuciello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulations of High-Pressure Practical Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Domingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Pressure Flows for Propulsion Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute of Aeronautics and Astronautics, Inc., pp.631-677, 2020, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/5.9781624105814.0631.0678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId301"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ACD273FE"/>
+    <w:nsid w:val="047A8BFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-bernard-blaisot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4776-5847" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150009356" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578488v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anbarasan Sekar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar Vegad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longxiang Huang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2026.105715" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608664v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alhaffar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Domingues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568277251391370" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585079v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396023v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Patat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Domingues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baillot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066990" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973592v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Geiger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fdida" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henry Dorey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03916-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Alhaffar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ranika Latour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105249" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494298v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Alejandro Herrera Leclerc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0188621" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608648v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105566" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379480v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Deberne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Renoult" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.110318" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04745629v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schleuniger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0231162" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691512v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ch&#233;ron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2022040525" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717295v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Caceres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Domingues" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.046" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269659v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhry Abuzahra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Sou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2780-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611183v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ficuciello" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Blaisot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985202" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370103v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blaisot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;ron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1756827717735300" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611230v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Profili" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levasseur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Koronai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Stafford" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500223" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9KHT5WS4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612376v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Bouche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Thanh Vu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.03.020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612350v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Purwar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roz&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.033396" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lounnaci" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sedarsky" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roz&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2015011054" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612431v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sedarsky" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.015778" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612404v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372440v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grout" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pajot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Osbat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.09.022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621255v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlemont" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blaisot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desjonqueres" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2013007525" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780129v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Girasole" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1220-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TRXCZFHS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01613775v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Dung Ngo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.05.043" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675136v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hespel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazon Matthieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1286-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3720TQ46-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372466v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/21/2/025501" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C67F8CBADD41951370AD53F3E7061398A27434C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018710v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638338v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mees" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girasole" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621367v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Carpentier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3075823" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621364v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Blaisot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boisdron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200999139X" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E24BB2713001633E2E67FF3924D35037EF98D37E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02618259v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Carpentier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934288" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613158v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-005-0026-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TMWJ5SFB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613303v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lalizel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Blaisot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JFlowVisImageProc.v11.i3.60" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613304v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ledoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596858v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godelle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouesbet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Le Toulouzan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;han" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05103784v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ovando" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05358980v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Marszalek" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramana Kukkarasi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263462v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odor Chazelle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lespinasse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barviau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263416v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359092v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ovando Castro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alejandro Herrera Leclerc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330519v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Asad Khan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04651245v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387524v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707812v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707827v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04650002v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04650082v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vingert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05358959v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132952v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112504v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325607v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ferrando" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar S Vegad" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325814v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chazelle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duhem-Duvilla" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Idlahcen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Blaisot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615650v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Neu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417822v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511673v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379450v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanquetin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016666v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608693v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608718v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798459v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016837v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016807v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373107v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilip Sanadi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thiesset" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.6009" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717261v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674675v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369668v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Herrera" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Richard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271672v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311883v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rutard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Touze" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132344v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ribert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dozias" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371921v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395235v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140924v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Cao" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ILASS2017.2017.4938" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177230v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177242v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621266v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tirel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03583834v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132340v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vallee" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lisiecki" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ILASS2017.2017.4708" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370173v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Theron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362773v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372356v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ficuciello" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Theron" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-5085" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621278v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259344v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370084v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259333v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Lounnaci" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371879v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621317v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371812v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371795v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01649802v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372393v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01649811v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372402v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602220v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xandra Margot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patouna" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407468v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520917v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675911v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Yon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675910v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675914v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675913v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675915v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675916v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;b. Blaisot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675917v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612459v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615632v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333317v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271728v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864571v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132204v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Domingo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271720v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370210v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563987v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Petit" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/5.9781624105814.0631.0678" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-bernard-blaisot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4776-5847" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150009356" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=-xsqkM0AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585079v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anbarasan Sekar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar Vegad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longxiang Huang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2026.105715" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608664v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alhaffar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Domingues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568277251391370" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578488v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Patat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Domingues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066990" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235187v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Alhaffar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ranika Latour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105249" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973592v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Geiger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fdida" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henry Dorey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03916-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494298v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Alejandro Herrera Leclerc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0188621" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608648v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105566" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379480v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Deberne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Renoult" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.110318" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04745629v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schleuniger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0231162" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691512v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ch&#233;ron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2022040525" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717295v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Caceres" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Domingues" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.046" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269659v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhry Abuzahra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Sou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2780-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611183v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ficuciello" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Blaisot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985202" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370103v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blaisot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;ron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1756827717735300" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611230v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Profili" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levasseur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Koronai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Stafford" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500223" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9KHT5WS4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612376v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Bouche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Thanh Vu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.03.020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612350v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Purwar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roz&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.033396" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612354v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lounnaci" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sedarsky" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roz&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2015011054" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612404v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612431v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sedarsky" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.015778" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372440v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grout" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pajot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Osbat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.09.022" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621255v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlemont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blaisot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouali" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desjonqueres" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2013007525" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780129v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Girasole" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1220-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TRXCZFHS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01613775v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Dung Ngo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.05.043" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675136v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hespel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazon Matthieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1286-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3720TQ46-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372466v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/21/2/025501" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C67F8CBADD41951370AD53F3E7061398A27434C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621367v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Carpentier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3075823" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638338v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mees" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roze" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girasole" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018710v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621364v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Blaisot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boisdron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200999139X" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E24BB2713001633E2E67FF3924D35037EF98D37E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02618259v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Carpentier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934288" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613158v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-005-0026-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TMWJ5SFB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613303v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lalizel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Blaisot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JFlowVisImageProc.v11.i3.60" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613304v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ledoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596858v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godelle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouesbet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Le Toulouzan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;han" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608742v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Asad Khan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05103784v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ovando" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05358980v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Marszalek" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramana Kukkarasi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263462v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odor Chazelle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lespinasse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barviau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330519v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263416v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359092v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ovando Castro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alejandro Herrera Leclerc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707827v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707812v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04650002v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04651245v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387524v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04650082v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vingert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05358959v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608707v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bruno, Raymond Delorme" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615650v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Neu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132952v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112504v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325607v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ferrando" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar S Vegad" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325814v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chazelle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duhem-Duvilla" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Idlahcen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Blaisot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511673v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379450v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanquetin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016666v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608693v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608718v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798459v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016837v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016807v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717261v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373107v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilip Sanadi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thiesset" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.6009" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674675v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369668v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Herrera" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Richard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271672v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371921v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311883v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rutard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Touze" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132344v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ribert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dozias" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177230v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395235v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140924v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Cao" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ILASS2017.2017.4938" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177242v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03583834v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621266v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tirel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132340v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vallee" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lisiecki" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ILASS2017.2017.4708" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370173v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Theron" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362773v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372356v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ficuciello" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Theron" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-5085" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621278v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370084v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259333v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Lounnaci" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259344v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371879v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371812v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371795v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621317v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01649802v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01649811v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372393v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372402v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602220v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xandra Margot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patouna" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407468v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520917v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675911v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Yon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675910v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675914v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675913v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675915v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675916v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;b. Blaisot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675917v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612459v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615632v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333317v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271728v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864571v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132204v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Domingo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271720v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370210v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563987v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Petit" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/5.9781624105814.0631.0678" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>