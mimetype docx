--- v0 (2026-03-16)
+++ v1 (2026-05-16)
@@ -1,7415 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7364 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Bernard Chatelain </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-bernard-chatelain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7768-9369</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">137447256</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=-pMqMdIAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-8632-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-Inertial Interest Rate Rules Are Not Solutions of Ramsey Optimal Monetary Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133, pp.119-146. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3232744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03957248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipations rationnelles : Equivalence Observationnelle et Déstabilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (3), pp.79-94. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.231.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03954173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsey Optimal Policy in theNew-Keynesian Model with Public Debt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macroeconomic Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (6), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S136510052000070X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03029890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperfect Credibility versus No Credibility of Optimal Monetary Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (1), pp.43-63. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.721.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03029892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference on time-invariant variables using panel data: A pretest estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 97, pp.157-166. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2021.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03672612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hopf Bifurcation from new-Keynesian Taylor rule to Ramsey Optimal Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macroeconomic Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (8), pp.2204-2236. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1365100519001032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527872v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Welfare of Ramsey Optimal Policy Facing Auto-Regressive Shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 ((2)), pp.1797-1803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Maker’s Credibility with Predetermined Instruments for Forward-looking Targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 130 (5), pp.823-846. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3743010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03029893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsey Optimal Policy versus Multiple Equilibria with Fiscal and Monetary Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How macroeconomists lost control of stabilization policy: towards dark ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (6), pp.938-982. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09672567.2020.1817119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03029894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Algorithm for Solving Ramsey Optimal Policy with Exogenous Forcing Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (4), pp.2429-2440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577606v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publish and Perish: Creative Destruction and Macroeconomic Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Economic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (2), pp.65-101. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19272/201806102004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465858v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises financières et contagions internationales : mise en perspective macroéconomique et cliométrique. Une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Direr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (2015/3), pp.3-14. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.153.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises financières et contagions internationales : mise en perspective macroéconomique et cliométrique. Une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Direr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XXX (3), pp.3-14. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.153.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01475223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on identifier les politiques économiques stabilisant une économie instable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (2014/3), pp.143-178. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.143.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spurious regressions and near-multicollinearity, with an application to aid, policies and growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Macroeconomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (Part A), pp.85-96. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmacro.2013.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développements récents en économie monétaire et bancaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Bellando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Pop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2013/4), pp.3-13. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.134.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goodhart, Charles A.E. and Tsomocos, Dimitros P.: The challenge of financial stability: a new model and its applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 109 (2), pp.201-205. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00712-013-0345-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the No-Ponzi Game and the Transversality Conditions Relevant for Public Debt? A Keynesian Appraisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Economic and Social Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (1-2), pp.39-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Failure of Financial Macroeconomics and What to Do about It</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manchester School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Supplement S1, pp.21-53. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9957.2012.02327.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liaisons fallacieuses : quasi-colinéarité et &amp;quot;suppresseur classique&amp;quot;, aide au développement et croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (3), pp.557-568. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.633.0557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00686765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues d'excellence en économie et en gestion : discordances entre la classification de l'AERES (2008) et les facteurs d'impact par les citations selon les domaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (1), pp.157-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patents as Collateral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Amable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (6), pp.1092-1104. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jedc.2010.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Profit-Investment-Unemployment nexus and Capacity Utilization in a Stock-Flow Consistent Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metroeconomica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (3), pp.454-472. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-999X.2009.04074.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Special issue: 24th Symposium on Money, Bank and Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guillaume Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Bellando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brussels Economic Review </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51 (1), pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Consistent Moment Selection Procedures for Generalized Method of Moments Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 95 (3), pp.380-385. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econlet.2006.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00112514v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance d'entreprise et fraude fiscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banque &amp; Marchés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 88, pp.36-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00430848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nantissement des brevets et croissance des innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Amable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 117 (4), pp.523-540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00176349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euler investment equation, leverage and cash flow misspecification: An empirical analysis on a panel of French manufacturing firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Teurlai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Macroeconomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (361-374), pp.28. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmacro.2004.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Credit rationing, profit accumulation and economic growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Amable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 117 (4), pp.301-307. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econlet.2004.03.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00112521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monetary policy transmission in the euro area: New evidence from micro data on firms and banks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Generale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Martínez-Pagés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Economic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (2-3), pp.731-742. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/154247603322391350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119489v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Findings on Firm Investment and Monetary Policy Transmission in the Euro Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Generale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf von Kalckreuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Review of Economic Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (1), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal capacity in the banking sector and economic growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Amable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Bandt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 26 (2-3), pp.491-517. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-4266(01)00231-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00112535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investment and the Cost of Capital in the Nineties in France: A Panel Data Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Tiomo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFO-Studien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 48 (4), pp.655-684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00112540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can financial infrastructures foster economic development?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Amable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Development Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 64 (2), pp.481-498. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-3878(00)00147-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00112551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitfalls in Investment Euler Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Teurlai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 18 (2), pp.159-179. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0264-9993(00)00033-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00432130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark-up and Capital Structure of the Firm facing Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 74, pp.99-105. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0165-1765(01)00525-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit Lagrange Multiplier for Firms Facing a Debt Ceiling Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 67 (2), pp.153-158. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0165-1765(99)00270-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taux de marge et structure financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 53, pp.127-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00118639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures financières et croissance économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Amable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 65 (4), pp.381-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00432131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investment facing Credit Rationing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manchester School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 66 (S), pp.102-115. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-9957.66.s.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00432132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation des profits et désendettement des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 49 (4), pp.1023-1041</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do public investment and financial factors affect growth in a debt-overhang economy ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Amable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Manchester school of economic and social studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 65 (3), pp.310 - 327. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-9957.00059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00432135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance dans le système bancaire et croissance économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Amable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Bandt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 48 (3), pp.397-407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00118635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concurrence imparfaite entre les intermédiaires financiers est-elle toujours néfaste à la croissance économique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Amable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3, pp.765-775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009024v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investissement irréversible, taux d'utilisation des capacités de production et coûts de faillite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2, pp.100-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00432138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes financiers et croissance: les effets du court-termisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Amable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 46 (3), pp.827-836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00118638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des systèmes financiers et développement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Amable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 61 (1), pp.99-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment bien régresser: La statistique peut-elle se passer d'artefacts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Probabilismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France. pp.1-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Try again, macroeconomists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert M. Solow and Jean-Philippe Touffut. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What's Right with Macroeconomics?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.90-109, 2012, The Cournot Centre Series, 9781781007396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monetary Policy and Corporate Investment in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Tiomo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angeloni Kashyap Mojon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monetary Policy Transmission in the Euro Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.187-197, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00112523v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Modelling of Financial Constraints on Investment: Where Do We Stand?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Butzen P. and Fuss C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Firms' investment and finance decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.40-58, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00112522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm investment and monetary policy transmission in the Euro Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Generale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf von Kalckreuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Vermeulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angeloni I., Kashyap A., Mojon B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monetary Policy Transmission in the Euro Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.100-130, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00112525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wealth in the Quadratic Loss Function of the Ramsey Malinvaud Cass Koopmans Model of Optimal Savings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04612845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Identification with Optimal Macroprudential Policy Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01018490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Government Solvency, Austerity and Fiscal Consolidation in the OECD: A Keynesian Appraisal of Transversality and No Ponzi Game Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tinel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00825446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liaisons fallacieuses : quasi-colinéarité et &amp;quot; suppresseur classique &amp;quot;, aide au développement et croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00674011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Failure of Financial Macroeconomics and What to Do About it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00706777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spurious Regressions and Near-Multicollinearity, with an Application to Aid, Policies and Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00802579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference on time-invariant variables using panel data: a pretest estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01719835v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hopf Bifurcation from New-Keynesian Taylor Rule to Ramsey Optimal Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01549929v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence-Dependent Optimal Policy Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02919697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Welfare of Ramsey Optimal Policy Facing Auto-Regressive Shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02564377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Macroeconomists Lost Control of Stabilization Policy: Towards Dark Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02978527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsey Optimal Policy versus Multiple Equilibria with Fiscal and Monetary Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02278791v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference on time-invariant variables using panel data: a pretest estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03059883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Algorithm for Solving Ramsey Optimal Policy with Exogenous Forcing Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01588188v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publish and Perish: Creative Destruction and Macroeconomic Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01720655v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Maker's Credibility with Predetermined Instruments for Forward-Looking Targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02371913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsey Optimal Policy in the New-Keynesian Model with Public Debt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02278781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-inertial interest rate rules are not solutions of Ramsey optimal monetary policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperfect Credibility versus No Credibility of Optimal Monetary Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01849864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Indeterminacy of Determinacy with Fiscal, Macro-prudential or Taylor Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01877766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can We Identify the Fed's Preferences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01549908v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we Identify the Fed' s Preferences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465934v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite set of equilibria for the indeterminacy of linear rational expectations models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01053484v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Identification with Optimal Macroprudential Policy Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Government Solvency, Austerity and Fiscal Consolidation in the OECD: A Keynesian Appraisal of Transversality and No Ponzi Game Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tinel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Statistics Do without Artefacts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference on Time-Invariant Variables using Panel Data: A Pre-Test Estimator with an Application to the Returns to Schooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues d'excellence en économie et en gestion: discordances entre la classification de l'AERES et les facteurs d'impact par les citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Pockets'', Collateral Assignments of Patents, and the Growth of Innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Amable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Ralf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00112518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId149"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7470,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EA19421E"/>
+    <w:nsid w:val="2A06EE9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7701,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-bernard-chatelain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7768-9369" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137447256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8632-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957248v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Chatelain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Ralf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3232744" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954173v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.231.0057" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029890v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S136510052000070X" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029892v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.721.0043" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672612v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2021.01.014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527872v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1365100519001032" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881216v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471593v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029893v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3743010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029894v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2020.1817119" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577606v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465858v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201806102004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305363v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Direr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Parent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.153.0003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475223v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305362v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.143.0143" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978147v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmacro.2013.11.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LB75FPFW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305366v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bellando" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Pop" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.134.0003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826206v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00712-013-0345-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645156v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686788v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tinel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Azizi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Canry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686783v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9957.2012.02327.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686765v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.633.0557" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645155v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-999X.2009.04074.x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475854v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Amable" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2010.03.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C06T0G4R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00432114v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guillaume M&#233;on" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112514v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2006.11.011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430848v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176349v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754149v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Teurlai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmacro.2004.07.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1HG3WT5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112521v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2004.03.034" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119489v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Generale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Vermeulen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ehrmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mart&#237;nez-Pag&#233;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/154247603322391350" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119490v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Hernando" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf von Kalckreuth" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112540v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Tiomo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112535v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Bandt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4266(01)00231-X" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119409v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1765(01)00525-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112551v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3878(00)00147-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432130v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0264-9993(00)00033-X" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTT197NP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119408v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1765(99)00270-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118639v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432131v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432132v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9957.66.s.6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B2PQ4VMZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117072v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432135v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9957.00059" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H6CMTM6S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118635v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009024v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118638v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432138v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825622v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645222v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830376v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112523v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112522v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112525v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612845v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018490v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825446v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802579v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706777v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674011v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719835v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564377v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549929v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919697v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278791v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978527v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059883v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01588188v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720655v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371913v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278781v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863367v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849864v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877766v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549908v3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465934v3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053484v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978145v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818474v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750495v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00492039v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00430528v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112518v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-bernard-chatelain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7768-9369" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137447256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=-pMqMdIAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8632-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957248v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Chatelain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Ralf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3232744" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954173v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.231.0057" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029890v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S136510052000070X" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029892v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.721.0043" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672612v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2021.01.014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527872v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1365100519001032" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881216v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029893v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3743010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471593v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029894v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2020.1817119" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577606v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465858v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201806102004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305363v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Direr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Parent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.153.0003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01475223v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305362v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.143.0143" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978147v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmacro.2013.11.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LB75FPFW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305366v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bellando" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Pop" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.134.0003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826206v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00712-013-0345-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686788v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tinel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Azizi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Canry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686783v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9957.2012.02327.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686765v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.633.0557" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645156v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475854v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Amable" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2010.03.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C06T0G4R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645155v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-999X.2009.04074.x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00432114v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guillaume M&#233;on" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112514v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2006.11.011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430848v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176349v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754149v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Teurlai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmacro.2004.07.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1HG3WT5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112521v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2004.03.034" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119489v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Generale" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Vermeulen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ehrmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mart&#237;nez-Pag&#233;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/154247603322391350" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119490v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Hernando" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf von Kalckreuth" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112535v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Bandt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4266(01)00231-X" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112540v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Tiomo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112551v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3878(00)00147-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432130v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0264-9993(00)00033-X" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTT197NP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119409v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1765(01)00525-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119408v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1765(99)00270-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118639v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432131v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432132v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9957.66.s.6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B2PQ4VMZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117072v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432135v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9957.00059" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H6CMTM6S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118635v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009024v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432138v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118638v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825622v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645222v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830376v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112523v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112522v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112525v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612845v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018490v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825446v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674011v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706777v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802579v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719835v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549929v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919697v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564377v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978527v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278791v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059883v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01588188v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720655v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371913v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278781v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863367v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849864v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877766v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549908v3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465934v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053484v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978145v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818474v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750495v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00492039v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00430528v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112518v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>